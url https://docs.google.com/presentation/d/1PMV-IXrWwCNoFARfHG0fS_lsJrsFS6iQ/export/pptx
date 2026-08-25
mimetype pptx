--- v0 (2026-01-07)
+++ v1 (2026-08-25)
@@ -1,32764 +1,19711 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
-[...61 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpg"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="m4v" ContentType="video/mp4"/>
+  <Default Extension="mp4" ContentType="video/mp4"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId3"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="275" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="279" r:id="rId25"/>
+    <p:sldId id="280" r:id="rId26"/>
+  </p:sldIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId4"/>
+    <p:notesMasterId r:id="rId27"/>
   </p:notesMasterIdLst>
-  <p:sldIdLst>
-[...53 lines deleted...]
-  </p:embeddedFontLst>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+</file>
+
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="94610"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="136" d="100"/>
+          <a:sy n="136" d="100"/>
+        </p:scale>
+        <p:origin x="216" y="312"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
+</p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{5282F153-3F37-0F45-9E97-73ACFA13230C}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:t>7/23/19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...2 lines deleted...]
-          <a:lstStyle/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:fld id="{CE5E9CC1-C706-0F49-92D6-E571CC5EEA8F}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="11" name="Shape 11"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g276cae95c88_0_0:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g276cae95c88_0_0:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g276cae95c88_0_0:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="192" name="Shape 192"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;g276cae95c88_0_172:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;g276cae95c88_0_172:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;g276cae95c88_0_172:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;g276cae95c88_0_197:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;g276cae95c88_0_197:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;g276cae95c88_0_197:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="268" name="Shape 268"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;g276cae95c88_0_246:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;g276cae95c88_0_246:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;g276cae95c88_0_246:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="298" name="Shape 298"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;g276cae95c88_0_275:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g276cae95c88_0_275:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;g276cae95c88_0_275:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="312" name="Shape 312"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;g276cae95c88_0_288:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;g276cae95c88_0_288:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;g276cae95c88_0_288:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="341" name="Shape 341"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g276cae95c88_0_316:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;g276cae95c88_0_316:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g276cae95c88_0_316:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="408" name="Shape 408"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="409" name="Google Shape;409;g276cae95c88_0_382:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="410" name="Google Shape;410;g276cae95c88_0_382:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="411" name="Google Shape;411;g276cae95c88_0_382:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="424" name="Shape 424"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;g276cae95c88_0_397:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="426" name="Google Shape;426;g276cae95c88_0_397:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="427" name="Google Shape;427;g276cae95c88_0_397:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="441" name="Shape 441"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="442" name="Google Shape;442;g276cae95c88_0_413:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;g276cae95c88_0_413:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;g276cae95c88_0_413:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="458" name="Shape 458"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;g276cae95c88_0_429:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;g276cae95c88_0_429:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="461" name="Google Shape;461;g276cae95c88_0_429:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="23" name="Shape 23"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g276cae95c88_0_11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g276cae95c88_0_11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g276cae95c88_0_11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="467" name="Shape 467"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="468" name="Google Shape;468;g276cae95c88_0_437:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="469" name="Google Shape;469;g276cae95c88_0_437:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="470" name="Google Shape;470;g276cae95c88_0_437:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="501" name="Shape 501"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="502" name="Google Shape;502;g276cae95c88_0_470:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g276cae95c88_0_470:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="504" name="Google Shape;504;g276cae95c88_0_470:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="526" name="Shape 526"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;g276cae95c88_0_494:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="528" name="Google Shape;528;g276cae95c88_0_494:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="529" name="Google Shape;529;g276cae95c88_0_494:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="572" name="Shape 572"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="573" name="Google Shape;573;g276cae95c88_0_539:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="574" name="Google Shape;574;g276cae95c88_0_539:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="575" name="Google Shape;575;g276cae95c88_0_539:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="600" name="Shape 600"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="601" name="Google Shape;601;g276cae95c88_0_566:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="602" name="Google Shape;602;g276cae95c88_0_566:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="603" name="Google Shape;603;g276cae95c88_0_566:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="669" name="Shape 669"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="670" name="Google Shape;670;g276cae95c88_0_634:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="671" name="Google Shape;671;g276cae95c88_0_634:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="672" name="Google Shape;672;g276cae95c88_0_634:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>25</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g276cae95c88_0_21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g276cae95c88_0_21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g276cae95c88_0_21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="81" name="Shape 81"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g276cae95c88_0_67:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;g276cae95c88_0_67:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;g276cae95c88_0_67:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="93" name="Shape 93"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;g276cae95c88_0_78:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g276cae95c88_0_78:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;g276cae95c88_0_78:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g276cae95c88_0_97:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g276cae95c88_0_97:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g276cae95c88_0_97:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="134" name="Shape 134"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;g276cae95c88_0_117:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g276cae95c88_0_117:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;g276cae95c88_0_117:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g276cae95c88_0_129:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g276cae95c88_0_129:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;g276cae95c88_0_129:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g276cae95c88_0_144:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g276cae95c88_0_144:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;g276cae95c88_0_144:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="DEFAULT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="DEFAULT">
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="10" name="Shape 10"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="0"/>
         </a:spcBef>
-        <a:spcAft>
-[...17 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g276cae95c88_0_0"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21008426" y="393700"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="15754350" y="295275"/>
+            <a:ext cx="2114550" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="419100" y="7810500"/>
+            <a:ext cx="8389349" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="419100" y="2076450"/>
+            <a:ext cx="10096500" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
-      </p:pic>
-[...3 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="18000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="013445"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Sweden </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 1"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="558870" y="10414000"/>
-            <a:ext cx="11187196" cy="2819400"/>
+            <a:off x="419100" y="5086350"/>
+            <a:ext cx="9418320" cy="2042160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9B95F"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins SemiBold" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins SemiBold" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins SemiBold" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17585" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="558870" y="2768600"/>
-            <a:ext cx="13413000" cy="5588100"/>
+            <a:off x="10086975" y="1552575"/>
+            <a:ext cx="7439025" cy="7172325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...203 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="196" name="Shape 196"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="197" name="Google Shape;197;g276cae95c88_0_172"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-724313" y="6525033"/>
+            <a:ext cx="4877623" cy="2114548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="6857988"/>
-            <a:ext cx="2819749" cy="6503504"/>
+            <a:off x="15944850" y="514350"/>
+            <a:ext cx="1484869" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36949" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="4905375" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...48 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76475" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630525" cy="7762875"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630525" cy="7762875"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829175" cy="7762875"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3049502" y="2209800"/>
+              <a:ext cx="1397173" cy="1057275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829175" cy="7762875"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...33 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:ln w="9525">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="3076BB"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...22 lines deleted...]
-          <a:ln>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8430390" y="2209800"/>
+              <a:ext cx="1436743" cy="1057275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829175" cy="7762875"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...94 lines deleted...]
-          <a:ln>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13735996" y="2209800"/>
+              <a:ext cx="1626881" cy="1057275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3025140" y="3495675"/>
+              <a:ext cx="1445895" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4410075"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2386965" y="8601075"/>
+              <a:ext cx="2722245" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...134 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8573453" y="3495675"/>
+              <a:ext cx="1150620" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...116 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4410075"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7725728" y="8601075"/>
+              <a:ext cx="2846070" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13216890" y="3495675"/>
+              <a:ext cx="2665095" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...134 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4410075"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...116 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13040677" y="8601075"/>
+              <a:ext cx="3017520" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...264 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="222" name="Shape 222"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="223" name="Google Shape;223;g276cae95c88_0_197"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17794924" y="10325100"/>
-            <a:ext cx="6061910" cy="2819388"/>
+            <a:off x="13344525" y="7743825"/>
+            <a:ext cx="4545863" cy="2114544"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="224" name="Google Shape;224;g276cae95c88_0_197"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4546600"/>
-            <a:ext cx="2324217" cy="4635326"/>
+            <a:off x="-1733550" y="3409950"/>
+            <a:ext cx="3476495" cy="3476495"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54171" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99360" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2495548" y="873137"/>
+            <a:ext cx="13355957" cy="8710918"/>
+            <a:chOff x="2495548" y="873137"/>
+            <a:chExt cx="13355957" cy="8710918"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5396226">
+              <a:off x="4686297" y="5148263"/>
+              <a:ext cx="8677280" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2509">
+              <a:off x="2495548" y="5138738"/>
+              <a:ext cx="13049253" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2559058" y="873137"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571731" y="6099572"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12506325" y="962025"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12430126" y="6095997"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7496175" y="3076575"/>
+              <a:ext cx="1179195" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="3076575"/>
+              <a:ext cx="1712595" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7391400" y="5638800"/>
+              <a:ext cx="1388745" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9686925" y="5638800"/>
+              <a:ext cx="1150620" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2609850"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Strengths</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="3276600"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="7896225"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Opportunities</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="8562975"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2609850"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Weaknesses</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="3276600"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="7896225"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Threats</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="8562975"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1256 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="272" name="Shape 272"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="273" name="Google Shape;273;g276cae95c88_0_246"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21008426" y="393700"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="15754350" y="295275"/>
+            <a:ext cx="2114550" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="419100" y="7810500"/>
+            <a:ext cx="8389349" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56862" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8810625" y="1571625"/>
+            <a:ext cx="7905750" cy="7143750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1047750" y="857250"/>
+            <a:ext cx="7915275" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...48 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74827" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="933450" y="3667125"/>
+            <a:ext cx="1838325" cy="1409700"/>
+            <a:chOff x="933450" y="3667125"/>
+            <a:chExt cx="1838325" cy="1409700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="3667125"/>
+              <a:ext cx="1838325" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>75%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96835" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11748968" y="3517900"/>
-            <a:ext cx="9335667" cy="8039100"/>
+            <a:off x="2657475" y="3486150"/>
+            <a:ext cx="4773930" cy="1611630"/>
+            <a:chOff x="2657475" y="3486150"/>
+            <a:chExt cx="4773930" cy="1611630"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="3486150"/>
+              <a:ext cx="4773930" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="4076700"/>
+              <a:ext cx="4766310" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97697" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1397175" y="1143000"/>
-            <a:ext cx="10690500" cy="1862700"/>
+            <a:off x="933450" y="5657850"/>
+            <a:ext cx="1914525" cy="1409700"/>
+            <a:chOff x="933450" y="5657850"/>
+            <a:chExt cx="1914525" cy="1409700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="5657850"/>
+              <a:ext cx="1914525" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...48 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53188" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1244756" y="4648200"/>
-            <a:ext cx="8573700" cy="7315200"/>
+            <a:off x="2733675" y="5448300"/>
+            <a:ext cx="4697730" cy="1668780"/>
+            <a:chOff x="2733675" y="5448300"/>
+            <a:chExt cx="4697730" cy="1668780"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2733675" y="5448300"/>
+              <a:ext cx="4697730" cy="1148715"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2733675" y="6553200"/>
+              <a:ext cx="4690110" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22561" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1244756" y="4648200"/>
-            <a:ext cx="8573700" cy="2006700"/>
+            <a:off x="933450" y="7648575"/>
+            <a:ext cx="1905000" cy="1409700"/>
+            <a:chOff x="933450" y="7648575"/>
+            <a:chExt cx="1905000" cy="1409700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="7648575"/>
+              <a:ext cx="1905000" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10259" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1244756" y="4889500"/>
-            <a:ext cx="2095800" cy="1524000"/>
+            <a:off x="2724150" y="7467600"/>
+            <a:ext cx="4707255" cy="1611630"/>
+            <a:chOff x="2724150" y="7467600"/>
+            <a:chExt cx="4707255" cy="1611630"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2724150" y="7467600"/>
+              <a:ext cx="4707255" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2724150" y="8058150"/>
+              <a:ext cx="4699635" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...835 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="302" name="Shape 302"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="303" name="Google Shape;303;g276cae95c88_0_275"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2819752" cy="13716000"/>
+          <a:xfrm rot="16200000">
+            <a:off x="11434751" y="4081451"/>
+            <a:ext cx="10677548" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="304" name="Google Shape;304;g276cae95c88_0_275"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="558870" y="558800"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="419100" y="419100"/>
+            <a:ext cx="2114549" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20517" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53402" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5641658" y="7086600"/>
+            <a:ext cx="7014210" cy="1021080"/>
+            <a:chOff x="5641658" y="7086600"/>
+            <a:chExt cx="7014210" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="80591" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2286000"/>
+              <a:ext cx="11942445" cy="4709160"/>
+              <a:chOff x="3177540" y="2286000"/>
+              <a:chExt cx="11942445" cy="4709160"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4214813" y="2286000"/>
+                <a:ext cx="9867900" cy="4229100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="18000" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="5867400"/>
+                <a:ext cx="11942445" cy="1127760"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins SemiBold" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins SemiBold" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="7086600"/>
+              <a:ext cx="7014210" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="14068425" y="2066925"/>
+            <a:ext cx="3286125" cy="3067050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="306" name="Google Shape;306;g276cae95c88_0_275"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="885825" y="2066925"/>
+            <a:ext cx="3286125" cy="3067050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...269 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="316" name="Shape 316"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="317" name="Google Shape;317;g276cae95c88_0_288"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17794924" y="10325100"/>
-            <a:ext cx="6061910" cy="2819400"/>
+            <a:off x="13344525" y="7743825"/>
+            <a:ext cx="4545863" cy="2114544"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="318" name="Google Shape;318;g276cae95c88_0_288"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4546600"/>
-            <a:ext cx="2324217" cy="4635326"/>
+            <a:off x="-1733550" y="3409950"/>
+            <a:ext cx="3476495" cy="3476495"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84750" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24908" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2495550" y="2447925"/>
+            <a:ext cx="6427470" cy="2255520"/>
+            <a:chOff x="2495550" y="2447925"/>
+            <a:chExt cx="6427470" cy="2255520"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2447925"/>
+              <a:ext cx="6427470" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16531" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3391324" y="3263900"/>
-            <a:ext cx="7875000" cy="3048000"/>
+            <a:off x="2512695" y="4276725"/>
+            <a:ext cx="5966460" cy="563880"/>
+            <a:chOff x="2512695" y="4276725"/>
+            <a:chExt cx="5966460" cy="563880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="4276725"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79865" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3327816" y="3263900"/>
-            <a:ext cx="8001900" cy="2438400"/>
+            <a:off x="2324100" y="5238750"/>
+            <a:ext cx="6770370" cy="2255520"/>
+            <a:chOff x="2324100" y="5238750"/>
+            <a:chExt cx="6770370" cy="2255520"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2324100" y="5238750"/>
+              <a:ext cx="6770370" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16596" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3327816" y="3263900"/>
-            <a:ext cx="8544000" cy="2980200"/>
+            <a:off x="2512695" y="7067550"/>
+            <a:ext cx="5966460" cy="563880"/>
+            <a:chOff x="2512695" y="7067550"/>
+            <a:chExt cx="5966460" cy="563880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="7067550"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...48 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16739" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3391324" y="5702300"/>
-            <a:ext cx="7875000" cy="609600"/>
+            <a:off x="11791950" y="2447925"/>
+            <a:ext cx="3074670" cy="2255520"/>
+            <a:chOff x="11791950" y="2447925"/>
+            <a:chExt cx="3074670" cy="2255520"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="2447925"/>
+              <a:ext cx="3074670" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80083" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3323582" y="5702300"/>
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="10132695" y="4276725"/>
+            <a:ext cx="5966460" cy="563880"/>
+            <a:chOff x="10132695" y="4276725"/>
+            <a:chExt cx="5966460" cy="563880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="4276725"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...48 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47607" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3391324" y="6985000"/>
-            <a:ext cx="7875000" cy="3048000"/>
+            <a:off x="10801350" y="5238750"/>
+            <a:ext cx="5055870" cy="2255520"/>
+            <a:chOff x="10801350" y="5238750"/>
+            <a:chExt cx="5055870" cy="2255520"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="5238750"/>
+              <a:ext cx="5055870" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>765 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95063" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3099187" y="6985000"/>
-            <a:ext cx="8459400" cy="2438400"/>
+            <a:off x="10132695" y="7067550"/>
+            <a:ext cx="5966460" cy="563880"/>
+            <a:chOff x="10132695" y="7067550"/>
+            <a:chExt cx="5966460" cy="563880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="7067550"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...687 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="345" name="Shape 345"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="346" name="Google Shape;346;g276cae95c88_0_316"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-724313" y="6525033"/>
+            <a:ext cx="4877623" cy="2114548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="6858000"/>
-            <a:ext cx="2819749" cy="6503491"/>
+            <a:off x="15944850" y="514350"/>
+            <a:ext cx="1484869" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49108" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915275" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...48 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62701" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80388" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6841922" y="1143000"/>
-            <a:ext cx="10690500" cy="1862700"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="48" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="49" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="50" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12111038" y="4662488"/>
+              <a:ext cx="1731645" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...48 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5348288"/>
+              <a:ext cx="859155" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20466" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1783080"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1783080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8648700"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52432" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1783080"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1783080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8648700"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...2428 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="412" name="Shape 412"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="413" name="Google Shape;413;g276cae95c88_0_382"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21008426" y="393700"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="15754350" y="295275"/>
+            <a:ext cx="2114550" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="419100" y="7810500"/>
+            <a:ext cx="8389349" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73323" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40273" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1859280"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1859280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5153025"/>
+              <a:ext cx="6614160" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="914400"/>
+            <a:ext cx="7915275" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...48 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...334 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="428" name="Shape 428"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="429" name="Google Shape;429;g276cae95c88_0_397"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17794924" y="10325100"/>
-            <a:ext cx="6061910" cy="2819400"/>
+            <a:off x="13344525" y="7743825"/>
+            <a:ext cx="4545863" cy="2114544"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1733550" y="3409950"/>
+            <a:ext cx="3476495" cy="3476495"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="26290" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38532" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644640" cy="2316480"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644640" cy="2316480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644640" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3952875"/>
+              <a:ext cx="6614160" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="3002280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
-      </p:pic>
-[...3 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 4"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4546600"/>
-            <a:ext cx="2324217" cy="4635326"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572625" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...21 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="432" name="Google Shape;432;g276cae95c88_0_397"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="4152900"/>
-            <a:ext cx="8738700" cy="2946300"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...518 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="445" name="Shape 445"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="446" name="Google Shape;446;g276cae95c88_0_413"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-724313" y="6525033"/>
+            <a:ext cx="4877623" cy="2114548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="6858000"/>
-            <a:ext cx="2819749" cy="6503491"/>
+            <a:off x="15944850" y="514350"/>
+            <a:ext cx="1484869" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14323" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89925" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6229350"/>
+            <a:ext cx="4377690" cy="2316480"/>
+            <a:chOff x="657225" y="6229350"/>
+            <a:chExt cx="4377690" cy="2316480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6229350"/>
+              <a:ext cx="4377690" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="7067550"/>
+              <a:ext cx="4347210" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="619125" y="923925"/>
+            <a:ext cx="5153025" cy="4838700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
-      </p:pic>
-[...3 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 4"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21262457" y="685800"/>
-            <a:ext cx="1980074" cy="2819400"/>
+            <a:off x="12573000" y="3314700"/>
+            <a:ext cx="5204460" cy="4221480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...21 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Explore uncharted territories and fantastical lands</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Meet mythical creatures and legendary beings</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Uncover hidden treasures and secret treasures</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57343" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...506 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="462" name="Shape 462"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="463" name="Google Shape;463;g276cae95c88_0_429"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69366" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5495925" cy="2552700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...21 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="r" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...72 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="27" name="Shape 27"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="28" name="Google Shape;28;g276cae95c88_0_11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="11434751" y="4081451"/>
+            <a:ext cx="10677548" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20957619" y="0"/>
-            <a:ext cx="2819752" cy="13716000"/>
+            <a:off x="419100" y="419100"/>
+            <a:ext cx="2114549" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47970" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7328535" y="2828925"/>
+            <a:ext cx="8130540" cy="2255520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
-      </p:pic>
-[...3 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="558870" y="558800"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="7511415" y="4724400"/>
+            <a:ext cx="7947660" cy="2849880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...21 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="r" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;g276cae95c88_0_11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="8" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="942975" y="1038225"/>
+            <a:ext cx="6629400" cy="8486775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...124 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="471" name="Shape 471"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="472" name="Google Shape;472;g276cae95c88_0_437"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21008426" y="393700"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="15754350" y="295275"/>
+            <a:ext cx="2114550" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="473" name="Google Shape;473;g276cae95c88_0_437"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="558870" y="10414000"/>
-            <a:ext cx="11187196" cy="2819400"/>
+            <a:off x="419100" y="7810500"/>
+            <a:ext cx="8389349" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60522" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5734050" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...50 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56312" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="7646356" cy="13716000"/>
+            <a:off x="6505575" y="2428875"/>
+            <a:ext cx="893445" cy="2255520"/>
+            <a:chOff x="6505575" y="2428875"/>
+            <a:chExt cx="893445" cy="2255520"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2428875"/>
+              <a:ext cx="893445" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51640" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="2578100"/>
-            <a:ext cx="6604800" cy="3759300"/>
+            <a:off x="7124700" y="1933575"/>
+            <a:ext cx="4425315" cy="2926080"/>
+            <a:chOff x="7124700" y="1933575"/>
+            <a:chExt cx="4425315" cy="2926080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7124700" y="1933575"/>
+              <a:ext cx="4425315" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7124700" y="3381375"/>
+              <a:ext cx="4394835" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73575" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="3238500"/>
-            <a:ext cx="622500" cy="2438400"/>
+            <a:off x="6505575" y="5972175"/>
+            <a:ext cx="1169670" cy="2255520"/>
+            <a:chOff x="6505575" y="5972175"/>
+            <a:chExt cx="1169670" cy="2255520"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="5972175"/>
+              <a:ext cx="1169670" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64539" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="3238500"/>
-            <a:ext cx="1164300" cy="2980200"/>
+            <a:off x="7400925" y="5248275"/>
+            <a:ext cx="4149090" cy="3383280"/>
+            <a:chOff x="7400925" y="5248275"/>
+            <a:chExt cx="4149090" cy="3383280"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7400925" y="5248275"/>
+              <a:ext cx="4149090" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...48 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7400925" y="6696075"/>
+              <a:ext cx="4118610" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69762" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9500787" y="2578100"/>
-            <a:ext cx="5779200" cy="3759300"/>
+            <a:off x="12134850" y="5972175"/>
+            <a:ext cx="1255395" cy="2255520"/>
+            <a:chOff x="12134850" y="5972175"/>
+            <a:chExt cx="1255395" cy="2255520"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="5972175"/>
+              <a:ext cx="1255395" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44780" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9500787" y="2578100"/>
-            <a:ext cx="5982300" cy="2031900"/>
+            <a:off x="13115925" y="5248275"/>
+            <a:ext cx="4063365" cy="3383280"/>
+            <a:chOff x="13115925" y="5248275"/>
+            <a:chExt cx="4063365" cy="3383280"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13115925" y="5248275"/>
+              <a:ext cx="4063365" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...48 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13115925" y="6696075"/>
+              <a:ext cx="4032885" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85885" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9500787" y="4508500"/>
-            <a:ext cx="5914800" cy="1964400"/>
+            <a:off x="12134850" y="2428875"/>
+            <a:ext cx="1131570" cy="2255520"/>
+            <a:chOff x="12134850" y="2428875"/>
+            <a:chExt cx="1131570" cy="2255520"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2428875"/>
+              <a:ext cx="1131570" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...48 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41672" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="6997700"/>
-            <a:ext cx="6604800" cy="4368900"/>
+            <a:off x="12992100" y="1933575"/>
+            <a:ext cx="4187190" cy="2926080"/>
+            <a:chOff x="12992100" y="1933575"/>
+            <a:chExt cx="4187190" cy="2926080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12992100" y="1933575"/>
+              <a:ext cx="4187190" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12992100" y="3381375"/>
+              <a:ext cx="4156710" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...876 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 21">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="505" name="Shape 505"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="506" name="Google Shape;506;g276cae95c88_0_470"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="397612" y="7743825"/>
+            <a:ext cx="4545863" cy="2114545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="16545055" y="3409950"/>
+            <a:ext cx="3476495" cy="3476495"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87144" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="530215" y="10325100"/>
-            <a:ext cx="6061909" cy="2819400"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3810000" y="8772525"/>
+            <a:ext cx="10658475" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...48 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23012" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="9372600" y="1400175"/>
+            <a:ext cx="5292090" cy="1783080"/>
+            <a:chOff x="9372600" y="1400175"/>
+            <a:chExt cx="5292090" cy="1783080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9372600" y="1400175"/>
+              <a:ext cx="5292090" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9372600" y="2162175"/>
+              <a:ext cx="5261610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92309" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5012893" y="11696700"/>
-            <a:ext cx="14348700" cy="1862700"/>
+            <a:off x="9372600" y="3876675"/>
+            <a:ext cx="5292090" cy="1783080"/>
+            <a:chOff x="9372600" y="3876675"/>
+            <a:chExt cx="5292090" cy="1783080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9372600" y="3876675"/>
+              <a:ext cx="5292090" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...48 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9372600" y="4638675"/>
+              <a:ext cx="5261610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with gems.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39075" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12498362" y="1866900"/>
-            <a:ext cx="6935100" cy="2235300"/>
+            <a:off x="9372600" y="6143625"/>
+            <a:ext cx="5292090" cy="1783080"/>
+            <a:chOff x="9372600" y="6143625"/>
+            <a:chExt cx="5292090" cy="1783080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9372600" y="6143625"/>
+              <a:ext cx="5292090" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9372600" y="6905625"/>
+              <a:ext cx="5261610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15432" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12498362" y="1866900"/>
-            <a:ext cx="6935100" cy="2235300"/>
+            <a:off x="5334000" y="933450"/>
+            <a:ext cx="2715024" cy="7558064"/>
+            <a:chOff x="5334000" y="933450"/>
+            <a:chExt cx="2715024" cy="7558064"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...651 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7044398" y="7322753"/>
+              <a:ext cx="165222" cy="627120"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7467137" y="6904918"/>
+              <a:ext cx="252677" cy="548990"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5334000" y="933450"/>
+              <a:ext cx="2715024" cy="7558064"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 22">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="530" name="Shape 530"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="531" name="Google Shape;531;g276cae95c88_0_494"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-724313" y="6525033"/>
+            <a:ext cx="4877623" cy="2114548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="6858000"/>
-            <a:ext cx="2819749" cy="6503491"/>
+            <a:off x="15944850" y="514350"/>
+            <a:ext cx="1484869" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46238" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4591050" y="723900"/>
+            <a:ext cx="9105900" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The Timeline</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19724" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2263140" y="5400675"/>
+            <a:ext cx="1245870" cy="1219200"/>
+            <a:chOff x="2263140" y="5400675"/>
+            <a:chExt cx="1245870" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2276475" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1 lines deleted...]
-      </p:pic>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2263140" y="5587365"/>
+              <a:ext cx="1245870" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45217" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3495605" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+            <a:chOff x="3495605" y="5995988"/>
+            <a:chExt cx="2895741" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3495605" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82373" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6368415" y="5400675"/>
+            <a:ext cx="1264920" cy="1219200"/>
+            <a:chOff x="6368415" y="5400675"/>
+            <a:chExt cx="1264920" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6391275" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6368415" y="5587365"/>
+              <a:ext cx="1264920" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56580" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7610405" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+            <a:chOff x="7610405" y="5995988"/>
+            <a:chExt cx="2895741" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7610405" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80865" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10468928" y="5400675"/>
+            <a:ext cx="1293495" cy="1219200"/>
+            <a:chOff x="10468928" y="5400675"/>
+            <a:chExt cx="1293495" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10506075" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10468928" y="5587365"/>
+              <a:ext cx="1293495" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2024</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67514" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11725205" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+            <a:chOff x="11725205" y="5995988"/>
+            <a:chExt cx="2895741" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11725205" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19119" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="14588490" y="5400675"/>
+            <a:ext cx="1283970" cy="1219200"/>
+            <a:chOff x="14588490" y="5400675"/>
+            <a:chExt cx="1283970" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14620875" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14588490" y="5587365"/>
+              <a:ext cx="1283970" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2025</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56207" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="649605" y="3352800"/>
+            <a:ext cx="4663440" cy="1783080"/>
+            <a:chOff x="649605" y="3352800"/>
+            <a:chExt cx="4663440" cy="1783080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="649605" y="3352800"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="664845" y="4114800"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>First dragon was successfully tamed</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42436" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8898255" y="3352800"/>
+            <a:ext cx="4663440" cy="1783080"/>
+            <a:chOff x="8898255" y="3352800"/>
+            <a:chExt cx="4663440" cy="1783080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8898255" y="3352800"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Migration</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8913495" y="4114800"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Large herd of unicorns migrated to the realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83119" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12974955" y="7115175"/>
+            <a:ext cx="4663440" cy="1783080"/>
+            <a:chOff x="12974955" y="7115175"/>
+            <a:chExt cx="4663440" cy="1783080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12974955" y="7115175"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rainbow Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12990195" y="7877175"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unusually large number of rainbows were sighted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42781" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4821555" y="7115175"/>
+            <a:ext cx="4663440" cy="1783080"/>
+            <a:chOff x="4821555" y="7115175"/>
+            <a:chExt cx="4663440" cy="1783080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4821555" y="7115175"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Pool</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4836795" y="7877175"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical pool with power to grant wishes</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="532" name="Google Shape;532;g276cae95c88_0_494"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="26" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21262457" y="685800"/>
-            <a:ext cx="1980074" cy="2819400"/>
+            <a:off x="238125" y="6619875"/>
+            <a:ext cx="4210050" cy="3552825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1789 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 23">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="576" name="Shape 576"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="577" name="Google Shape;577;g276cae95c88_0_539"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21008426" y="393700"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="15754350" y="295275"/>
+            <a:ext cx="2114550" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="419100" y="7810500"/>
+            <a:ext cx="8389349" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40387" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2686050" y="533400"/>
+            <a:ext cx="4286250" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...48 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30613" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2667000" y="2066925"/>
+            <a:ext cx="3590925" cy="6172200"/>
+            <a:chOff x="2667000" y="2066925"/>
+            <a:chExt cx="3590925" cy="6172200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="85276" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8391525"/>
+              <a:ext cx="3682365" cy="1363980"/>
+              <a:chOff x="2621280" y="8391525"/>
+              <a:chExt cx="3682365" cy="1363980"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="8" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2621280" y="8391525"/>
+                <a:ext cx="3682365" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2636520" y="9191625"/>
+                <a:ext cx="3651885" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86295" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3581848" y="711200"/>
-            <a:ext cx="5851200" cy="1862700"/>
+            <a:off x="6867525" y="2066925"/>
+            <a:ext cx="3590925" cy="6172200"/>
+            <a:chOff x="6867525" y="2066925"/>
+            <a:chExt cx="3590925" cy="6172200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...54 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="41378" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8391525"/>
+              <a:ext cx="3682365" cy="1363980"/>
+              <a:chOff x="6821805" y="8391525"/>
+              <a:chExt cx="3682365" cy="1363980"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6821805" y="8391525"/>
+                <a:ext cx="3682365" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6837045" y="9191625"/>
+                <a:ext cx="3651885" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86817" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2755900"/>
-            <a:ext cx="4788600" cy="10109100"/>
+            <a:off x="11068050" y="2066925"/>
+            <a:ext cx="3590925" cy="6172200"/>
+            <a:chOff x="11068050" y="2066925"/>
+            <a:chExt cx="3590925" cy="6172200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...815 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="27670" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8391525"/>
+              <a:ext cx="3682365" cy="1363980"/>
+              <a:chOff x="11022330" y="8391525"/>
+              <a:chExt cx="3682365" cy="1363980"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11022330" y="8391525"/>
+                <a:ext cx="3682365" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11037570" y="9191625"/>
+                <a:ext cx="3651885" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 24">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="604" name="Shape 604"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="605" name="Google Shape;605;g276cae95c88_0_566"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-724313" y="6525033"/>
+            <a:ext cx="4877623" cy="2114548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="6858000"/>
-            <a:ext cx="2819749" cy="6503491"/>
+            <a:off x="15944850" y="514350"/>
+            <a:ext cx="1484869" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86311" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28706" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2343150"/>
+            <a:ext cx="17373600" cy="6667500"/>
+            <a:chOff x="590550" y="2343150"/>
+            <a:chExt cx="17373600" cy="6667500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2343150"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2600325"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="5867400"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6124575"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7658100"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7915275"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="5886450"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6143625"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7658100"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7915275"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="3076BB"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2470">
+              <a:off x="2514598" y="3805237"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5292605">
+              <a:off x="9605888" y="3657600"/>
+              <a:ext cx="304949" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Shape 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="2362128" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="6981753" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="11401353" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Shape 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="15611403" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Shape 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389519">
+              <a:off x="5576880" y="6734175"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Shape 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Shape 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Shape 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Shape 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Shape 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389155">
+              <a:off x="14258917" y="6786563"/>
+              <a:ext cx="3019440" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2495550"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3086100"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6019800"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6610350"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7810500"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8401050"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6038850"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6629400"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 32"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7810500"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8401050"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 34"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 35"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Text 36"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Text 37"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Text 38"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 39"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Text 40"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6793230" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...48 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...61 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...166 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2441 lines deleted...]
-                <a:hlinkClick r:id="rId21">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId13" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="668" name="Google Shape;668;g276cae95c88_0_566"/>
+          <p:cNvPr id="55" name="Text 41"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6985873" y="571500"/>
-            <a:ext cx="10754100" cy="1862700"/>
+            <a:off x="5238750" y="428625"/>
+            <a:ext cx="7962900" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Poppins"/>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 25">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="673" name="Shape 673"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="674" name="Google Shape;674;g276cae95c88_0_634"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="11434751" y="4081451"/>
+            <a:ext cx="10677548" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20957619" y="0"/>
-            <a:ext cx="2819752" cy="13716000"/>
+            <a:off x="419100" y="419100"/>
+            <a:ext cx="2114549" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87637" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...48 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Credit | Image: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...66 lines deleted...]
-              <a:buFont typeface="Inter"/>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Inter"/>
-[...15 lines deleted...]
-                <a:hlinkClick r:id="rId6">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId4" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Inter"/>
-[...2 lines deleted...]
-                <a:sym typeface="Inter"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="679" name="Google Shape;679;g276cae95c88_0_634"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="762000"/>
-            <a:ext cx="12955619" cy="12192000"/>
+            <a:off x="419100" y="1333500"/>
+            <a:ext cx="8324850" cy="7629525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9715500" y="1695450"/>
+            <a:ext cx="7467600" cy="2552700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Thank you for choosing EaTemp</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="680" name="Google Shape;680;g276cae95c88_0_634"/>
+          <p:cNvPr id="9" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12955619" y="2260600"/>
-            <a:ext cx="10093500" cy="3386700"/>
+            <a:off x="9715500" y="4438650"/>
+            <a:ext cx="7376160" cy="4450080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
-[...62 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• Yes, you can use this for both personal and commercial projects.</a:t>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• No, you don't have to credit us.</a:t>
+              <a:t>No, you don't have to credit us.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• No, you can't resell or redistribute it, including uploading this template online.</a:t>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• And you can support us by sharing our site, EaTemp.com, with others.</a:t>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="39" name="Google Shape;39;g276cae95c88_0_21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17794924" y="10325100"/>
-            <a:ext cx="6061910" cy="2819394"/>
+            <a:off x="13344525" y="7743825"/>
+            <a:ext cx="4545863" cy="2114544"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1733550" y="3409950"/>
+            <a:ext cx="3476495" cy="3476495"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3434715" y="438150"/>
+            <a:ext cx="11418570" cy="2255520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Table of Contents</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56451" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1009650" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1009650" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1009650" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3076BB"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1301115" y="3225165"/>
+              <a:ext cx="636270" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1 lines deleted...]
-      </p:pic>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53052" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2381250" y="3038475"/>
+            <a:ext cx="4206240" cy="1325880"/>
+            <a:chOff x="2381250" y="3038475"/>
+            <a:chExt cx="4206240" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="3038475"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="3800475"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27875" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6610350" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6610350" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3076BB"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858953" y="3225165"/>
+              <a:ext cx="721995" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42477" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7981950" y="3038475"/>
+            <a:ext cx="4206240" cy="1325880"/>
+            <a:chOff x="7981950" y="3038475"/>
+            <a:chExt cx="4206240" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="3038475"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="3800475"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94285" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1009650" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1009650" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1009650" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F9BC1F"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1248728" y="5463540"/>
+              <a:ext cx="741045" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91844" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2381250" y="5276850"/>
+            <a:ext cx="4206240" cy="1325880"/>
+            <a:chOff x="2381250" y="5276850"/>
+            <a:chExt cx="4206240" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="5276850"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="6038850"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28990" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6610350" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6610350" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F9BC1F"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6835140" y="5463540"/>
+              <a:ext cx="769620" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46253" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7981950" y="5276850"/>
+            <a:ext cx="4206240" cy="1325880"/>
+            <a:chOff x="7981950" y="5276850"/>
+            <a:chExt cx="4206240" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="5276850"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="6038850"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89383" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1009650" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1009650" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Shape 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1009650" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3076BB"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1239203" y="7701915"/>
+              <a:ext cx="760095" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96394" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2381250" y="7515225"/>
+            <a:ext cx="4206240" cy="1325880"/>
+            <a:chOff x="2381250" y="7515225"/>
+            <a:chExt cx="4206240" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="7515225"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="8277225"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33619" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6610350" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6610350" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Shape 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3076BB"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6844665" y="7701915"/>
+              <a:ext cx="750570" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64016" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7981950" y="7515225"/>
+            <a:ext cx="4206240" cy="1325880"/>
+            <a:chOff x="7981950" y="7515225"/>
+            <a:chExt cx="4206240" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="7515225"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="8277225"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="40" name="Google Shape;40;g276cae95c88_0_21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="29" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4546600"/>
-            <a:ext cx="2324217" cy="4635326"/>
+            <a:off x="10572750" y="2495550"/>
+            <a:ext cx="7315200" cy="6305550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58157" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4593741" y="584200"/>
-            <a:ext cx="15199500" cy="2980200"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...2035 lines deleted...]
-      </p:pic>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="86" name="Google Shape;86;g276cae95c88_0_67"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-724313" y="6525038"/>
+            <a:ext cx="4877623" cy="2114548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="6858000"/>
-            <a:ext cx="2819749" cy="6503499"/>
+            <a:off x="15944850" y="514350"/>
+            <a:ext cx="1484869" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96777" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="12325350" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...48 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78258" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910310" cy="5135880"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910310" cy="5135880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...170 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="98" name="Google Shape;98;g276cae95c88_0_78"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21008426" y="393700"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="15754350" y="295275"/>
+            <a:ext cx="2114550" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="99" name="Google Shape;99;g276cae95c88_0_78"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="558870" y="10414000"/>
-            <a:ext cx="11187196" cy="2819400"/>
+            <a:off x="419100" y="7810500"/>
+            <a:ext cx="8389349" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16351" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="8763000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...50 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34346" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="11685461" cy="13716000"/>
+            <a:off x="9791700" y="2888591"/>
+            <a:ext cx="1057275" cy="947465"/>
+            <a:chOff x="9791700" y="2888591"/>
+            <a:chExt cx="1057275" cy="947465"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9791700" y="2888591"/>
+              <a:ext cx="1057275" cy="947465"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="15980" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11153775" y="2028825"/>
+              <a:ext cx="6158865" cy="2773680"/>
+              <a:chOff x="11153775" y="2028825"/>
+              <a:chExt cx="6158865" cy="2773680"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="8" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="2028825"/>
+                <a:ext cx="6158865" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="2867025"/>
+                <a:ext cx="6128385" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24066" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13057232" y="2705100"/>
-            <a:ext cx="9907200" cy="3555900"/>
+            <a:off x="9791700" y="5936084"/>
+            <a:ext cx="1057275" cy="1081829"/>
+            <a:chOff x="9791700" y="5936084"/>
+            <a:chExt cx="1057275" cy="1081829"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...457 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9791700" y="5936084"/>
+              <a:ext cx="1057275" cy="1081829"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="83488" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11153775" y="5143500"/>
+              <a:ext cx="6158865" cy="2773680"/>
+              <a:chOff x="11153775" y="5143500"/>
+              <a:chExt cx="6158865" cy="2773680"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="5143500"/>
+                <a:ext cx="6158865" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="5981700"/>
+                <a:ext cx="6128385" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="118" name="Google Shape;118;g276cae95c88_0_97"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17794924" y="10325100"/>
-            <a:ext cx="6061910" cy="2819394"/>
+            <a:off x="13344525" y="7743825"/>
+            <a:ext cx="4545863" cy="2114544"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="119" name="Google Shape;119;g276cae95c88_0_97"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4546600"/>
-            <a:ext cx="2324217" cy="4635326"/>
+            <a:off x="-1733550" y="3409950"/>
+            <a:ext cx="3476495" cy="3476495"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54235" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81423" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2657475" y="4010025"/>
+            <a:ext cx="6096000" cy="5438775"/>
+            <a:chOff x="2657475" y="4010025"/>
+            <a:chExt cx="6096000" cy="5438775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="63086" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3624263" y="1038225"/>
+              <a:ext cx="4322445" cy="845820"/>
+              <a:chOff x="3624263" y="1038225"/>
+              <a:chExt cx="4322445" cy="845820"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3624263" y="1038225"/>
+                <a:ext cx="4322445" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="27960" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2626995" y="2181225"/>
+              <a:ext cx="6156960" cy="1478280"/>
+              <a:chOff x="2626995" y="2181225"/>
+              <a:chExt cx="6156960" cy="1478280"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2626995" y="2181225"/>
+                <a:ext cx="6156960" cy="1478280"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="4010025"/>
+              <a:ext cx="6096000" cy="5438775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24666" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3543743" y="1384300"/>
-            <a:ext cx="8129100" cy="11214000"/>
+            <a:off x="9496425" y="4010025"/>
+            <a:ext cx="6096000" cy="5438775"/>
+            <a:chOff x="9496425" y="4010025"/>
+            <a:chExt cx="6096000" cy="5438775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...539 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="22179" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10710863" y="1038225"/>
+              <a:ext cx="3827145" cy="845820"/>
+              <a:chOff x="10710863" y="1038225"/>
+              <a:chExt cx="3827145" cy="845820"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10710863" y="1038225"/>
+                <a:ext cx="3827145" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="83981" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9465945" y="2181225"/>
+              <a:ext cx="6156960" cy="1478280"/>
+              <a:chOff x="9465945" y="2181225"/>
+              <a:chExt cx="6156960" cy="1478280"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9465945" y="2181225"/>
+                <a:ext cx="6156960" cy="1478280"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="4010025"/>
+              <a:ext cx="6096000" cy="5438775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="139" name="Google Shape;139;g276cae95c88_0_117"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2819752" cy="13716000"/>
+          <a:xfrm rot="16200000">
+            <a:off x="11434751" y="4081451"/>
+            <a:ext cx="10677548" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="140" name="Google Shape;140;g276cae95c88_0_117"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="558870" y="558800"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="419100" y="419100"/>
+            <a:ext cx="2114549" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63062" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="-381000" y="1038225"/>
+            <a:ext cx="4474464" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...50 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96100" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="1384300"/>
-            <a:ext cx="5458634" cy="4437887"/>
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321290" cy="4977765"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321290" cy="4977765"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292715" cy="4274820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11210925" y="7515225"/>
+              <a:ext cx="3491865" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...148 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="152" name="Google Shape;152;g276cae95c88_0_129"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2819749" cy="6503504"/>
+          <a:xfrm rot="16200000">
+            <a:off x="-724313" y="6525033"/>
+            <a:ext cx="4877623" cy="2114548"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="153" name="Google Shape;153;g276cae95c88_0_129"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21262457" y="685800"/>
-            <a:ext cx="1980074" cy="2819400"/>
+            <a:off x="15944850" y="514350"/>
+            <a:ext cx="1484869" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35952" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="5715000" y="1314450"/>
+            <a:ext cx="6858000" cy="7667625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...50 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20079" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6134867" y="1866900"/>
-            <a:ext cx="12130016" cy="10464800"/>
+            <a:off x="1318260" y="1400175"/>
+            <a:ext cx="3368040" cy="4221480"/>
+            <a:chOff x="1318260" y="1400175"/>
+            <a:chExt cx="3368040" cy="4221480"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1318260" y="1400175"/>
+              <a:ext cx="3368040" cy="2217420"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1348740" y="3686175"/>
+              <a:ext cx="3337560" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="26413" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1879835" y="1866900"/>
-            <a:ext cx="4369200" cy="5486400"/>
+            <a:off x="13601700" y="4895850"/>
+            <a:ext cx="3368040" cy="4221480"/>
+            <a:chOff x="13601700" y="4895850"/>
+            <a:chExt cx="3368040" cy="4221480"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13601700" y="4895850"/>
+              <a:ext cx="3368040" cy="2217420"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13601700" y="7181850"/>
+              <a:ext cx="3337560" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...274 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FBFBFB"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="168" name="Google Shape;168;g276cae95c88_0_144"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21008426" y="393700"/>
-            <a:ext cx="2819752" cy="2819400"/>
+            <a:off x="15754350" y="295275"/>
+            <a:ext cx="2114550" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="419100" y="7810500"/>
+            <a:ext cx="8389349" cy="2114550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619250" y="561975"/>
+            <a:ext cx="15059025" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...48 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...10 lines deleted...]
-              <a:buFont typeface="Poppins"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38919" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-            <a:ext cx="8205300" cy="8204100"/>
+            <a:off x="1609725" y="3019425"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="1609725" y="3019425"/>
+            <a:chExt cx="6153150" cy="6153150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="3019425"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="3076BB"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="4438650"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F9BC1F"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3152775" y="5848350"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FBFBFB"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4053840" y="3348990"/>
+              <a:ext cx="1245870" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4063365" y="6958965"/>
+              <a:ext cx="1255395" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4025265" y="4758690"/>
+              <a:ext cx="1331595" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70715" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-            <a:ext cx="8205300" cy="8204100"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...5 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="3076BB"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89626" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3175397" y="5918200"/>
-            <a:ext cx="6160200" cy="6159600"/>
+            <a:off x="9477375" y="2695575"/>
+            <a:ext cx="1289779" cy="838200"/>
+            <a:chOff x="9477375" y="2695575"/>
+            <a:chExt cx="1289779" cy="838200"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="2695575"/>
+              <a:ext cx="1289779" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="10282" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="3762375"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="9477375" y="3762375"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="3762375"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45579" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4204225" y="7797800"/>
-            <a:ext cx="4089900" cy="4089300"/>
+            <a:off x="9477375" y="5210175"/>
+            <a:ext cx="971119" cy="838200"/>
+            <a:chOff x="9477375" y="5210175"/>
+            <a:chExt cx="971119" cy="838200"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="5210175"/>
+              <a:ext cx="971119" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="87950" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="6276975"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="9477375" y="6276975"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="6276975"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68103" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5410876" y="4470400"/>
-            <a:ext cx="1651200" cy="1117500"/>
+            <a:off x="9477375" y="7724775"/>
+            <a:ext cx="1313262" cy="838200"/>
+            <a:chOff x="9477375" y="7724775"/>
+            <a:chExt cx="1313262" cy="838200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...760 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="7724775"/>
+              <a:ext cx="1313262" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="18382" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="8791575"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="9477375" y="8791575"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 10"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="8791575"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...164 lines deleted...]
-      <a:fillStyleLst>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
-[...131 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>0</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
+  <Paragraphs>0</Paragraphs>
+  <Slides>25</Slides>
+  <Notes>25</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>25</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="28" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Slide 1</vt:lpstr>
+      <vt:lpstr>Slide 2</vt:lpstr>
+      <vt:lpstr>Slide 3</vt:lpstr>
+      <vt:lpstr>Slide 4</vt:lpstr>
+      <vt:lpstr>Slide 5</vt:lpstr>
+      <vt:lpstr>Slide 6</vt:lpstr>
+      <vt:lpstr>Slide 7</vt:lpstr>
+      <vt:lpstr>Slide 8</vt:lpstr>
+      <vt:lpstr>Slide 9</vt:lpstr>
+      <vt:lpstr>Slide 10</vt:lpstr>
+      <vt:lpstr>Slide 11</vt:lpstr>
+      <vt:lpstr>Slide 12</vt:lpstr>
+      <vt:lpstr>Slide 13</vt:lpstr>
+      <vt:lpstr>Slide 14</vt:lpstr>
+      <vt:lpstr>Slide 15</vt:lpstr>
+      <vt:lpstr>Slide 16</vt:lpstr>
+      <vt:lpstr>Slide 17</vt:lpstr>
+      <vt:lpstr>Slide 18</vt:lpstr>
+      <vt:lpstr>Slide 19</vt:lpstr>
+      <vt:lpstr>Slide 20</vt:lpstr>
+      <vt:lpstr>Slide 21</vt:lpstr>
+      <vt:lpstr>Slide 22</vt:lpstr>
+      <vt:lpstr>Slide 23</vt:lpstr>
+      <vt:lpstr>Slide 24</vt:lpstr>
+      <vt:lpstr>Slide 25</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>PptxGenJS</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PptxGenJS Presentation</dc:title>
+  <dc:subject>PptxGenJS Presentation</dc:subject>
+  <dc:creator>PptxGenJS</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>PptxGenJS</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>