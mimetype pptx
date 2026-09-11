--- v0 (2025-10-10)
+++ v1 (2026-09-11)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
@@ -52,289 +53,289 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="4752">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" orient="horz" pos="6192">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="144">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="144">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{13F0895D-F820-4231-B590-6BA99FC665CD}">
-  <a:tblStyle styleId="{13F0895D-F820-4231-B590-6BA99FC665CD}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{B214F475-1B5D-4E0E-8121-2AD423344807}">
+  <a:tblStyle styleId="{B214F475-1B5D-4E0E-8121-2AD423344807}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -661,243 +662,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
@@ -5105,701 +5106,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
@@ -6009,51 +6010,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="58" name="Google Shape;58;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="497538" y="1993075"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{13F0895D-F820-4231-B590-6BA99FC665CD}</a:tableStyleId>
+                <a:tableStyleId>{B214F475-1B5D-4E0E-8121-2AD423344807}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1388825"/>
                 <a:gridCol w="5399175"/>
               </a:tblGrid>
               <a:tr h="87575">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1200"/>
@@ -6111,59 +6112,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en" sz="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>t</a:t>
-[...7 lines deleted...]
-                        <a:t>iny living things in water that produce their own food, like plants do</a:t>
+                        <a:t>organisms that live in water and that produce their own food, like plants do</a:t>
                       </a:r>
                       <a:endParaRPr sz="1200"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="28575" marL="118850" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
@@ -6582,51 +6575,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en" sz="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>the process of carbon moving through living things and the environment</a:t>
+                        <a:t>the process of carbon moving back and forth between non-living and living parts of the environment, like carbon dioxide in the air moving into plants</a:t>
                       </a:r>
                       <a:endParaRPr sz="1200">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="28575" marL="118850" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -8272,51 +8265,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="70" name="Google Shape;70;p14"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="497538" y="1993075"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{13F0895D-F820-4231-B590-6BA99FC665CD}</a:tableStyleId>
+                <a:tableStyleId>{B214F475-1B5D-4E0E-8121-2AD423344807}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1388825"/>
                 <a:gridCol w="5399175"/>
               </a:tblGrid>
               <a:tr h="87575">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1200"/>