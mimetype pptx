--- v0 (2025-10-07)
+++ v1 (2026-07-21)
@@ -1,33 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
@@ -12041,91 +12042,91 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.gif"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="83" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="84" name="Google Shape;84;p1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -12157,51 +12158,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr i="0" lang="zh-TW" sz="5900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="UoqMunThenKhung"/>
                 <a:ea typeface="UoqMunThenKhung"/>
                 <a:cs typeface="UoqMunThenKhung"/>
                 <a:sym typeface="UoqMunThenKhung"/>
               </a:rPr>
               <a:t>202</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-TW" sz="5900">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="UoqMunThenKhung"/>
                 <a:ea typeface="UoqMunThenKhung"/>
                 <a:cs typeface="UoqMunThenKhung"/>
                 <a:sym typeface="UoqMunThenKhung"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr i="0" lang="zh-TW" sz="5900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="UoqMunThenKhung"/>
                 <a:ea typeface="UoqMunThenKhung"/>
                 <a:cs typeface="UoqMunThenKhung"/>
                 <a:sym typeface="UoqMunThenKhung"/>
               </a:rPr>
               <a:t>年</a:t>
             </a:r>
             <a:endParaRPr i="0" sz="5900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="UoqMunThenKhung"/>
               <a:ea typeface="UoqMunThenKhung"/>
               <a:cs typeface="UoqMunThenKhung"/>
               <a:sym typeface="UoqMunThenKhung"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -13357,51 +13358,51 @@
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="171" name="Google Shape;171;p12"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm rot="403209">
               <a:off x="8398837" y="2933123"/>
               <a:ext cx="3965578" cy="4084719"/>
               <a:chOff x="8366299" y="2786183"/>
               <a:chExt cx="3825702" cy="4250631"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="172" name="Google Shape;172;p12"/>
               <p:cNvPicPr preferRelativeResize="0"/>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill rotWithShape="1">
               <a:blip r:embed="rId5">
                 <a:alphaModFix/>
               </a:blip>
-              <a:srcRect b="0" l="22112" r="43080" t="27082"/>
+              <a:srcRect b="0" l="22113" r="43080" t="27082"/>
               <a:stretch/>
             </p:blipFill>
             <p:spPr>
               <a:xfrm rot="736715">
                 <a:off x="8721106" y="3075527"/>
                 <a:ext cx="3116088" cy="3671943"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="173" name="Google Shape;173;p12"/>
               <p:cNvPicPr preferRelativeResize="0"/>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill rotWithShape="1">
               <a:blip r:embed="rId6">
                 <a:alphaModFix/>