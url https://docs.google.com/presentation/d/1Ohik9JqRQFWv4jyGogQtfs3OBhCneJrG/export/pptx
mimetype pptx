--- v0 (2025-10-17)
+++ v1 (2026-08-10)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="m4v" ContentType="video/mp4"/>
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
@@ -103,52 +104,52 @@
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="276" r:id="rId22"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId23"/>
   </p:notesMasterIdLst>
-  <p:sldSz cx="24387048" cy="13716000"/>
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -2909,394 +2910,446 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-285750" y="-1209675"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49103" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="781037" y="1576388"/>
+            <a:ext cx="15573401" cy="0"/>
+            <a:chOff x="781037" y="1576388"/>
+            <a:chExt cx="15573401" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="781037" y="1576388"/>
+              <a:ext cx="15573401" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15627" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12830150" y="4986338"/>
+            <a:ext cx="8296324" cy="0"/>
+            <a:chOff x="12830150" y="4986338"/>
+            <a:chExt cx="8296324" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="12830150" y="4986338"/>
+              <a:ext cx="8296324" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1041530" y="2120900"/>
-[...66 lines deleted...]
-            <a:ext cx="10686269" cy="1198033"/>
+            <a:off x="4029075" y="495300"/>
+            <a:ext cx="8023860" cy="908685"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+              <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Rokkitt SemiBold" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Rokkitt SemiBold" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Rokkitt SemiBold" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Free Presentation Template</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-        </p:nvSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17737" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="447675" y="1190625"/>
+            <a:ext cx="8696325" cy="9296400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln/>
         </p:spPr>
-      </p:sp>
+      </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="9144000" y="2371725"/>
+            <a:ext cx="5657850" cy="3943350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="10" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2540000"/>
-[...48 lines deleted...]
-            <a:ext cx="9678610" cy="5257800"/>
+            <a:off x="9144000" y="6096000"/>
+            <a:ext cx="7258050" cy="3943350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -3306,2698 +3359,2239 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-571500" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...13 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82629" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1854432" y="1016000"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="-3157560" y="5353050"/>
+            <a:ext cx="9182144" cy="0"/>
+            <a:chOff x="-3157560" y="5353050"/>
+            <a:chExt cx="9182144" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="-3157560" y="5353050"/>
+              <a:ext cx="9182144" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="32666" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86376" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...1398 lines deleted...]
-      </p:sp>
+            <a:off x="1419225" y="1200150"/>
+            <a:ext cx="15659100" cy="8031480"/>
+            <a:chOff x="1419225" y="1200150"/>
+            <a:chExt cx="15659100" cy="8031480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1419225" y="1200150"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5229225" y="1200150"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9039225" y="1200150"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12849225" y="1200150"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="1943100"/>
+              <a:ext cx="1657350" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1819275" y="6324600"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1819275" y="6886575"/>
+              <a:ext cx="3489960" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1819275" y="7877175"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1819275" y="8439150"/>
+              <a:ext cx="3489960" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6705600" y="1943100"/>
+              <a:ext cx="2076450" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5629275" y="6496050"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5629275" y="7058025"/>
+              <a:ext cx="3489960" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5629275" y="7705725"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5629275" y="8267700"/>
+              <a:ext cx="3489960" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10691813" y="1943100"/>
+              <a:ext cx="1724025" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9439275" y="6496050"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9439275" y="7058025"/>
+              <a:ext cx="3489960" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9439275" y="7705725"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9439275" y="8267700"/>
+              <a:ext cx="3489960" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14544675" y="1943100"/>
+              <a:ext cx="1638300" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13249275" y="6324600"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13249275" y="6886575"/>
+              <a:ext cx="3489960" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13249275" y="7877175"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13249275" y="8439150"/>
+              <a:ext cx="3489960" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-285750" y="-1209675"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83265" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1041530" y="2120900"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="781037" y="1576388"/>
+            <a:ext cx="15573401" cy="0"/>
+            <a:chOff x="781037" y="1576388"/>
+            <a:chExt cx="15573401" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="781037" y="1576388"/>
+              <a:ext cx="15573401" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85561" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12830150" y="4986338"/>
+            <a:ext cx="8296324" cy="0"/>
+            <a:chOff x="12830150" y="4986338"/>
+            <a:chExt cx="8296324" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="12830150" y="4986338"/>
+              <a:ext cx="8296324" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51127" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...23 lines deleted...]
-          <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22583423" y="1117600"/>
-            <a:ext cx="38105" cy="11061700"/>
+            <a:off x="0" y="571500"/>
+            <a:ext cx="9144000" cy="9144000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Shape 1"/>
+          <p:cNvPr id="8" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...66 lines deleted...]
-            <a:ext cx="10690503" cy="1557867"/>
+            <a:off x="10410825" y="2428875"/>
+            <a:ext cx="7915275" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47623" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13730416" y="6121400"/>
-[...533 lines deleted...]
-      </p:sp>
+            <a:off x="10296525" y="4591050"/>
+            <a:ext cx="6497955" cy="3924300"/>
+            <a:chOff x="10296525" y="4591050"/>
+            <a:chExt cx="6497955" cy="3924300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10296525" y="4591050"/>
+              <a:ext cx="1333500" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>75%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="4633913"/>
+              <a:ext cx="5278755" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="5119688"/>
+              <a:ext cx="5271135" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10296525" y="5962650"/>
+              <a:ext cx="1333500" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="6005513"/>
+              <a:ext cx="5278755" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="6491288"/>
+              <a:ext cx="5271135" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10296525" y="7334250"/>
+              <a:ext cx="1333500" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="7377113"/>
+              <a:ext cx="5278755" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="7862888"/>
+              <a:ext cx="5271135" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68709" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="12077700"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="-11" y="9043988"/>
+            <a:ext cx="18288022" cy="0"/>
+            <a:chOff x="-11" y="9043988"/>
+            <a:chExt cx="18288022" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-11" y="9043988"/>
+              <a:ext cx="18288022" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="38100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-381000" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3314682" y="2738438"/>
+            <a:ext cx="11658635" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-2681316" y="3619500"/>
+            <a:ext cx="7239056" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="9163020" y="6853238"/>
+            <a:ext cx="6867584" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80207" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61725" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2543175" y="8105775"/>
+            <a:ext cx="7014210" cy="792480"/>
+            <a:chOff x="2543175" y="8105775"/>
+            <a:chExt cx="7014210" cy="792480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="60951" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2543175" y="4210050"/>
+              <a:ext cx="11942445" cy="3804285"/>
+              <a:chOff x="2543175" y="4210050"/>
+              <a:chExt cx="11942445" cy="3804285"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2543175" y="4210050"/>
+                <a:ext cx="6724650" cy="3543300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2543175" y="7105650"/>
+                <a:ext cx="11942445" cy="908685"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rokkitt SemiBold" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rokkitt SemiBold" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rokkitt SemiBold" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2543175" y="8105775"/>
+              <a:ext cx="7014210" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...23 lines deleted...]
-          <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="12" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4420152" y="3632200"/>
-            <a:ext cx="15546743" cy="38100"/>
+            <a:off x="10248900" y="3257550"/>
+            <a:ext cx="6534150" cy="6534150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="13" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1232054" y="0"/>
-[...271 lines deleted...]
-            <a:ext cx="6427003" cy="3594100"/>
+            <a:off x="6734175" y="57150"/>
+            <a:ext cx="4819650" cy="2695575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -6007,1652 +5601,1607 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm flipH="1">
+            <a:off x="-190500" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78025" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2667333" y="11696700"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="2000236" y="8758238"/>
+            <a:ext cx="14278004" cy="0"/>
+            <a:chOff x="2000236" y="8758238"/>
+            <a:chExt cx="14278004" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2000236" y="8758238"/>
+              <a:ext cx="14278004" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55549" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2333596" y="4357688"/>
+            <a:ext cx="6943784" cy="0"/>
+            <a:chOff x="2333596" y="4357688"/>
+            <a:chExt cx="6943784" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="2333596" y="4357688"/>
+              <a:ext cx="6943784" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90771" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62848" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5589270" y="2447925"/>
+            <a:ext cx="5966460" cy="1916430"/>
+            <a:chOff x="5589270" y="2447925"/>
+            <a:chExt cx="5966460" cy="1916430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6657975" y="2447925"/>
+              <a:ext cx="4255770" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5589270" y="3914775"/>
+              <a:ext cx="5966460" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98155" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5589270" y="5238750"/>
+            <a:ext cx="5966460" cy="1916430"/>
+            <a:chOff x="5589270" y="5238750"/>
+            <a:chExt cx="5966460" cy="1916430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6524625" y="5238750"/>
+              <a:ext cx="4522470" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5589270" y="6705600"/>
+              <a:ext cx="5966460" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86260" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11494770" y="2447925"/>
+            <a:ext cx="5966460" cy="1916430"/>
+            <a:chOff x="11494770" y="2447925"/>
+            <a:chExt cx="5966460" cy="1916430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13630275" y="2447925"/>
+              <a:ext cx="2122170" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11494770" y="3914775"/>
+              <a:ext cx="5966460" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12872" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11494770" y="5238750"/>
+            <a:ext cx="5966460" cy="1916430"/>
+            <a:chOff x="11494770" y="5238750"/>
+            <a:chExt cx="5966460" cy="1916430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13063538" y="5238750"/>
+              <a:ext cx="3255645" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11494770" y="6705600"/>
+              <a:ext cx="5966460" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...23 lines deleted...]
-          <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="15" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7684460" y="1181100"/>
-[...608 lines deleted...]
-          <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="7722565" cy="11696700"/>
+            <a:ext cx="5791200" cy="8772525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80149" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="12077700"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="-11" y="9043988"/>
+            <a:ext cx="18288022" cy="0"/>
+            <a:chOff x="-11" y="9043988"/>
+            <a:chExt cx="18288022" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-11" y="9043988"/>
+              <a:ext cx="18288022" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="38100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-381000" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3314682" y="2738438"/>
+            <a:ext cx="11658635" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-2681316" y="3619500"/>
+            <a:ext cx="7239056" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="9163020" y="6853238"/>
+            <a:ext cx="6867584" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52495" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66289" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13668375" y="4276725"/>
+            <a:ext cx="3625215" cy="1840230"/>
+            <a:chOff x="13668375" y="4276725"/>
+            <a:chExt cx="3625215" cy="1840230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13668375" y="4276725"/>
+              <a:ext cx="3625215" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13668375" y="4981575"/>
+              <a:ext cx="3594735" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...23 lines deleted...]
-          <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4420152" y="3632200"/>
-            <a:ext cx="15546743" cy="38100"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="12" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1232054" y="0"/>
-[...24 lines deleted...]
-            <a:ext cx="38105" cy="9156700"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Shape 1"/>
+          <p:cNvPr id="13" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...78 lines deleted...]
-            <a:ext cx="4915514" cy="939800"/>
+            <a:off x="5191125" y="1295400"/>
+            <a:ext cx="7915275" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...41 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Rokkitt Regular" pitchFamily="34" charset="0"/>
-[...88 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm flipH="1">
+            <a:off x="-190500" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33099" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2000236" y="8758238"/>
+            <a:ext cx="14278004" cy="0"/>
+            <a:chOff x="2000236" y="8758238"/>
+            <a:chExt cx="14278004" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2000236" y="8758238"/>
+              <a:ext cx="14278004" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79830" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2333596" y="4357688"/>
+            <a:ext cx="6943784" cy="0"/>
+            <a:chOff x="2333596" y="4357688"/>
+            <a:chExt cx="6943784" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="2333596" y="4357688"/>
+              <a:ext cx="6943784" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84661" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53181" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2486025"/>
+            <a:ext cx="6644640" cy="1497330"/>
+            <a:chOff x="8867775" y="2486025"/>
+            <a:chExt cx="6644640" cy="1497330"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2486025"/>
+              <a:ext cx="6644640" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3190875"/>
+              <a:ext cx="6614160" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="9" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2667333" y="11696700"/>
-[...144 lines deleted...]
-            <a:ext cx="8941918" cy="939800"/>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776085" cy="2430780"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="3000"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="3000"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="3000"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="3000"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="3000"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Text 5"/>
+          <p:cNvPr id="10" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="4254500"/>
-            <a:ext cx="8874176" cy="1049867"/>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572625" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Rokkitt Regular" pitchFamily="34" charset="0"/>
-[...177 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4470959" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="12" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -7664,135 +7213,177 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20332" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15690694" y="698500"/>
-            <a:ext cx="7464300" cy="1557867"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5495925" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
+            <a:pPr algn="r" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -7800,2580 +7391,2529 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-285750" y="-1209675"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14418" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1041530" y="2120900"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="781037" y="1576388"/>
+            <a:ext cx="15573401" cy="0"/>
+            <a:chOff x="781037" y="1576388"/>
+            <a:chExt cx="15573401" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="781037" y="1576388"/>
+              <a:ext cx="15573401" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72475" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12830150" y="4986338"/>
+            <a:ext cx="8296324" cy="0"/>
+            <a:chOff x="12830150" y="4986338"/>
+            <a:chExt cx="8296324" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="12830150" y="4986338"/>
+              <a:ext cx="8296324" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35930" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...23 lines deleted...]
-          <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22583423" y="1117600"/>
-            <a:ext cx="38105" cy="11061700"/>
+            <a:off x="11563350" y="38100"/>
+            <a:ext cx="5734050" cy="10248900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40975" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="457200" y="2819400"/>
+            <a:ext cx="5044440" cy="1988820"/>
+            <a:chOff x="457200" y="2819400"/>
+            <a:chExt cx="5044440" cy="1988820"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="457200" y="2914650"/>
+              <a:ext cx="922020" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1104900" y="2819400"/>
+              <a:ext cx="4396740" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1104900" y="3448050"/>
+              <a:ext cx="4366260" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30571" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...21 lines deleted...]
-        <p:spPr>
+            <a:off x="457200" y="6134100"/>
+            <a:ext cx="5044440" cy="1988820"/>
+            <a:chOff x="457200" y="6134100"/>
+            <a:chExt cx="5044440" cy="1988820"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="457200" y="6229350"/>
+              <a:ext cx="922020" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1104900" y="6134100"/>
+              <a:ext cx="4396740" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1104900" y="6762750"/>
+              <a:ext cx="4366260" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77000" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15419727" y="50800"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="6086475" y="6134100"/>
+            <a:ext cx="5044440" cy="1988820"/>
+            <a:chOff x="6086475" y="6134100"/>
+            <a:chExt cx="5044440" cy="1988820"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6086475" y="6229350"/>
+              <a:ext cx="922020" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="6134100"/>
+              <a:ext cx="4396740" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="6762750"/>
+              <a:ext cx="4366260" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12727" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="609676" y="3759200"/>
-[...690 lines deleted...]
-      </p:sp>
+            <a:off x="6086475" y="2819400"/>
+            <a:ext cx="5044440" cy="1988820"/>
+            <a:chOff x="6086475" y="2819400"/>
+            <a:chExt cx="5044440" cy="1988820"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6086475" y="2914650"/>
+              <a:ext cx="922020" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2819400"/>
+              <a:ext cx="4396740" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="3448050"/>
+              <a:ext cx="4366260" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm flipH="1">
+            <a:off x="-190500" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63620" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2667333" y="11696700"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="2000236" y="8758238"/>
+            <a:ext cx="14278004" cy="0"/>
+            <a:chOff x="2000236" y="8758238"/>
+            <a:chExt cx="14278004" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2000236" y="8758238"/>
+              <a:ext cx="14278004" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60517" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2333596" y="4357688"/>
+            <a:ext cx="6943784" cy="0"/>
+            <a:chOff x="2333596" y="4357688"/>
+            <a:chExt cx="6943784" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="2333596" y="4357688"/>
+              <a:ext cx="6943784" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29109" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063545" cy="596695"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063545" cy="596695"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...23 lines deleted...]
-          <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7684460" y="1181100"/>
-[...48 lines deleted...]
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvPr id="8" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8560870" y="1193800"/>
-            <a:ext cx="14348560" cy="1557867"/>
+            <a:off x="6419850" y="895350"/>
+            <a:ext cx="10658475" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21858" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1130441" y="1600200"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="847725" y="1200150"/>
+            <a:ext cx="4425315" cy="1764030"/>
+            <a:chOff x="847725" y="1200150"/>
+            <a:chExt cx="4425315" cy="1764030"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="1200150"/>
+              <a:ext cx="4425315" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="1828800"/>
+              <a:ext cx="4394835" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40281" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1130441" y="1600200"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="847725" y="3905250"/>
+            <a:ext cx="4425315" cy="1764030"/>
+            <a:chOff x="847725" y="3905250"/>
+            <a:chExt cx="4425315" cy="1764030"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="3905250"/>
+              <a:ext cx="4425315" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="4533900"/>
+              <a:ext cx="4394835" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29038" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1130441" y="1600200"/>
-[...308 lines deleted...]
-      </p:sp>
+            <a:off x="847725" y="6781800"/>
+            <a:ext cx="4425315" cy="1421130"/>
+            <a:chOff x="847725" y="6781800"/>
+            <a:chExt cx="4425315" cy="1421130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="6781800"/>
+              <a:ext cx="4425315" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="7410450"/>
+              <a:ext cx="4394835" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-285750" y="-1209675"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89150" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="781037" y="1576388"/>
+            <a:ext cx="15573401" cy="0"/>
+            <a:chOff x="781037" y="1576388"/>
+            <a:chExt cx="15573401" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="781037" y="1576388"/>
+              <a:ext cx="15573401" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18562" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12830150" y="4986338"/>
+            <a:ext cx="8296324" cy="0"/>
+            <a:chOff x="12830150" y="4986338"/>
+            <a:chExt cx="8296324" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="12830150" y="4986338"/>
+              <a:ext cx="8296324" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63437" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="7" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1041530" y="2120900"/>
-[...108 lines deleted...]
-            <a:ext cx="12278201" cy="1557867"/>
+            <a:off x="7210425" y="381000"/>
+            <a:ext cx="9105900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
+            <a:pPr algn="r" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Information</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46450" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="2374900"/>
-[...22 lines deleted...]
-        <p:spPr>
+            <a:off x="1285875" y="1781175"/>
+            <a:ext cx="4591050" cy="4181475"/>
+            <a:chOff x="1285875" y="1781175"/>
+            <a:chExt cx="4591050" cy="4181475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="1781175"/>
+              <a:ext cx="4591050" cy="4181475"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1594"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3143250" y="1981200"/>
+              <a:ext cx="876300" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="10387" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1544955" y="3181350"/>
+              <a:ext cx="4088130" cy="2659380"/>
+              <a:chOff x="1544955" y="3181350"/>
+              <a:chExt cx="4088130" cy="2659380"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1544955" y="3181350"/>
+                <a:ext cx="4072890" cy="1264920"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Spellcasting</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Competition</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1590675" y="4362450"/>
+                <a:ext cx="4042410" cy="1478280"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A significant event in the history of the fantasy realm, in which the greatest spellcasters of the realm.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47426" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3962895" y="2679700"/>
-[...25 lines deleted...]
-        <p:spPr>
+            <a:off x="6562725" y="3152775"/>
+            <a:ext cx="4591050" cy="4181475"/>
+            <a:chOff x="6562725" y="3152775"/>
+            <a:chExt cx="4591050" cy="4181475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6562725" y="3152775"/>
+              <a:ext cx="4591050" cy="4181475"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1594"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8672512" y="3352800"/>
+              <a:ext cx="371475" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="89534" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6821805" y="4552950"/>
+              <a:ext cx="4088130" cy="2659380"/>
+              <a:chOff x="6821805" y="4552950"/>
+              <a:chExt cx="4088130" cy="2659380"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6821805" y="4552950"/>
+                <a:ext cx="4072890" cy="1264920"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Treasure</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Hunt</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6867525" y="5734050"/>
+                <a:ext cx="4042410" cy="1478280"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A significant event in the history of the fantasy realm, in which a massive and awesome treasure hunt was organized.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25718" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3962895" y="2679700"/>
-[...567 lines deleted...]
-      </p:sp>
+            <a:off x="11839575" y="4238625"/>
+            <a:ext cx="4591050" cy="4181475"/>
+            <a:chOff x="11839575" y="4238625"/>
+            <a:chExt cx="4591050" cy="4181475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11839575" y="4238625"/>
+              <a:ext cx="4591050" cy="4181475"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1594"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13515975" y="4438650"/>
+              <a:ext cx="1238250" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="19236" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12098655" y="5638800"/>
+              <a:ext cx="4088130" cy="2659380"/>
+              <a:chOff x="12098655" y="5638800"/>
+              <a:chExt cx="4088130" cy="2659380"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 11"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12098655" y="5638800"/>
+                <a:ext cx="4072890" cy="1264920"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Great</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Adventure</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 12"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12144375" y="6819900"/>
+                <a:ext cx="4042410" cy="1478280"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A notable year in the history of the fantasy realm, in which a large number of adventurers set out to explore.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45048" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="12077700"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="-11" y="9043988"/>
+            <a:ext cx="18288022" cy="0"/>
+            <a:chOff x="-11" y="9043988"/>
+            <a:chExt cx="18288022" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-11" y="9043988"/>
+              <a:ext cx="18288022" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...97 lines deleted...]
-            <a:ext cx="38105" cy="9156700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-381000" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvPr id="4" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9521957" y="876300"/>
-            <a:ext cx="5343134" cy="2497667"/>
+            <a:off x="3314682" y="2738438"/>
+            <a:ext cx="11658635" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-2681316" y="3619500"/>
+            <a:ext cx="7239056" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="6381720" y="6853238"/>
+            <a:ext cx="6867584" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7130415" y="657225"/>
+            <a:ext cx="4027170" cy="1893570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Text 2"/>
+          <p:cNvPr id="8" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17756819" y="5715000"/>
-            <a:ext cx="4542934" cy="5164667"/>
+            <a:off x="10534650" y="4286250"/>
+            <a:ext cx="3366135" cy="3878580"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Rokkitt Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rokkitt Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81711" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="15649575" y="9420225"/>
+            <a:ext cx="2063545" cy="596695"/>
+            <a:chOff x="15649575" y="9420225"/>
+            <a:chExt cx="2063545" cy="596695"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15649575" y="9420225"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16249650" y="9477375"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20563870" y="12407900"/>
-[...24 lines deleted...]
-            <a:ext cx="15305413" cy="10515600"/>
+            <a:off x="3190875" y="1724025"/>
+            <a:ext cx="7181850" cy="8562975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -10384,1270 +9924,1166 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-285750" y="-1209675"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46415" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="781037" y="1576388"/>
+            <a:ext cx="15573401" cy="0"/>
+            <a:chOff x="781037" y="1576388"/>
+            <a:chExt cx="15573401" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="781037" y="1576388"/>
+              <a:ext cx="15573401" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41838" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12830150" y="4986338"/>
+            <a:ext cx="8296324" cy="0"/>
+            <a:chOff x="12830150" y="4986338"/>
+            <a:chExt cx="8296324" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="12830150" y="4986338"/>
+              <a:ext cx="8296324" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59176" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="7" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1041530" y="2120900"/>
-[...108 lines deleted...]
-            <a:ext cx="5851198" cy="1557867"/>
+            <a:off x="6305550" y="381000"/>
+            <a:ext cx="4286250" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99002" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="2038350" y="2828925"/>
+            <a:ext cx="4497705" cy="2305050"/>
+            <a:chOff x="2038350" y="2828925"/>
+            <a:chExt cx="4497705" cy="2305050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2828925"/>
+              <a:ext cx="2286000" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4552950" y="3476625"/>
+              <a:ext cx="1322070" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eldruin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4552950" y="4143375"/>
+              <a:ext cx="1983105" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Fire Mage</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30038" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="9029700" y="6486525"/>
+            <a:ext cx="4497705" cy="2305050"/>
+            <a:chOff x="9029700" y="6486525"/>
+            <a:chExt cx="4497705" cy="2305050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6486525"/>
+              <a:ext cx="2286000" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11544300" y="7134225"/>
+              <a:ext cx="1322070" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eldruin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11544300" y="7800975"/>
+              <a:ext cx="1983105" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Fire Mage</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95686" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6071359" y="4635500"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="2038350" y="6486525"/>
+            <a:ext cx="4627245" cy="2305050"/>
+            <a:chOff x="2038350" y="6486525"/>
+            <a:chExt cx="4627245" cy="2305050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6486525"/>
+              <a:ext cx="2286000" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4552950" y="7134225"/>
+              <a:ext cx="2112645" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elementalen</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4552950" y="7800975"/>
+              <a:ext cx="1849755" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Guardian</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74228" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6071359" y="4635500"/>
-[...642 lines deleted...]
-      </p:sp>
+            <a:off x="9029700" y="2828925"/>
+            <a:ext cx="5154930" cy="2305050"/>
+            <a:chOff x="9029700" y="2828925"/>
+            <a:chExt cx="5154930" cy="2305050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2828925"/>
+              <a:ext cx="2286000" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11544300" y="3476625"/>
+              <a:ext cx="1341120" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Lunaria</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11544300" y="4143375"/>
+              <a:ext cx="2640330" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Moon Priestess</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 21">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89467" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-18288011" y="9043988"/>
+            <a:ext cx="18288022" cy="0"/>
+            <a:chOff x="-18288011" y="9043988"/>
+            <a:chExt cx="18288022" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-18288011" y="9043988"/>
+              <a:ext cx="18288022" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...49 lines deleted...]
-            <a:ext cx="38105" cy="9652000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-381000" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Shape 0"/>
+          <p:cNvPr id="4" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="13730259" y="3619500"/>
+            <a:ext cx="7239056" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42242" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="6932817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="6932817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="6932817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62047" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9686925" y="5314950"/>
+            <a:ext cx="5099685" cy="3230880"/>
+            <a:chOff x="9686925" y="5314950"/>
+            <a:chExt cx="5099685" cy="3230880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9686925" y="5314950"/>
+              <a:ext cx="5099685" cy="3230880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPts val="3000"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPts val="3000"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80694" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6857978" y="4186238"/>
+            <a:ext cx="9134520" cy="0"/>
+            <a:chOff x="6857978" y="4186238"/>
+            <a:chExt cx="9134520" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6857978" y="4186238"/>
+              <a:ext cx="9134520" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62624" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1852635" y="5719763"/>
+            <a:ext cx="9134520" cy="0"/>
+            <a:chOff x="-1852635" y="5719763"/>
+            <a:chExt cx="9134520" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="-1852635" y="5719763"/>
+              <a:ext cx="9134520" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="8483600"/>
-[...62 lines deleted...]
-            <a:ext cx="6854623" cy="4301067"/>
+            <a:off x="9648825" y="1590675"/>
+            <a:ext cx="7839075" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Rokkitt Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rokkitt Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
-[...20 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...88 lines deleted...]
-            <a:ext cx="7239905" cy="13716000"/>
+          <a:xfrm flipH="1">
+            <a:off x="1838325" y="523875"/>
+            <a:ext cx="7305675" cy="14077950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -11657,3412 +11093,3347 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm flipH="1">
+            <a:off x="-190500" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...13 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41686" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7684460" y="1181100"/>
-[...21 lines deleted...]
-        <p:spPr>
+            <a:off x="2333596" y="4357688"/>
+            <a:ext cx="6943784" cy="0"/>
+            <a:chOff x="2333596" y="4357688"/>
+            <a:chExt cx="6943784" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="2333596" y="4357688"/>
+              <a:ext cx="6943784" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44678" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21186248" y="12674600"/>
-[...6 lines deleted...]
-      </p:pic>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063545" cy="596695"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063545" cy="596695"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text 0"/>
+          <p:cNvPr id="6" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
-            <a:off x="-937378" y="4035673"/>
-            <a:ext cx="10296754" cy="2497667"/>
+            <a:off x="-638175" y="2592705"/>
+            <a:ext cx="7741920" cy="1893570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55793" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10199375" y="3911600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="7648575" y="2933700"/>
+            <a:ext cx="5911215" cy="1219200"/>
+            <a:chOff x="7648575" y="2933700"/>
+            <a:chExt cx="5911215" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648575" y="2933700"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7992428" y="3187065"/>
+              <a:ext cx="531495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="3057525"/>
+              <a:ext cx="4539615" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="3686175"/>
+              <a:ext cx="4509135" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30455" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10199375" y="3911600"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="7648575" y="4972050"/>
+            <a:ext cx="5911215" cy="1219200"/>
+            <a:chOff x="7648575" y="4972050"/>
+            <a:chExt cx="5911215" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648575" y="4972050"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7992428" y="5225415"/>
+              <a:ext cx="531495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="5095875"/>
+              <a:ext cx="4539615" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="5724525"/>
+              <a:ext cx="4509135" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40939" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10199375" y="3911600"/>
-[...20 lines deleted...]
-        <p:spPr>
+            <a:off x="7648575" y="7010400"/>
+            <a:ext cx="5911215" cy="1219200"/>
+            <a:chOff x="7648575" y="7010400"/>
+            <a:chExt cx="5911215" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648575" y="7010400"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7992428" y="7263765"/>
+              <a:ext cx="531495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="7134225"/>
+              <a:ext cx="4539615" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="7762875"/>
+              <a:ext cx="4509135" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25892" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10662983" y="4254500"/>
-[...36 lines deleted...]
-        <p:spPr>
+            <a:off x="7648575" y="9048750"/>
+            <a:ext cx="5911215" cy="1219200"/>
+            <a:chOff x="7648575" y="9048750"/>
+            <a:chExt cx="5911215" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Shape 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648575" y="9048750"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7992428" y="9302115"/>
+              <a:ext cx="531495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="9172575"/>
+              <a:ext cx="4539615" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="9801225"/>
+              <a:ext cx="4509135" cy="449580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95910" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12028403" y="4076700"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="7648546" y="4548188"/>
+            <a:ext cx="6991408" cy="0"/>
+            <a:chOff x="7648546" y="4548188"/>
+            <a:chExt cx="6991408" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Shape 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648546" y="4548188"/>
+              <a:ext cx="6991408" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15045" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12028403" y="4076700"/>
-[...36 lines deleted...]
-        <p:spPr>
+            <a:off x="7648546" y="6586538"/>
+            <a:ext cx="6991408" cy="0"/>
+            <a:chOff x="7648546" y="6586538"/>
+            <a:chExt cx="6991408" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Shape 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648546" y="6586538"/>
+              <a:ext cx="6991408" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49285" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12028403" y="4914900"/>
-[...771 lines deleted...]
-      </p:pic>
+            <a:off x="7648546" y="8624888"/>
+            <a:ext cx="6991408" cy="0"/>
+            <a:chOff x="7648546" y="8624888"/>
+            <a:chExt cx="6991408" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Shape 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648546" y="8624888"/>
+              <a:ext cx="6991408" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-571500" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...13 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22113" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2845156" y="5778497"/>
-[...21 lines deleted...]
-        <p:spPr>
+            <a:off x="2133587" y="4348160"/>
+            <a:ext cx="16154425" cy="0"/>
+            <a:chOff x="2133587" y="4348160"/>
+            <a:chExt cx="16154425" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2133587" y="4348160"/>
+              <a:ext cx="16154425" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71824" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1854432" y="1016000"/>
-[...6 lines deleted...]
-      </p:pic>
+            <a:off x="-3157560" y="5353050"/>
+            <a:ext cx="9182144" cy="0"/>
+            <a:chOff x="-3157560" y="5353050"/>
+            <a:chExt cx="9182144" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="-3157560" y="5353050"/>
+              <a:ext cx="9182144" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37884" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Shape 0"/>
+          <p:cNvPr id="7" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...42 lines deleted...]
-            <a:ext cx="11198566" cy="1557867"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="8410575" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12467" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="6350000"/>
-[...76 lines deleted...]
-      </p:sp>
+            <a:off x="2219325" y="4762500"/>
+            <a:ext cx="13910310" cy="3192780"/>
+            <a:chOff x="2219325" y="4762500"/>
+            <a:chExt cx="13910310" cy="3192780"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="4762500"/>
+              <a:ext cx="6604635" cy="3192780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="4762500"/>
+              <a:ext cx="6604635" cy="3192780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-285750" y="-1209675"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84419" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1041530" y="2120900"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="781037" y="1576388"/>
+            <a:ext cx="15573401" cy="0"/>
+            <a:chOff x="781037" y="1576388"/>
+            <a:chExt cx="15573401" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="781037" y="1576388"/>
+              <a:ext cx="15573401" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98055" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12830150" y="4986338"/>
+            <a:ext cx="8296324" cy="0"/>
+            <a:chOff x="12830150" y="4986338"/>
+            <a:chExt cx="8296324" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="12830150" y="4986338"/>
+              <a:ext cx="8296324" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89394" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...23 lines deleted...]
-          <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="11061700"/>
+          <a:xfrm flipH="1">
+            <a:off x="9239250" y="219075"/>
+            <a:ext cx="5410200" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65370" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="2638425" y="2286000"/>
+            <a:ext cx="1000125" cy="923925"/>
+            <a:chOff x="2638425" y="2286000"/>
+            <a:chExt cx="1000125" cy="923925"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2638425" y="2286000"/>
+              <a:ext cx="1000125" cy="923925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="91763" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2667000" y="3409950"/>
+              <a:ext cx="5996940" cy="1840230"/>
+              <a:chOff x="2667000" y="3409950"/>
+              <a:chExt cx="5996940" cy="1840230"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2667000" y="3409950"/>
+                <a:ext cx="5996940" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2667000" y="4114800"/>
+                <a:ext cx="5966460" cy="1135380"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55845" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...402 lines deleted...]
-      </p:sp>
+            <a:off x="2638425" y="5867400"/>
+            <a:ext cx="1000125" cy="1323975"/>
+            <a:chOff x="2638425" y="5867400"/>
+            <a:chExt cx="1000125" cy="1323975"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2638425" y="5867400"/>
+              <a:ext cx="1000125" cy="1323975"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="58370" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2667000" y="7391400"/>
+              <a:ext cx="5996940" cy="1840230"/>
+              <a:chOff x="2667000" y="7391400"/>
+              <a:chExt cx="5996940" cy="1840230"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2667000" y="7391400"/>
+                <a:ext cx="5996940" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2667000" y="8096250"/>
+                <a:ext cx="5966460" cy="1135380"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm flipH="1">
+            <a:off x="-190500" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51217" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2667333" y="11696700"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="2333596" y="4357688"/>
+            <a:ext cx="6943784" cy="0"/>
+            <a:chOff x="2333596" y="4357688"/>
+            <a:chExt cx="6943784" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="2333596" y="4357688"/>
+              <a:ext cx="6943784" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24267" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7684460" y="1181100"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59413" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="569595" y="885825"/>
+            <a:ext cx="5347335" cy="8570595"/>
+            <a:chOff x="569595" y="885825"/>
+            <a:chExt cx="5347335" cy="8570595"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="600075" y="885825"/>
+              <a:ext cx="5286375" cy="4905375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1885950" y="6248400"/>
+              <a:ext cx="2874645" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="569595" y="7258050"/>
+              <a:ext cx="5347335" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2924175" y="8743950"/>
+              <a:ext cx="798195" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55919" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="11980545" y="885825"/>
+            <a:ext cx="5347335" cy="8570595"/>
+            <a:chOff x="11980545" y="885825"/>
+            <a:chExt cx="5347335" cy="8570595"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12011025" y="885825"/>
+              <a:ext cx="5286375" cy="4905375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="6248400"/>
+              <a:ext cx="2874645" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11980545" y="7258050"/>
+              <a:ext cx="5347335" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14335125" y="8743950"/>
+              <a:ext cx="798195" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14633" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-[...641 lines deleted...]
-      </p:sp>
+            <a:off x="6275070" y="885825"/>
+            <a:ext cx="5347335" cy="8570595"/>
+            <a:chOff x="6275070" y="885825"/>
+            <a:chExt cx="5347335" cy="8570595"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="3381375"/>
+              <a:ext cx="5286375" cy="4905375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7834313" y="885825"/>
+              <a:ext cx="2388870" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275070" y="1895475"/>
+              <a:ext cx="5347335" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8629650" y="8743950"/>
+              <a:ext cx="798195" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>67%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21111" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-18288011" y="1243013"/>
+            <a:ext cx="18288022" cy="0"/>
+            <a:chOff x="-18288011" y="1243013"/>
+            <a:chExt cx="18288022" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-18288011" y="1243013"/>
+              <a:ext cx="18288022" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1638300"/>
-            <a:ext cx="24387048" cy="38100"/>
+            <a:off x="-381000" y="-1209675"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3314682" y="7548563"/>
+            <a:ext cx="11658635" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="13730259" y="6667500"/>
+            <a:ext cx="7239056" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="2257395" y="3433763"/>
+            <a:ext cx="6867584" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51655" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...23 lines deleted...]
-          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="15546743" cy="38100"/>
+          <a:xfrm flipH="1">
+            <a:off x="-381000" y="171450"/>
+            <a:ext cx="6438900" cy="15420975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="10" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23116889" y="4064000"/>
-            <a:ext cx="38105" cy="9652000"/>
+            <a:off x="4229100" y="88881"/>
+            <a:ext cx="4550664" cy="3417354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...13 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20447" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7570146" y="0"/>
-[...192 lines deleted...]
-      </p:sp>
+            <a:off x="7915275" y="2076450"/>
+            <a:ext cx="8254365" cy="3520440"/>
+            <a:chOff x="7915275" y="2076450"/>
+            <a:chExt cx="8254365" cy="3520440"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7915275" y="2076450"/>
+              <a:ext cx="8225790" cy="2922270"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13982700" y="5067300"/>
+              <a:ext cx="2186940" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-571500" y="-1200150"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51452" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2133587" y="4348161"/>
+            <a:ext cx="16154425" cy="0"/>
+            <a:chOff x="2133587" y="4348161"/>
+            <a:chExt cx="16154425" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2133587" y="4348161"/>
+              <a:ext cx="16154425" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25533" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-3157560" y="5353050"/>
+            <a:ext cx="9182144" cy="0"/>
+            <a:chOff x="-3157560" y="5353050"/>
+            <a:chExt cx="9182144" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="-3157560" y="5353050"/>
+              <a:ext cx="9182144" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49805" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24945" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10591800" y="5143500"/>
+            <a:ext cx="3891915" cy="2468880"/>
+            <a:chOff x="10591800" y="5143500"/>
+            <a:chExt cx="3891915" cy="2468880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10591800" y="5143500"/>
+              <a:ext cx="3891915" cy="1264920"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10591800" y="6477000"/>
+              <a:ext cx="3861435" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16510" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10591800" y="1419225"/>
+            <a:ext cx="4168140" cy="2468880"/>
+            <a:chOff x="10591800" y="1419225"/>
+            <a:chExt cx="4168140" cy="2468880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10591800" y="1419225"/>
+              <a:ext cx="4168140" cy="1264920"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10591800" y="2752725"/>
+              <a:ext cx="4137660" cy="1135380"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...23 lines deleted...]
-          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...267 lines deleted...]
-            <a:ext cx="16512064" cy="10541000"/>
+          <a:xfrm flipH="1">
+            <a:off x="2133600" y="219075"/>
+            <a:ext cx="7743825" cy="12058650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EAEDF4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -15073,844 +14444,747 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-285750" y="-1209675"/>
+            <a:ext cx="19050000" cy="12696825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...13 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78804" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="22583423" y="1117600"/>
-[...6 lines deleted...]
-      </p:pic>
+            <a:off x="12830150" y="4986338"/>
+            <a:ext cx="8296324" cy="0"/>
+            <a:chOff x="12830150" y="4986338"/>
+            <a:chExt cx="8296324" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="12830150" y="4986338"/>
+              <a:ext cx="8296324" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 0"/>
+          <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1621569" y="1117600"/>
-            <a:ext cx="20216693" cy="1557867"/>
+            <a:off x="1266825" y="838200"/>
+            <a:ext cx="15059025" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bebas Neue Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17161" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1371771" y="3695700"/>
-[...20 lines deleted...]
-        <p:spPr>
+            <a:off x="1028700" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1028700" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2843213" y="4110037"/>
+              <a:ext cx="942975" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="47600" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1097280" y="5424487"/>
+              <a:ext cx="4434840" cy="712470"/>
+              <a:chOff x="1097280" y="5424487"/>
+              <a:chExt cx="4434840" cy="712470"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1097280" y="5424487"/>
+                <a:ext cx="4434840" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sighting</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37201" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3607251" y="5410200"/>
-[...25 lines deleted...]
-        <p:spPr>
+            <a:off x="6296025" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6296025" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8067674" y="4110037"/>
+              <a:ext cx="1028702" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="12357" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6364605" y="5424487"/>
+              <a:ext cx="4434840" cy="712470"/>
+              <a:chOff x="6364605" y="5424487"/>
+              <a:chExt cx="4434840" cy="712470"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6364605" y="5424487"/>
+                <a:ext cx="4434840" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46396" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3607251" y="5410200"/>
-[...21 lines deleted...]
-        <p:spPr>
+            <a:off x="11563350" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="11563350" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11563350" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13292138" y="4110034"/>
+              <a:ext cx="1114425" cy="1114431"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="77021" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11631930" y="5424487"/>
+              <a:ext cx="4434840" cy="712470"/>
+              <a:chOff x="11631930" y="5424487"/>
+              <a:chExt cx="4434840" cy="712470"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11631930" y="5424487"/>
+                <a:ext cx="4434840" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bebas Neue" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bebas Neue" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>rainbow seeing</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11589" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3772492" y="5575461"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16932" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1524191" y="7340600"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="1047750" y="7800975"/>
+            <a:ext cx="4632960" cy="792480"/>
+            <a:chOff x="1047750" y="7800975"/>
+            <a:chExt cx="4632960" cy="792480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1047750" y="7800975"/>
+              <a:ext cx="4632960" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93461" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1422578" y="7340600"/>
-[...36 lines deleted...]
-        <p:spPr>
+            <a:off x="6296025" y="7800975"/>
+            <a:ext cx="4632960" cy="792480"/>
+            <a:chOff x="6296025" y="7800975"/>
+            <a:chExt cx="4632960" cy="792480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="7800975"/>
+              <a:ext cx="4632960" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55829" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8395749" y="3695700"/>
-[...565 lines deleted...]
-      </p:sp>
+            <a:off x="11563350" y="7800975"/>
+            <a:ext cx="4632960" cy="792480"/>
+            <a:chOff x="11563350" y="7800975"/>
+            <a:chExt cx="4632960" cy="792480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11563350" y="7800975"/>
+              <a:ext cx="4632960" cy="792480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rokkitt" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rokkitt" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rokkitt" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>