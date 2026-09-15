--- v0 (2026-01-11)
+++ v1 (2026-09-15)
@@ -1,35496 +1,21928 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
-[...61 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpg"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="m4v" ContentType="video/mp4"/>
+  <Default Extension="mp4" ContentType="video/mp4"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId3"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="275" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="279" r:id="rId25"/>
+    <p:sldId id="280" r:id="rId26"/>
+  </p:sldIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId4"/>
+    <p:notesMasterId r:id="rId27"/>
   </p:notesMasterIdLst>
-  <p:sldIdLst>
-[...54 lines deleted...]
-  </p:embeddedFontLst>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+</file>
+
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="94610"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="136" d="100"/>
+          <a:sy n="136" d="100"/>
+        </p:scale>
+        <p:origin x="216" y="312"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
+</p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ChelseaMarket-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{5282F153-3F37-0F45-9E97-73ACFA13230C}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:t>7/23/19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...45 lines deleted...]
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8685213"/>
+            <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...27 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:fld id="{CE5E9CC1-C706-0F49-92D6-E571CC5EEA8F}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="11" name="Shape 11"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2e95f481891_0_0:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2e95f481891_0_0:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2e95f481891_0_0:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="231" name="Shape 231"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;g2e95f481891_0_211:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;g2e95f481891_0_211:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;g2e95f481891_0_211:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="291" name="Shape 291"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;g2e95f481891_0_270:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;g2e95f481891_0_270:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g2e95f481891_0_270:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="323" name="Shape 323"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g2e95f481891_0_301:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;g2e95f481891_0_301:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g2e95f481891_0_301:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="339" name="Shape 339"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;g2e95f481891_0_316:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g2e95f481891_0_316:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g2e95f481891_0_316:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="370" name="Shape 370"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;g2e95f481891_0_346:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;g2e95f481891_0_346:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;g2e95f481891_0_346:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="439" name="Shape 439"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="440" name="Google Shape;440;g2e95f481891_0_414:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="441" name="Google Shape;441;g2e95f481891_0_414:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="442" name="Google Shape;442;g2e95f481891_0_414:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="457" name="Shape 457"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;g2e95f481891_0_431:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;g2e95f481891_0_431:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;g2e95f481891_0_431:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="476" name="Shape 476"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g2e95f481891_0_449:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;g2e95f481891_0_449:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;g2e95f481891_0_449:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="495" name="Shape 495"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;g2e95f481891_0_467:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;g2e95f481891_0_467:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="498" name="Google Shape;498;g2e95f481891_0_467:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="504" name="Shape 504"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="505" name="Google Shape;505;g2e95f481891_0_475:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="506" name="Google Shape;506;g2e95f481891_0_475:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="507" name="Google Shape;507;g2e95f481891_0_475:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2e95f481891_0_13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2e95f481891_0_13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g2e95f481891_0_13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="528" name="Shape 528"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="529" name="Google Shape;529;g2e95f481891_0_498:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="530" name="Google Shape;530;g2e95f481891_0_498:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="531" name="Google Shape;531;g2e95f481891_0_498:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="567" name="Shape 567"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="568" name="Google Shape;568;g2e95f481891_0_536:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="569" name="Google Shape;569;g2e95f481891_0_536:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="570" name="Google Shape;570;g2e95f481891_0_536:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="607" name="Shape 607"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="608" name="Google Shape;608;g2e95f481891_0_575:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="609" name="Google Shape;609;g2e95f481891_0_575:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="610" name="Google Shape;610;g2e95f481891_0_575:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="635" name="Shape 635"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="636" name="Google Shape;636;g2e95f481891_0_602:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="637" name="Google Shape;637;g2e95f481891_0_602:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="638" name="Google Shape;638;g2e95f481891_0_602:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="666" name="Shape 666"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="667" name="Google Shape;667;g2e95f481891_0_632:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="668" name="Google Shape;668;g2e95f481891_0_632:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="669" name="Google Shape;669;g2e95f481891_0_632:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="747" name="Shape 747"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="748" name="Google Shape;748;g2e95f481891_0_712:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="749" name="Google Shape;749;g2e95f481891_0_712:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="750" name="Google Shape;750;g2e95f481891_0_712:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>25</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;g2e95f481891_0_25:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g2e95f481891_0_25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;g2e95f481891_0_25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;g2e95f481891_0_70:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;g2e95f481891_0_70:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g2e95f481891_0_70:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g2e95f481891_0_83:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;g2e95f481891_0_83:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;g2e95f481891_0_83:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;g2e95f481891_0_104:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;g2e95f481891_0_104:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;g2e95f481891_0_104:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="155" name="Shape 155"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;g2e95f481891_0_138:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g2e95f481891_0_138:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g2e95f481891_0_138:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="170" name="Shape 170"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g2e95f481891_0_152:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;g2e95f481891_0_152:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;g2e95f481891_0_152:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="203" name="Shape 203"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g2e95f481891_0_184:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;g2e95f481891_0_184:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;g2e95f481891_0_184:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="DEFAULT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="DEFAULT">
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="10" name="Shape 10"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="0"/>
         </a:spcBef>
-        <a:spcAft>
-[...17 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-16.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2e95f481891_0_0"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9448800"/>
-            <a:ext cx="6858857" cy="4267200"/>
+            <a:off x="-1304925" y="7086600"/>
+            <a:ext cx="6448425" cy="6391275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14687550" y="-1581150"/>
+            <a:ext cx="6052412" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15573375" y="7581900"/>
+            <a:ext cx="4279778" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2362200" y="0"/>
+            <a:ext cx="4279779" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2647950" y="8172450"/>
+            <a:ext cx="13205460" cy="1127760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC001"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins SemiBold" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins SemiBold" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins SemiBold" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Free Presentation Template by EaTemp</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70328" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...14 lines deleted...]
-        </p:blipFill>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19585848" y="0"/>
-            <a:ext cx="4801200" cy="3530600"/>
+            <a:off x="66675" y="6019800"/>
+            <a:ext cx="18811875" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...75 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Poppins SemiBold"/>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="15000" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFC001"/>
+                  <a:srgbClr val="F5674A"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins SemiBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins SemiBold"/>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Free Presentation Template by EaTemp</a:t>
+              <a:t>MULTI</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
-[...42 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="15000" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>CULTURALISM </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="15000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="22" name="Google Shape;22;g2e95f481891_0_0"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="4752975" y="323850"/>
+            <a:ext cx="7515225" cy="6296025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...104 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="235" name="Shape 235"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="236" name="Google Shape;236;g2e95f481891_0_211"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10491511" cy="3530600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-7067027" y="7639050"/>
+            <a:ext cx="14934677" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="237" name="Google Shape;237;g2e95f481891_0_211"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="11265610" cy="2819400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9839847" y="-2114550"/>
+            <a:ext cx="14934679" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="238" name="Google Shape;238;g2e95f481891_0_211"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2981760" cy="5638800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="402384" y="28575"/>
+            <a:ext cx="2236041" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="239" name="Google Shape;239;g2e95f481891_0_211"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4369346" cy="8039100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="15011400" y="4257676"/>
+            <a:ext cx="4591050" cy="12906374"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...14 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60002" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...45 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46233" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4367213"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4367213"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9FA0"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2838450" y="1671638"/>
+              <a:ext cx="1981200" cy="3705225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83866" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1714500" y="5876925"/>
+            <a:ext cx="3497580" cy="1611630"/>
+            <a:chOff x="1714500" y="5876925"/>
+            <a:chExt cx="3497580" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="5876925"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6467475"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...21 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25119" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497580" cy="1611630"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497580" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8277225"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55988" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4367213"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4367213"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F5674A"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6205538" y="1671638"/>
+              <a:ext cx="2867025" cy="3705225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58492" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5524500" y="5876925"/>
+            <a:ext cx="3497580" cy="1611630"/>
+            <a:chOff x="5524500" y="5876925"/>
+            <a:chExt cx="3497580" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="5876925"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6467475"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85405" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5524500" y="7686675"/>
+            <a:ext cx="3497580" cy="1611630"/>
+            <a:chOff x="5524500" y="7686675"/>
+            <a:chExt cx="3497580" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7686675"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8277225"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52109" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4367213"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4367213"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9FA0"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10077450" y="1671638"/>
+              <a:ext cx="2743200" cy="3705225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40480" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9334500" y="5876925"/>
+            <a:ext cx="3497580" cy="1611630"/>
+            <a:chOff x="9334500" y="5876925"/>
+            <a:chExt cx="3497580" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="5876925"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6467475"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71190" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497580" cy="1611630"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497580" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...67 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8277225"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...21 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56743" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4367213"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4367213"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Shape 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F5674A"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14301788" y="1671638"/>
+              <a:ext cx="1914525" cy="3705225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27696" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13144500" y="5876925"/>
+            <a:ext cx="3497580" cy="1611630"/>
+            <a:chOff x="13144500" y="5876925"/>
+            <a:chExt cx="3497580" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="5876925"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6467475"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90648" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497580" cy="1611630"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497580" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8277225"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1540 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="295" name="Shape 295"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="296" name="Google Shape;296;g2e95f481891_0_270"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9448800"/>
-            <a:ext cx="6858857" cy="4267200"/>
+            <a:off x="-1304925" y="7086600"/>
+            <a:ext cx="6448425" cy="6391275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14687550" y="-1581150"/>
+            <a:ext cx="6052412" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15573375" y="7581900"/>
+            <a:ext cx="4279778" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2362200" y="0"/>
+            <a:ext cx="4279779" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41113" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1924050" y="2305050"/>
+            <a:ext cx="6600825" cy="6515100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10267950" y="2209800"/>
+            <a:ext cx="7915275" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...21 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28268" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10153650" y="3790950"/>
+            <a:ext cx="1533525" cy="1238250"/>
+            <a:chOff x="10153650" y="3790950"/>
+            <a:chExt cx="1533525" cy="1238250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10153650" y="3790950"/>
+              <a:ext cx="1533525" cy="1238250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>75%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15222" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11572875" y="3790950"/>
+            <a:ext cx="5078730" cy="1078230"/>
+            <a:chOff x="11572875" y="3790950"/>
+            <a:chExt cx="5078730" cy="1078230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11572875" y="3790950"/>
+              <a:ext cx="5078730" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11572875" y="4305300"/>
+              <a:ext cx="5071110" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65247" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10153650" y="5219700"/>
+            <a:ext cx="1571625" cy="1238250"/>
+            <a:chOff x="10153650" y="5219700"/>
+            <a:chExt cx="1571625" cy="1238250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10153650" y="5219700"/>
+              <a:ext cx="1571625" cy="1238250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59523" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11610975" y="5219700"/>
+            <a:ext cx="5040630" cy="1078230"/>
+            <a:chOff x="11610975" y="5219700"/>
+            <a:chExt cx="5040630" cy="1078230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11610975" y="5219700"/>
+              <a:ext cx="5040630" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11610975" y="5734050"/>
+              <a:ext cx="5033010" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36014" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10153650" y="6877050"/>
+            <a:ext cx="1619250" cy="1238250"/>
+            <a:chOff x="10153650" y="6877050"/>
+            <a:chExt cx="1619250" cy="1238250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10153650" y="6877050"/>
+              <a:ext cx="1619250" cy="1238250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30776" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11658600" y="6648450"/>
+            <a:ext cx="4993005" cy="1535430"/>
+            <a:chOff x="11658600" y="6648450"/>
+            <a:chExt cx="4993005" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11658600" y="6648450"/>
+              <a:ext cx="4993005" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11658600" y="7162800"/>
+              <a:ext cx="4985385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...731 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="327" name="Shape 327"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="328" name="Google Shape;328;g2e95f481891_0_301"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9145143" cy="4838700"/>
+            <a:off x="-3848100" y="-3629025"/>
+            <a:ext cx="10706100" cy="7258050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="329" name="Google Shape;329;g2e95f481891_0_301"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18518915" y="8483600"/>
-            <a:ext cx="5868133" cy="5232400"/>
+            <a:off x="13887450" y="6362700"/>
+            <a:ext cx="6943725" cy="6019800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="330" name="Google Shape;330;g2e95f481891_0_301"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20576572" y="0"/>
-            <a:ext cx="3810476" cy="3098800"/>
+            <a:off x="15430500" y="-3629025"/>
+            <a:ext cx="3848100" cy="5953125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="331" name="Google Shape;331;g2e95f481891_0_301"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6858000"/>
-            <a:ext cx="2565721" cy="6858000"/>
+            <a:off x="-1924050" y="5143500"/>
+            <a:ext cx="3848100" cy="5953125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...14 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94494" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...45 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77327" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5641658" y="6824662"/>
+            <a:ext cx="7014210" cy="1021080"/>
+            <a:chOff x="5641658" y="6824662"/>
+            <a:chExt cx="7014210" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="10978" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2547938"/>
+              <a:ext cx="11942445" cy="4185285"/>
+              <a:chOff x="3177540" y="2547938"/>
+              <a:chExt cx="11942445" cy="4185285"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="8" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4781550" y="2547938"/>
+                <a:ext cx="8734425" cy="3705225"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="5605463"/>
+                <a:ext cx="11942445" cy="1127760"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins SemiBold" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins SemiBold" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="6824662"/>
+              <a:ext cx="7014210" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...272 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="343" name="Shape 343"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="344" name="Google Shape;344;g2e95f481891_0_316"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10896600"/>
-            <a:ext cx="24387048" cy="2819400"/>
+            <a:off x="0" y="8172450"/>
+            <a:ext cx="18499120" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="345" name="Google Shape;345;g2e95f481891_0_316"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4902813" cy="5613400"/>
+            <a:off x="-1714500" y="-933450"/>
+            <a:ext cx="5391150" cy="5143500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="346" name="Google Shape;346;g2e95f481891_0_316"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21071934" y="0"/>
-            <a:ext cx="3315114" cy="3429000"/>
+            <a:off x="15801975" y="-2571750"/>
+            <a:ext cx="5391150" cy="5143500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="347" name="Google Shape;347;g2e95f481891_0_316"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6071359" y="0"/>
-            <a:ext cx="12519087" cy="2184400"/>
+            <a:off x="4552950" y="-2590800"/>
+            <a:ext cx="9388140" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...14 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69133" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...45 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16789" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3243263" y="2790825"/>
+            <a:ext cx="6322695" cy="1979295"/>
+            <a:chOff x="3243263" y="2790825"/>
+            <a:chExt cx="6322695" cy="1979295"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3243263" y="2790825"/>
+              <a:ext cx="6322695" cy="1979295"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11457" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3208020" y="4343400"/>
+            <a:ext cx="5966460" cy="563880"/>
+            <a:chOff x="3208020" y="4343400"/>
+            <a:chExt cx="5966460" cy="563880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3208020" y="4343400"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="13610" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3224213" y="5581650"/>
+            <a:ext cx="6360795" cy="1979295"/>
+            <a:chOff x="3224213" y="5581650"/>
+            <a:chExt cx="6360795" cy="1979295"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3224213" y="5581650"/>
+              <a:ext cx="6360795" cy="1979295"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92574" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3208020" y="7134225"/>
+            <a:ext cx="5966460" cy="563880"/>
+            <a:chOff x="3208020" y="7134225"/>
+            <a:chExt cx="5966460" cy="563880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3208020" y="7134225"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95017" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11029950" y="2790825"/>
+            <a:ext cx="2560320" cy="1979295"/>
+            <a:chOff x="11029950" y="2790825"/>
+            <a:chExt cx="2560320" cy="1979295"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11029950" y="2790825"/>
+              <a:ext cx="2560320" cy="1979295"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87121" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9113520" y="4343400"/>
+            <a:ext cx="5966460" cy="563880"/>
+            <a:chOff x="9113520" y="4343400"/>
+            <a:chExt cx="5966460" cy="563880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9113520" y="4343400"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49553" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9853613" y="5581650"/>
+            <a:ext cx="4912995" cy="1979295"/>
+            <a:chOff x="9853613" y="5581650"/>
+            <a:chExt cx="4912995" cy="1979295"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9853613" y="5581650"/>
+              <a:ext cx="4912995" cy="1979295"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>544 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47004" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9113520" y="7134225"/>
+            <a:ext cx="5966460" cy="563880"/>
+            <a:chOff x="9113520" y="7134225"/>
+            <a:chExt cx="5966460" cy="563880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9113520" y="7134225"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...687 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="374" name="Shape 374"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="375" name="Google Shape;375;g2e95f481891_0_346"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9448800"/>
-            <a:ext cx="6858857" cy="4267200"/>
+            <a:off x="-1304925" y="7086600"/>
+            <a:ext cx="6448425" cy="6391275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14687550" y="-1581150"/>
+            <a:ext cx="6052412" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15573375" y="7581900"/>
+            <a:ext cx="4279778" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2362200" y="0"/>
+            <a:ext cx="4279779" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69834" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="1276350"/>
+            <a:ext cx="7915275" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...21 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="26662" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="29" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58956" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="50" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="51" name="Image 28" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId29"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="52" name="Image 29" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId30"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12215813" y="4714875"/>
+              <a:ext cx="1522095" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5295900"/>
+              <a:ext cx="859155" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42031" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1678305"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1678305"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...67 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8543925"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64681" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1678305"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1678305"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8543925"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1233 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="443" name="Shape 443"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="444" name="Google Shape;444;g2e95f481891_0_414"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9145143" cy="4838700"/>
+            <a:off x="-3848100" y="-3629025"/>
+            <a:ext cx="10706100" cy="7258050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13887450" y="6362700"/>
+            <a:ext cx="6943725" cy="6019800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15430500" y="-3629025"/>
+            <a:ext cx="3848100" cy="5953125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1924050" y="5143500"/>
+            <a:ext cx="3848100" cy="5953125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90799" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47154" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4581525"/>
+            <a:ext cx="3625215" cy="3249930"/>
+            <a:chOff x="11601450" y="4581525"/>
+            <a:chExt cx="3625215" cy="3249930"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4581525"/>
+              <a:ext cx="3625215" cy="1322070"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="5895975"/>
+              <a:ext cx="3594735" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2400300" y="1314450"/>
+            <a:ext cx="7915275" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...334 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Chelsea Market"/>
-[...2 lines deleted...]
-                <a:sym typeface="Chelsea Market"/>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="461" name="Shape 461"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="462" name="Google Shape;462;g2e95f481891_0_431"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10896600"/>
-            <a:ext cx="24387048" cy="2819400"/>
+            <a:off x="0" y="8172450"/>
+            <a:ext cx="18499120" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1714500" y="-933450"/>
+            <a:ext cx="5391150" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15801975" y="-2571750"/>
+            <a:ext cx="5391150" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4552950" y="-2590800"/>
+            <a:ext cx="9388140" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67915" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38290" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2486025"/>
+            <a:ext cx="6644640" cy="2211705"/>
+            <a:chOff x="8867775" y="2486025"/>
+            <a:chExt cx="6644640" cy="2211705"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2486025"/>
+              <a:ext cx="6644640" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3219450"/>
+              <a:ext cx="6614160" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776085" cy="3002280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
-      </p:pic>
-[...12 lines deleted...]
-        </p:blipFill>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4902813" cy="5613400"/>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572625" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...75 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="467" name="Google Shape;467;g2e95f481891_0_431"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...511 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="475" name="Google Shape;475;g2e95f481891_0_431"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="480" name="Shape 480"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="481" name="Google Shape;481;g2e95f481891_0_449"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13895537" y="10185400"/>
-            <a:ext cx="10491511" cy="3530600"/>
+            <a:off x="10420350" y="7639050"/>
+            <a:ext cx="14934677" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-6486525" y="-2114550"/>
+            <a:ext cx="14934677" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15649575" y="28575"/>
+            <a:ext cx="2236040" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1314450" y="4257676"/>
+            <a:ext cx="4591050" cy="12906374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66802" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="570117"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="570117"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="570117"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39627" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1295400" y="6076950"/>
+            <a:ext cx="4377690" cy="2792730"/>
+            <a:chOff x="1295400" y="6076950"/>
+            <a:chExt cx="4377690" cy="2792730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="6076950"/>
+              <a:ext cx="4377690" cy="1322070"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="7391400"/>
+              <a:ext cx="4347210" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1295400" y="1362075"/>
+            <a:ext cx="5153025" cy="4152900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...67 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="488" name="Google Shape;488;g2e95f481891_0_449"/>
+          <p:cNvPr id="11" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1727416" y="8102600"/>
-            <a:ext cx="5715600" cy="3581400"/>
+            <a:off x="12496800" y="3086100"/>
+            <a:ext cx="5204460" cy="4221480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Explore uncharted territories and fantastical lands</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Meet mythical creatures and legendary beings</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Uncover hidden treasures and secret treasures</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...415 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90732" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="499" name="Shape 499"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="500" name="Google Shape;500;g2e95f481891_0_467"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48063" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6400800" y="523875"/>
+            <a:ext cx="5495925" cy="2209800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...21 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Chelsea Market"/>
-[...2 lines deleted...]
-                <a:sym typeface="Chelsea Market"/>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="508" name="Shape 508"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="509" name="Google Shape;509;g2e95f481891_0_475"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10896600"/>
-            <a:ext cx="24387048" cy="2819400"/>
+            <a:off x="0" y="8172450"/>
+            <a:ext cx="18499120" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1714500" y="-933450"/>
+            <a:ext cx="5391150" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15801975" y="-2571750"/>
+            <a:ext cx="5391150" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4552950" y="-2590800"/>
+            <a:ext cx="9388140" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50786" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063545" cy="596695"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063545" cy="596695"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2466975" y="895350"/>
+            <a:ext cx="13354050" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...156 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...10 lines deleted...]
-              <a:buFont typeface="Chelsea Market"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Chelsea Market"/>
-[...2 lines deleted...]
-                <a:sym typeface="Chelsea Market"/>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...14 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72820" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1466850" y="3338513"/>
+            <a:ext cx="4425315" cy="1678304"/>
+            <a:chOff x="1466850" y="3338513"/>
+            <a:chExt cx="4425315" cy="1678304"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3338513"/>
+              <a:ext cx="4425315" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3995737"/>
+              <a:ext cx="4394835" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17880" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1466850" y="5357813"/>
+            <a:ext cx="4425315" cy="1678305"/>
+            <a:chOff x="1466850" y="5357813"/>
+            <a:chExt cx="4425315" cy="1678305"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="5357813"/>
+              <a:ext cx="4425315" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="6015038"/>
+              <a:ext cx="4394835" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93978" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1466850" y="7377113"/>
+            <a:ext cx="4425315" cy="1678305"/>
+            <a:chOff x="1466850" y="7377113"/>
+            <a:chExt cx="4425315" cy="1678305"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="7377113"/>
+              <a:ext cx="4425315" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="8034338"/>
+              <a:ext cx="4394835" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...356 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="29" name="Shape 29"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2e95f481891_0_13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9145143" cy="4838700"/>
+            <a:off x="-3848100" y="-3629025"/>
+            <a:ext cx="10706100" cy="7258050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13887450" y="6362700"/>
+            <a:ext cx="6943725" cy="6019800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15430500" y="-3629025"/>
+            <a:ext cx="3848100" cy="5953125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1924050" y="5143500"/>
+            <a:ext cx="3848100" cy="5953125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82598" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11454765" y="771525"/>
+            <a:ext cx="6113145" cy="1979295"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
-      </p:pic>
-[...12 lines deleted...]
-        </p:blipFill>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18518915" y="8483600"/>
-            <a:ext cx="5868133" cy="5232400"/>
+            <a:off x="2000250" y="5191125"/>
+            <a:ext cx="7595235" cy="2849880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...75 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="35" name="Google Shape;35;g2e95f481891_0_13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="10029825" y="2286000"/>
+            <a:ext cx="7334250" cy="7505700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...124 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="532" name="Shape 532"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="533" name="Google Shape;533;g2e95f481891_0_498"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13895537" y="10185400"/>
-            <a:ext cx="10491511" cy="3530600"/>
+            <a:off x="10420350" y="7639050"/>
+            <a:ext cx="14934677" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-6486525" y="-2114550"/>
+            <a:ext cx="14934677" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15649575" y="28575"/>
+            <a:ext cx="2236040" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1314450" y="4257676"/>
+            <a:ext cx="4591050" cy="12906374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49736" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27083" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1" y="5043488"/>
+            <a:ext cx="18288002" cy="0"/>
+            <a:chOff x="-1" y="5043488"/>
+            <a:chExt cx="18288002" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1" y="5043488"/>
+              <a:ext cx="18288002" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57217" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1651635" y="2943225"/>
+            <a:ext cx="14984730" cy="5650230"/>
+            <a:chOff x="1651635" y="2943225"/>
+            <a:chExt cx="14984730" cy="5650230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3066613" y="2943225"/>
+              <a:ext cx="666750" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6743249" y="2962275"/>
+              <a:ext cx="971550" cy="933450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10574294" y="2943225"/>
+              <a:ext cx="971550" cy="971551"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14401888" y="3019425"/>
+              <a:ext cx="971550" cy="819150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5354166">
+              <a:off x="2676462" y="4981575"/>
+              <a:ext cx="1428877" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5354166">
+              <a:off x="6505512" y="4981575"/>
+              <a:ext cx="1428877" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5354166">
+              <a:off x="10334562" y="4981575"/>
+              <a:ext cx="1428877" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5354166">
+              <a:off x="14163612" y="4981575"/>
+              <a:ext cx="1428877" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1651635" y="6067425"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1655445" y="6657975"/>
+              <a:ext cx="3489960" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A volcanic eruption devastates a nearby city, forcing its inhabitants.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5480685" y="6067425"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5484495" y="6657975"/>
+              <a:ext cx="3489960" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A group of adventurers sets out to recover an ancient artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9309735" y="6067425"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9313545" y="6657975"/>
+              <a:ext cx="3489960" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn from the Elven Forest.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13138785" y="6067425"/>
+              <a:ext cx="3497580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13142595" y="6657975"/>
+              <a:ext cx="3489960" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A powerful sorcerer and a cunning thief cross paths, leading to a partnership.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4591050" y="752475"/>
+            <a:ext cx="9105900" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1229 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Chelsea Market"/>
-[...2 lines deleted...]
-                <a:sym typeface="Chelsea Market"/>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 21">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="571" name="Shape 571"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="572" name="Google Shape;572;g2e95f481891_0_536"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9448800"/>
-            <a:ext cx="6858857" cy="4267200"/>
+            <a:off x="-1304925" y="7086600"/>
+            <a:ext cx="6448425" cy="6391275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14687550" y="-1581150"/>
+            <a:ext cx="6052412" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15573375" y="7581900"/>
+            <a:ext cx="4279778" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2362200" y="0"/>
+            <a:ext cx="4279779" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21367" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5962650" y="1466850"/>
+            <a:ext cx="4286250" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1356 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83013" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2843213"/>
+            <a:ext cx="2276475" cy="2276475"/>
+            <a:chOff x="2038350" y="2843213"/>
+            <a:chExt cx="2276475" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="47706" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="3405188"/>
+              <a:ext cx="2221230" cy="1259205"/>
+              <a:chOff x="4543425" y="3405188"/>
+              <a:chExt cx="2221230" cy="1259205"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="3405188"/>
+                <a:ext cx="1788795" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="4100513"/>
+                <a:ext cx="2221230" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24177" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9029700" y="6500813"/>
+            <a:ext cx="2276475" cy="2276475"/>
+            <a:chOff x="9029700" y="6500813"/>
+            <a:chExt cx="2276475" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="26757" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="7062788"/>
+              <a:ext cx="2221230" cy="1259205"/>
+              <a:chOff x="11534775" y="7062788"/>
+              <a:chExt cx="2221230" cy="1259205"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7062788"/>
+                <a:ext cx="1788795" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7758113"/>
+                <a:ext cx="2221230" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27014" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="6500813"/>
+            <a:ext cx="2276475" cy="2276475"/>
+            <a:chOff x="2038350" y="6500813"/>
+            <a:chExt cx="2276475" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="37663" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="7062788"/>
+              <a:ext cx="3055620" cy="1259205"/>
+              <a:chOff x="4543425" y="7062788"/>
+              <a:chExt cx="3055620" cy="1259205"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7062788"/>
+                <a:ext cx="3055620" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7758113"/>
+                <a:ext cx="2173605" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15090" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9029700" y="2843213"/>
+            <a:ext cx="2276475" cy="2276475"/>
+            <a:chOff x="9029700" y="2843213"/>
+            <a:chExt cx="2276475" cy="2276475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="33508" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="3405188"/>
+              <a:ext cx="3002280" cy="1259205"/>
+              <a:chOff x="11534775" y="3405188"/>
+              <a:chExt cx="3002280" cy="1259205"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="3405188"/>
+                <a:ext cx="1922145" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="20" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="4100513"/>
+                <a:ext cx="3002280" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 22">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="611" name="Shape 611"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="612" name="Google Shape;612;g2e95f481891_0_575"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10896600"/>
-            <a:ext cx="24387048" cy="2819400"/>
+            <a:off x="0" y="8172450"/>
+            <a:ext cx="18499120" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1714500" y="-933450"/>
+            <a:ext cx="5391150" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15801975" y="-2571750"/>
+            <a:ext cx="5391150" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4552950" y="-2590800"/>
+            <a:ext cx="9388140" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61774" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5772150" cy="9277350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56028" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6505574" y="485775"/>
+            <a:ext cx="971552" cy="971551"/>
+            <a:chOff x="6505574" y="485775"/>
+            <a:chExt cx="971552" cy="971551"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505574" y="485775"/>
+              <a:ext cx="971552" cy="971551"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89062" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6395870" y="2190750"/>
+            <a:ext cx="1219535" cy="0"/>
+            <a:chOff x="6395870" y="2190750"/>
+            <a:chExt cx="1219535" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="6395870" y="2190750"/>
+              <a:ext cx="1219535" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="F5674A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12642" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6505575" y="3076575"/>
+            <a:ext cx="971550" cy="666750"/>
+            <a:chOff x="6505575" y="3076575"/>
+            <a:chExt cx="971550" cy="666750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="3076575"/>
+              <a:ext cx="971550" cy="666750"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63196" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6395870" y="4629150"/>
+            <a:ext cx="1219535" cy="0"/>
+            <a:chOff x="6395870" y="4629150"/>
+            <a:chExt cx="1219535" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="6395870" y="4629150"/>
+              <a:ext cx="1219535" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="F5674A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78173" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6505575" y="5362575"/>
+            <a:ext cx="971550" cy="971550"/>
+            <a:chOff x="6505575" y="5362575"/>
+            <a:chExt cx="971550" cy="971550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="5362575"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51281" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6395870" y="7067550"/>
+            <a:ext cx="1219535" cy="0"/>
+            <a:chOff x="6395870" y="7067550"/>
+            <a:chExt cx="1219535" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="6395870" y="7067550"/>
+              <a:ext cx="1219535" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="F5674A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64874" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6505575" y="7877175"/>
+            <a:ext cx="971550" cy="819150"/>
+            <a:chOff x="6505575" y="7877175"/>
+            <a:chExt cx="971550" cy="819150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="7877175"/>
+              <a:ext cx="971550" cy="819150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7600950" y="1524000"/>
+            <a:ext cx="8814435" cy="878205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...94 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="620" name="Google Shape;620;g2e95f481891_0_575"/>
+          <p:cNvPr id="17" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8510064" y="482600"/>
-[...50 lines deleted...]
-            <a:ext cx="761053" cy="1016000"/>
+            <a:off x="7600950" y="4086225"/>
+            <a:ext cx="8814435" cy="878205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...50 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...266 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
+              <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="632" name="Google Shape;632;g2e95f481891_0_575"/>
+          <p:cNvPr id="18" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="5448300"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="6600825"/>
+            <a:ext cx="8814435" cy="878205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Poppins"/>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
+              <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="633" name="Google Shape;633;g2e95f481891_0_575"/>
+          <p:cNvPr id="19" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="8801100"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="6657975" y="9334500"/>
+            <a:ext cx="6505575" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Poppins"/>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...62 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Chelsea Market"/>
-[...2 lines deleted...]
-                <a:sym typeface="Chelsea Market"/>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 23">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="639" name="Shape 639"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="640" name="Google Shape;640;g2e95f481891_0_602"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9448800"/>
-            <a:ext cx="6858857" cy="4267200"/>
+            <a:off x="-1304925" y="7086600"/>
+            <a:ext cx="6448425" cy="6391275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14687550" y="-1581150"/>
+            <a:ext cx="6052412" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15573375" y="7581900"/>
+            <a:ext cx="4279778" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2362200" y="0"/>
+            <a:ext cx="4279779" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59485" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="952500"/>
+            <a:ext cx="6505575" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The List</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...21 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47173" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3295650" y="2390775"/>
+            <a:ext cx="12833985" cy="1021080"/>
+            <a:chOff x="3295650" y="2390775"/>
+            <a:chExt cx="12833985" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="2628900"/>
+              <a:ext cx="4640580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragons</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="2390775"/>
+              <a:ext cx="8033385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fire-breathing creatures that are often powerful and dangerous</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58102" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3295650" y="3762375"/>
+            <a:ext cx="12833985" cy="567690"/>
+            <a:chOff x="3295650" y="3762375"/>
+            <a:chExt cx="12833985" cy="567690"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="3771900"/>
+              <a:ext cx="4640580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Medieval-like Settings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="3762375"/>
+              <a:ext cx="8033385" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Worlds with castles, knights, and feudal systems</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39564" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3295650" y="4676775"/>
+            <a:ext cx="12833985" cy="567690"/>
+            <a:chOff x="3295650" y="4676775"/>
+            <a:chExt cx="12833985" cy="567690"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="4686300"/>
+              <a:ext cx="4640580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Chosen One Trope</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="4676775"/>
+              <a:ext cx="8033385" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A hero chosen by destiny to save the world</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91314" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3295650" y="5591175"/>
+            <a:ext cx="12833985" cy="1021080"/>
+            <a:chOff x="3295650" y="5591175"/>
+            <a:chExt cx="12833985" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="5829300"/>
+              <a:ext cx="4640580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="5591175"/>
+              <a:ext cx="8033385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An integral part of fantasy stories, can take many forms</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73681" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3295650" y="6962775"/>
+            <a:ext cx="12833985" cy="1021080"/>
+            <a:chOff x="3295650" y="6962775"/>
+            <a:chExt cx="12833985" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="7200900"/>
+              <a:ext cx="4640580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Best Curse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="6962775"/>
+              <a:ext cx="8033385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A curse that is unique, creative, and fits within the story</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16329" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3295650" y="8334375"/>
+            <a:ext cx="12833985" cy="567690"/>
+            <a:chOff x="3295650" y="8334375"/>
+            <a:chExt cx="12833985" cy="567690"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="8343900"/>
+              <a:ext cx="4640580" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unique Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="8334375"/>
+              <a:ext cx="8033385" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...545 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A variety of fantastical beings that inhabit the world</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 24">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="670" name="Shape 670"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="671" name="Google Shape;671;g2e95f481891_0_632"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13895537" y="10185400"/>
-            <a:ext cx="10491511" cy="3530600"/>
+            <a:off x="10420350" y="7639050"/>
+            <a:ext cx="14934677" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-6486525" y="-2114550"/>
+            <a:ext cx="14934677" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15649575" y="28575"/>
+            <a:ext cx="2236040" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1314450" y="4257676"/>
+            <a:ext cx="4591050" cy="12906374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15346" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="26462" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2214525" y="3648075"/>
+            <a:ext cx="13858949" cy="3695700"/>
+            <a:chOff x="2214525" y="3648075"/>
+            <a:chExt cx="13858949" cy="3695700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="10915" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2495550"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="7629525" y="2495550"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="12922" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8048625" y="2276475"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="8048625" y="2276475"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="8" name="Shape 1"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8048625" y="2276475"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="9" name="Text 2"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2390775"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="10" name="Text 3"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2981325"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="11" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId6"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2495550"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="16283" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4267200"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="590550" y="4267200"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="42541" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="4048125"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="1009650" y="4048125"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="12" name="Shape 4"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="4048125"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="13" name="Text 5"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4162425"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="14" name="Text 6"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4752975"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="15" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId7"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4267200"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="73601" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="6038850"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="590550" y="6038850"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="50187" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="5819775"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="1009650" y="5819775"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="16" name="Shape 7"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="5819775"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="17" name="Text 8"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5934075"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="18" name="Text 9"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6524625"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="19" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId8"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6038850"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="73703" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="6038850"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="5010150" y="6038850"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="43240" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="5819775"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="5429250" y="5819775"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="20" name="Shape 10"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="5819775"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="21" name="Text 11"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5934075"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="22" name="Text 12"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6524625"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="23" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId9"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6038850"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="78842" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="7810500"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="5010150" y="7810500"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="39510" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="7591425"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="5429250" y="7591425"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="24" name="Shape 13"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="7591425"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="25" name="Text 14"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="7705725"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="26" name="Text 15"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8296275"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="27" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId10"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="7810500"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="41064" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="6038850"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="9429750" y="6038850"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="56205" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="5819775"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="9848850" y="5819775"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="28" name="Shape 16"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="5819775"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="29" name="Text 17"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5934075"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="30" name="Text 18"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6524625"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="31" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId11"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6038850"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="27458" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="7810500"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="9429750" y="7810500"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="24595" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="7591425"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="9848850" y="7591425"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="32" name="Shape 19"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="7591425"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="33" name="Text 20"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="7705725"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="34" name="Text 21"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8296275"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="35" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId12"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="7810500"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="63830" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="6038850"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="13849350" y="6038850"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="70135" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="5819775"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="14268450" y="5819775"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="36" name="Shape 22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="5819775"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="37" name="Text 23"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5934075"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="38" name="Text 24"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6524625"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="39" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId13"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6038850"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="53302" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4267200"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="5010150" y="4267200"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="97117" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="4048125"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="5429250" y="4048125"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="40" name="Shape 25"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="4048125"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="41" name="Text 26"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4162425"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="42" name="Text 27"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4752975"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="43" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId14"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4267200"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="84107" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4267200"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="13849350" y="4267200"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="39903" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="4048125"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="14268450" y="4048125"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="44" name="Shape 28"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="4048125"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="45" name="Text 29"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4162425"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="46" name="Text 30"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4752975"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="47" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId15"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4267200"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="98128" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4267200"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="9429750" y="4267200"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="94768" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="4048125"/>
+                <a:ext cx="3429000" cy="1276350"/>
+                <a:chOff x="9848850" y="4048125"/>
+                <a:chExt cx="3429000" cy="1276350"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="48" name="Shape 31"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="4048125"/>
+                  <a:ext cx="3429000" cy="1276350"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 4277"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="49" name="Text 32"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4162425"/>
+                  <a:ext cx="2811780" cy="558165"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="50" name="Text 33"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4752975"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="51" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId16"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4267200"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Shape 34"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="3795713"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Shape 35"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="9605888" y="3648075"/>
+              <a:ext cx="304949" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Shape 36"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="2362128" y="3957638"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Shape 37"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="6981753" y="3957638"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Shape 38"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="11401353" y="3957638"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Shape 39"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="15611403" y="3957638"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Shape 40"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="2214525" y="5572125"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Shape 41"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="6834150" y="5572125"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Shape 42"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="11253750" y="5572125"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Shape 43"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="15463800" y="5572125"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Shape 44"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="6834150" y="7343775"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Shape 45"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="11253750" y="7343775"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64" name="Text 46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6793230" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...61 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...121 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Chelsea Market"/>
-[...2782 lines deleted...]
-                <a:hlinkClick r:id="rId24">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId17" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="746" name="Google Shape;746;g2e95f481891_0_632"/>
+          <p:cNvPr id="65" name="Text 47"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6816519" y="990600"/>
-            <a:ext cx="10754100" cy="1634100"/>
+            <a:off x="5162550" y="742950"/>
+            <a:ext cx="7962900" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...10 lines deleted...]
-              <a:buFont typeface="Chelsea Market"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Chelsea Market"/>
-[...2 lines deleted...]
-                <a:sym typeface="Chelsea Market"/>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 25">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="751" name="Shape 751"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="752" name="Google Shape;752;g2e95f481891_0_712"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9145143" cy="4838700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="11430000" y="-3629025"/>
+            <a:ext cx="10706100" cy="7258050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="-2543175" y="6362700"/>
+            <a:ext cx="6943725" cy="6019800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="-990600" y="-3629025"/>
+            <a:ext cx="3848100" cy="5953125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="16363950" y="5143500"/>
+            <a:ext cx="3848100" cy="5953125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64426" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="6932817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="6932817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="6932817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1400175" y="4029075"/>
+            <a:ext cx="6957060" cy="4450080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• Yes, you can use this for both personal and commercial projects.</a:t>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• No, you don't have to credit us.</a:t>
+              <a:t>No, you don't have to credit us.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• No, you can't resell or redistribute it, including uploading this template online.</a:t>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>• And you can support us by sharing our site, EaTemp.com, with others.</a:t>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="759" name="Google Shape;759;g2e95f481891_0_712"/>
+          <p:cNvPr id="9" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1867133" y="2006600"/>
-            <a:ext cx="9534600" cy="2929500"/>
+            <a:off x="1400175" y="1504950"/>
+            <a:ext cx="7048500" cy="2209800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Chelsea Market"/>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Chelsea Market"/>
-[...2 lines deleted...]
-                <a:sym typeface="Chelsea Market"/>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="760" name="Google Shape;760;g2e95f481891_0_712"/>
+          <p:cNvPr id="10" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="-5400000">
-[...1 lines deleted...]
-            <a:ext cx="5101800" cy="745200"/>
+          <a:xfrm rot="16200000">
+            <a:off x="16063912" y="3993832"/>
+            <a:ext cx="3830955" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="Poppins"/>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...3 lines deleted...]
-                <a:hlinkClick r:id="rId8">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId6" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="761" name="Google Shape;761;g2e95f481891_0_712"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12447556" y="2552700"/>
-            <a:ext cx="10923365" cy="8610600"/>
+            <a:off x="9334500" y="1195388"/>
+            <a:ext cx="7886700" cy="7896225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="43" name="Google Shape;43;g2e95f481891_0_25"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10896600"/>
-            <a:ext cx="24387048" cy="2819400"/>
+            <a:off x="0" y="8172450"/>
+            <a:ext cx="18499120" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1714500" y="-933450"/>
+            <a:ext cx="5391150" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15801975" y="-2571750"/>
+            <a:ext cx="5391150" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4552950" y="-2590800"/>
+            <a:ext cx="9388140" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17848" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063545" cy="596695"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063545" cy="596695"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-2013585" y="3377565"/>
+            <a:ext cx="7559040" cy="3531870"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Table of Contents</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77180" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12239625" y="1228725"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12239625" y="1228725"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12239625" y="1228725"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1 lines deleted...]
-      </p:pic>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12564428" y="1467803"/>
+              <a:ext cx="569595" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52700" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13611225" y="1281113"/>
+            <a:ext cx="4539615" cy="1221105"/>
+            <a:chOff x="13611225" y="1281113"/>
+            <a:chExt cx="4539615" cy="1221105"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13611225" y="1281113"/>
+              <a:ext cx="4539615" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13611225" y="1938338"/>
+              <a:ext cx="4509135" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36496" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12239625" y="3267075"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12239625" y="3267075"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12239625" y="3267075"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12497753" y="3506152"/>
+              <a:ext cx="702945" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39210" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13611225" y="3319462"/>
+            <a:ext cx="4539615" cy="1221105"/>
+            <a:chOff x="13611225" y="3319462"/>
+            <a:chExt cx="4539615" cy="1221105"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13611225" y="3319462"/>
+              <a:ext cx="4539615" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13611225" y="3976687"/>
+              <a:ext cx="4509135" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78794" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12239625" y="5305425"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12239625" y="5305425"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12239625" y="5305425"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12497753" y="5544503"/>
+              <a:ext cx="702945" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49844" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13611225" y="5357813"/>
+            <a:ext cx="4539615" cy="1221105"/>
+            <a:chOff x="13611225" y="5357813"/>
+            <a:chExt cx="4539615" cy="1221105"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13611225" y="5357813"/>
+              <a:ext cx="4539615" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13611225" y="6015038"/>
+              <a:ext cx="4509135" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44811" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12239625" y="7343775"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12239625" y="7343775"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12239625" y="7343775"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12497753" y="7582853"/>
+              <a:ext cx="702945" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69061" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13611225" y="7396162"/>
+            <a:ext cx="4539615" cy="1221105"/>
+            <a:chOff x="13611225" y="7396162"/>
+            <a:chExt cx="4539615" cy="1221105"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13611225" y="7396162"/>
+              <a:ext cx="4539615" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13611225" y="8053387"/>
+              <a:ext cx="4509135" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78643" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12239458" y="2843213"/>
+            <a:ext cx="1219535" cy="0"/>
+            <a:chOff x="12239458" y="2843213"/>
+            <a:chExt cx="1219535" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Shape 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12239458" y="2843213"/>
+              <a:ext cx="1219535" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44548" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12239458" y="4881563"/>
+            <a:ext cx="1219535" cy="0"/>
+            <a:chOff x="12239458" y="4881563"/>
+            <a:chExt cx="1219535" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Shape 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12239458" y="4881563"/>
+              <a:ext cx="1219535" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16373" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12239458" y="6919913"/>
+            <a:ext cx="1219535" cy="0"/>
+            <a:chOff x="12239458" y="6919913"/>
+            <a:chExt cx="1219535" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Shape 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12239458" y="6919913"/>
+              <a:ext cx="1219535" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="44" name="Google Shape;44;g2e95f481891_0_25"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="28" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4902813" cy="5613400"/>
+            <a:off x="3448050" y="1866900"/>
+            <a:ext cx="8458200" cy="7067550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1765 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="89" name="Google Shape;89;g2e95f481891_0_70"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13895537" y="10185400"/>
-            <a:ext cx="10491511" cy="3530600"/>
+            <a:off x="10420350" y="7639050"/>
+            <a:ext cx="14934677" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-6486525" y="-2114550"/>
+            <a:ext cx="14934677" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15649575" y="28575"/>
+            <a:ext cx="2236040" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1314450" y="4257676"/>
+            <a:ext cx="4591050" cy="12906374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19065" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="12496800" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...21 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28303" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910310" cy="5135880"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910310" cy="5135880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...170 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="102" name="Shape 102"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="103" name="Google Shape;103;g2e95f481891_0_83"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9448800"/>
-            <a:ext cx="6858857" cy="4267200"/>
+            <a:off x="-1304925" y="7086600"/>
+            <a:ext cx="6448425" cy="6391275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="104" name="Google Shape;104;g2e95f481891_0_83"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19585848" y="0"/>
-            <a:ext cx="4801200" cy="3530600"/>
+            <a:off x="14687550" y="-1581150"/>
+            <a:ext cx="6052412" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="105" name="Google Shape;105;g2e95f481891_0_83"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20767096" y="10109200"/>
-            <a:ext cx="3619952" cy="3606800"/>
+            <a:off x="15573375" y="7581900"/>
+            <a:ext cx="4279778" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="106" name="Google Shape;106;g2e95f481891_0_83"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2557091" cy="5638800"/>
+            <a:off x="-2362200" y="0"/>
+            <a:ext cx="4279779" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...4 lines deleted...]
-        </p:nvSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41909" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="9944100" y="952500"/>
+            <a:ext cx="7362825" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...50 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...495 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34766" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1847850" y="1838325"/>
+            <a:ext cx="971550" cy="971550"/>
+            <a:chOff x="1847850" y="1838325"/>
+            <a:chExt cx="971550" cy="971550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="1838325"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="69820" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="3009900"/>
+              <a:ext cx="5996940" cy="2668905"/>
+              <a:chOff x="1876425" y="3009900"/>
+              <a:chExt cx="5996940" cy="2668905"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3009900"/>
+                <a:ext cx="5996940" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3743325"/>
+                <a:ext cx="5966460" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63319" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1847850" y="5972175"/>
+            <a:ext cx="971550" cy="971550"/>
+            <a:chOff x="1847850" y="5972175"/>
+            <a:chExt cx="971550" cy="971550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="5972175"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="26994" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="7143750"/>
+              <a:ext cx="5996940" cy="2668905"/>
+              <a:chOff x="1876425" y="7143750"/>
+              <a:chExt cx="5996940" cy="2668905"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7143750"/>
+                <a:ext cx="5996940" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7877175"/>
+                <a:ext cx="5966460" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="124" name="Shape 124"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="125" name="Google Shape;125;g2e95f481891_0_104"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10896600"/>
-            <a:ext cx="24387048" cy="2819400"/>
+            <a:off x="0" y="8172450"/>
+            <a:ext cx="18499120" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="126" name="Google Shape;126;g2e95f481891_0_104"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4902813" cy="5613400"/>
+            <a:off x="-1714500" y="-933450"/>
+            <a:ext cx="5391150" cy="5143500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="127" name="Google Shape;127;g2e95f481891_0_104"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21071934" y="0"/>
-            <a:ext cx="3315114" cy="3429000"/>
+            <a:off x="15801975" y="-2571750"/>
+            <a:ext cx="5391150" cy="5143500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="128" name="Google Shape;128;g2e95f481891_0_104"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6071359" y="0"/>
-            <a:ext cx="12519087" cy="2184400"/>
+            <a:off x="4552950" y="-2590800"/>
+            <a:ext cx="9388140" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...14 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22005" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1189 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61040" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="600075" y="885825"/>
+            <a:ext cx="5286375" cy="4048125"/>
+            <a:chOff x="600075" y="885825"/>
+            <a:chExt cx="5286375" cy="4048125"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="600075" y="885825"/>
+              <a:ext cx="5286375" cy="4048125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="48801" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1228725" y="5391150"/>
+              <a:ext cx="4189095" cy="741045"/>
+              <a:chOff x="1228725" y="5391150"/>
+              <a:chExt cx="4189095" cy="741045"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1228725" y="5391150"/>
+                <a:ext cx="4189095" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="46119" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="569595" y="6429375"/>
+              <a:ext cx="5347335" cy="1935480"/>
+              <a:chOff x="569595" y="6429375"/>
+              <a:chExt cx="5347335" cy="1935480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="569595" y="6429375"/>
+                <a:ext cx="5347335" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="18968" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2843213" y="8715375"/>
+              <a:ext cx="960120" cy="741045"/>
+              <a:chOff x="2843213" y="8715375"/>
+              <a:chExt cx="960120" cy="741045"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2843213" y="8715375"/>
+                <a:ext cx="960120" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="F5674A"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>45%</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14339" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12011025" y="885825"/>
+            <a:ext cx="5286375" cy="4048125"/>
+            <a:chOff x="12011025" y="885825"/>
+            <a:chExt cx="5286375" cy="4048125"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12011025" y="885825"/>
+              <a:ext cx="5286375" cy="4048125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="14773" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12639675" y="5391150"/>
+              <a:ext cx="4189095" cy="741045"/>
+              <a:chOff x="12639675" y="5391150"/>
+              <a:chExt cx="4189095" cy="741045"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12639675" y="5391150"/>
+                <a:ext cx="4189095" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="14231" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11980545" y="6429375"/>
+              <a:ext cx="5347335" cy="1935480"/>
+              <a:chOff x="11980545" y="6429375"/>
+              <a:chExt cx="5347335" cy="1935480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11980545" y="6429375"/>
+                <a:ext cx="5347335" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="91040" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14254163" y="8715375"/>
+              <a:ext cx="960120" cy="741045"/>
+              <a:chOff x="14254163" y="8715375"/>
+              <a:chExt cx="960120" cy="741045"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14254163" y="8715375"/>
+                <a:ext cx="960120" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="F5674A"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>45%</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54555" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6305550" y="4210050"/>
+            <a:ext cx="5286375" cy="4048125"/>
+            <a:chOff x="6305550" y="4210050"/>
+            <a:chExt cx="5286375" cy="4048125"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="28522" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7138987" y="885825"/>
+              <a:ext cx="3779520" cy="741045"/>
+              <a:chOff x="7138987" y="885825"/>
+              <a:chExt cx="3779520" cy="741045"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7138987" y="885825"/>
+                <a:ext cx="3779520" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="16799" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6275070" y="1924050"/>
+              <a:ext cx="5347335" cy="1935480"/>
+              <a:chOff x="6275070" y="1924050"/>
+              <a:chExt cx="5347335" cy="1935480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6275070" y="1924050"/>
+                <a:ext cx="5347335" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="4210050"/>
+              <a:ext cx="5286375" cy="4048125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="91477" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8586788" y="8715375"/>
+              <a:ext cx="883920" cy="741045"/>
+              <a:chOff x="8586788" y="8715375"/>
+              <a:chExt cx="883920" cy="741045"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8586788" y="8715375"/>
+                <a:ext cx="883920" cy="741045"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="F5674A"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>67%</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="160" name="Google Shape;160;g2e95f481891_0_138"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9145143" cy="4838700"/>
+            <a:off x="-3848100" y="-3629025"/>
+            <a:ext cx="10706100" cy="7258050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="161" name="Google Shape;161;g2e95f481891_0_138"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18518915" y="8483600"/>
-            <a:ext cx="5868133" cy="5232400"/>
+            <a:off x="13887450" y="6362700"/>
+            <a:ext cx="6943725" cy="6019800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="162" name="Google Shape;162;g2e95f481891_0_138"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20576572" y="0"/>
-            <a:ext cx="3810476" cy="3098800"/>
+            <a:off x="15430500" y="-3629025"/>
+            <a:ext cx="3848100" cy="5953125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="163" name="Google Shape;163;g2e95f481891_0_138"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6858000"/>
-            <a:ext cx="2565721" cy="6858000"/>
+            <a:off x="-1924050" y="5143500"/>
+            <a:ext cx="3848100" cy="5953125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...4 lines deleted...]
-        </p:nvSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11590" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="0" y="1123950"/>
+            <a:ext cx="4474464" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...50 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...21 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90947" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4048125" y="3071813"/>
+            <a:ext cx="10321290" cy="4272915"/>
+            <a:chOff x="4048125" y="3071813"/>
+            <a:chExt cx="10321290" cy="4272915"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4048125" y="3071813"/>
+              <a:ext cx="10292715" cy="3646170"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="6786563"/>
+              <a:ext cx="3463290" cy="558165"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...148 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="174" name="Shape 174"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="175" name="Google Shape;175;g2e95f481891_0_152"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13895537" y="10185400"/>
-            <a:ext cx="10491511" cy="3530600"/>
+            <a:off x="10420350" y="7639050"/>
+            <a:ext cx="14934677" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-6486525" y="-2114550"/>
+            <a:ext cx="14934677" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15649575" y="28575"/>
+            <a:ext cx="2236040" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1314450" y="4257676"/>
+            <a:ext cx="4591050" cy="12906374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1628775" y="809625"/>
+            <a:ext cx="15059025" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...10 lines deleted...]
-              <a:buFont typeface="Chelsea Market"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Chelsea Market"/>
-[...2 lines deleted...]
-                <a:sym typeface="Chelsea Market"/>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...14 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87477" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...45 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45534" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...73 lines deleted...]
-          <a:ln>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="F5674A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3467100" y="3876675"/>
+              <a:ext cx="819150" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="54352" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1659255" y="5048250"/>
+              <a:ext cx="4434840" cy="1322070"/>
+              <a:chOff x="1659255" y="5048250"/>
+              <a:chExt cx="4434840" cy="1322070"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1659255" y="5048250"/>
+                <a:ext cx="4434840" cy="1322070"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Sighting</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76597" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="F5674A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8658225" y="3876675"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="57428" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6926580" y="5048250"/>
+              <a:ext cx="4434840" cy="1322070"/>
+              <a:chOff x="6926580" y="5048250"/>
+              <a:chExt cx="4434840" cy="1322070"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6926580" y="5048250"/>
+                <a:ext cx="4434840" cy="1322070"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78711" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="F5674A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13925550" y="3876675"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="43719" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12193905" y="5048250"/>
+              <a:ext cx="4434840" cy="1322070"/>
+              <a:chOff x="12193905" y="5048250"/>
+              <a:chExt cx="4434840" cy="1322070"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12193905" y="5048250"/>
+                <a:ext cx="4434840" cy="1322070"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Rainbow</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Seeing</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93126" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1579245" y="7800975"/>
+            <a:ext cx="4632960" cy="1478280"/>
+            <a:chOff x="1579245" y="7800975"/>
+            <a:chExt cx="4632960" cy="1478280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1579245" y="7800975"/>
+              <a:ext cx="4632960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...151 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22886" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6827520" y="7800975"/>
+            <a:ext cx="4632960" cy="1478280"/>
+            <a:chOff x="6827520" y="7800975"/>
+            <a:chExt cx="4632960" cy="1478280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6827520" y="7800975"/>
+              <a:ext cx="4632960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="13298" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12094845" y="7800975"/>
+            <a:ext cx="4632960" cy="1478280"/>
+            <a:chOff x="12094845" y="7800975"/>
+            <a:chExt cx="4632960" cy="1478280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12094845" y="7800975"/>
+              <a:ext cx="4632960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...774 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF9E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="207" name="Shape 207"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="208" name="Google Shape;208;g2e95f481891_0_184"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10896600"/>
-            <a:ext cx="24387048" cy="2819400"/>
+            <a:off x="0" y="8172450"/>
+            <a:ext cx="18499120" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1714500" y="-933450"/>
+            <a:ext cx="5391150" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15801975" y="-2571750"/>
+            <a:ext cx="5391150" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4552950" y="-2590800"/>
+            <a:ext cx="9388140" cy="4229100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74745" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1333500" y="352425"/>
+            <a:ext cx="4876800" cy="1238250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...21 lines deleted...]
-          <a:ln>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24941" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="1714500"/>
+            <a:ext cx="15630525" cy="7410450"/>
+            <a:chOff x="1333500" y="1714500"/>
+            <a:chExt cx="15630525" cy="7410450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1714500"/>
+              <a:ext cx="4829175" cy="7258050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="F5674A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3262312" y="2028825"/>
+              <a:ext cx="971550" cy="819150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1714500"/>
+              <a:ext cx="4829175" cy="7410450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...33 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:ln w="19050">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="F5674A"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...22 lines deleted...]
-          <a:ln>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8662988" y="2028825"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1714500"/>
+              <a:ext cx="4829175" cy="7410450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...92 lines deleted...]
-          <a:ln>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="F5674A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14063663" y="2028825"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3072765" y="3048000"/>
+              <a:ext cx="1350645" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="3857625"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2515553" y="8048625"/>
+              <a:ext cx="2465070" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...134 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8573453" y="3200400"/>
+              <a:ext cx="1150620" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...114 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4010025"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7849553" y="8201025"/>
+              <a:ext cx="2598420" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13240702" y="3200400"/>
+              <a:ext cx="2617470" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...134 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="F5674A"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4010025"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...114 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13174028" y="8201025"/>
+              <a:ext cx="2750820" cy="741045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...264 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Chelsea Market" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Chelsea Market" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Chelsea Market" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...164 lines deleted...]
-      <a:fillStyleLst>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
-[...131 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>0</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
+  <Paragraphs>0</Paragraphs>
+  <Slides>25</Slides>
+  <Notes>25</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>25</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="28" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Slide 1</vt:lpstr>
+      <vt:lpstr>Slide 2</vt:lpstr>
+      <vt:lpstr>Slide 3</vt:lpstr>
+      <vt:lpstr>Slide 4</vt:lpstr>
+      <vt:lpstr>Slide 5</vt:lpstr>
+      <vt:lpstr>Slide 6</vt:lpstr>
+      <vt:lpstr>Slide 7</vt:lpstr>
+      <vt:lpstr>Slide 8</vt:lpstr>
+      <vt:lpstr>Slide 9</vt:lpstr>
+      <vt:lpstr>Slide 10</vt:lpstr>
+      <vt:lpstr>Slide 11</vt:lpstr>
+      <vt:lpstr>Slide 12</vt:lpstr>
+      <vt:lpstr>Slide 13</vt:lpstr>
+      <vt:lpstr>Slide 14</vt:lpstr>
+      <vt:lpstr>Slide 15</vt:lpstr>
+      <vt:lpstr>Slide 16</vt:lpstr>
+      <vt:lpstr>Slide 17</vt:lpstr>
+      <vt:lpstr>Slide 18</vt:lpstr>
+      <vt:lpstr>Slide 19</vt:lpstr>
+      <vt:lpstr>Slide 20</vt:lpstr>
+      <vt:lpstr>Slide 21</vt:lpstr>
+      <vt:lpstr>Slide 22</vt:lpstr>
+      <vt:lpstr>Slide 23</vt:lpstr>
+      <vt:lpstr>Slide 24</vt:lpstr>
+      <vt:lpstr>Slide 25</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>PptxGenJS</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PptxGenJS Presentation</dc:title>
+  <dc:subject>PptxGenJS Presentation</dc:subject>
+  <dc:creator>PptxGenJS</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>PptxGenJS</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>