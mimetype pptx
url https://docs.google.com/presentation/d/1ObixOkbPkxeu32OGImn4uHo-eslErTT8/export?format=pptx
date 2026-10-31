--- v0 (2026-07-12)
+++ v1 (2026-10-31)
@@ -1,140 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
-[...106 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId6"/>
     <p:sldId id="257" r:id="rId7"/>
     <p:sldId id="258" r:id="rId8"/>
     <p:sldId id="259" r:id="rId9"/>
     <p:sldId id="260" r:id="rId10"/>
     <p:sldId id="261" r:id="rId11"/>
     <p:sldId id="262" r:id="rId12"/>
     <p:sldId id="263" r:id="rId13"/>
     <p:sldId id="264" r:id="rId14"/>
     <p:sldId id="265" r:id="rId15"/>
     <p:sldId id="266" r:id="rId16"/>
     <p:sldId id="267" r:id="rId17"/>
     <p:sldId id="268" r:id="rId18"/>
@@ -532,55 +531,55 @@
     <a:firstCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId57" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId57" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -1108,211 +1107,211 @@
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gov.uk" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/scottish-budget-2025-2026-scottish-tax-ready-reckoners/pages/4/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revenue.scot/taxes/land-buildings-transaction-tax/lbtt-legislation-guidance/lbtt3001-exemptions-reliefs/lbtt3010-tax-reliefs/lbtt3048-first-time-buyer-relief" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/news/uk-house-price-index-for-september-2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/inflationandpriceindices/bulletins/privaterentandhousepricesuk/october2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/inflationandpriceindices/bulletins/privaterentandhousepricesuk/june2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/inflationandpriceindices/bulletins/privaterentandhousepricesuk/july2025" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gov.uk" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gov.uk" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="40" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="41" name="Google Shape;41;p1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
@@ -4043,51 +4042,51 @@
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>You can calculate Land and Buildings Transaction Tax on different priced properties through this online calculator: https://www.moneyhelper.org.uk/en/homes/buying-a-home/land-and-buildings-transaction-tax-calculator-scotland </a:t>
+              <a:t>You can work out the Land and Buildings Transaction Tax on homes at different prices with this online calculator: https://www.moneyhelper.org.uk/en/homes/buying-a-home/land-and-buildings-transaction-tax-calculator-scotland</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
@@ -4973,91 +4972,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Students should be invited to ask questions and they should be provided with an opportunity to ask questions anonymously. It is useful to have a question box or allocated space on the whiteboard for students to share questions.</a:t>
-[...39 lines deleted...]
-              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answers throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+              <a:t>Remind students they can ask questions at any point, including anonymously – for example by writing the question down and handing it in, or using the class question box. Explain how and when anonymous questions will be answered.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
@@ -6764,87 +6723,87 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>If you travel around the world, better off renting.</a:t>
+              <a:t>Someone who expects to move around, for work or travel, may find renting easier.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>If want flexibility and to try different areas to live in and types of accommodation.</a:t>
+              <a:t>Wants the flexibility to try different areas and types of home.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
@@ -7007,87 +6966,87 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Buy a home as an investment in an area that’s expected to go up in value.</a:t>
+              <a:t>Buying in an area that’s expected to go up in value can be an investment. However, prices can fall as well as rise.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Monthly mortgage payments provide equity which can lead to financial stability, whereas monthly rental payments don’t lead to any ownership.</a:t>
+              <a:t>Monthly mortgage repayments build equity (the share of the home the owner owns outright), whereas rent doesn’t lead to ownership.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
@@ -7174,51 +7133,51 @@
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Doesn’t want to deal with a landlord anymore.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Wants the psychological benefit of feeling secure and proud, not having to pay rent forever, and can pay back the monthly mortgage repayments.</a:t>
+              <a:t>Wants the security and pride of owning a home, without paying rent forever. Can afford the monthly mortgage repayments.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
@@ -9053,95 +9012,95 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="7" name="Shape 7"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -10910,52 +10869,52 @@
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8050064" y="4271275"/>
             <a:ext cx="792833" cy="585405"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -11927,211 +11886,211 @@
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landregistry.data.gov.uk/app/ukhpi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/inflationandpriceindices/articles/housingpricesinyourarea/2024-03-20" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rightmove.co.uk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.s1homes.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lettingaproperty.com/landlord/blog/deposit-protection-schemes/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mygov.scot/tenant-deposits/protection" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landregistry.data.gov.uk/app/ukhpi/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.experian.co.uk/consumer/credit-score-map-uk/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.experian.co.uk/consumer/credit-score-map-uk/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landregistry.data.gov.uk/app/ukhpi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/inflationandpriceindices/articles/housingpricesinyourarea/2024-03-20" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landregistry.data.gov.uk/app/ukhpi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/inflationandpriceindices/articles/housingpricesinyourarea/2024-03-20" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landregistry.data.gov.uk/app/ukhpi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/inflationandpriceindices/articles/housingpricesinyourarea/2024-03-20" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landregistry.data.gov.uk/app/ukhpi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ons.gov.uk/economy/inflationandpriceindices/articles/housingpricesinyourarea/2024-03-20" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="43" name="Shape 43"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -13523,107 +13482,107 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Land Registry</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> for house prices and </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>ONS </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>for rental prices</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -14607,51 +14566,51 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Glossary printout available </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -14766,51 +14725,51 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Glossary printout available </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;g33f44710ba3_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -19913,51 +19872,51 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 2 - Buying vs renting property</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -20936,51 +20895,51 @@
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
-                            <a:schemeClr val="accent2"/>
+                            <a:srgbClr val="0543B3"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Property - Renting and Buying</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -25049,91 +25008,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Your mortgage deposit plus the amount you borrow in your mortgage, will equal the value of your home</a:t>
+              <a:t>Your mortgage deposit plus the amount you borrow will equal the price of your home</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-243499" lvl="0" marL="269999" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Isn’t a ‘true’ deposit, just money that goes towards a purchase</a:t>
+              <a:t>Unlike a rental deposit, it isn’t paid back: it’s part of the price</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="268" name="Google Shape;268;g1dcf78b392f_0_90"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5516850" y="3293768"/>
             <a:ext cx="2511900" cy="1711500"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
@@ -27321,51 +27280,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Lucy will likely get a mortgage. A mortgage is a loan taken out to buy a home. It involves making monthly repayments with interest.</a:t>
+              <a:t>Lucy is likely to need a mortgage. A mortgage is a loan taken out to buy a home. It involves making monthly repayments with interest.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
@@ -27441,51 +27400,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Karim, as a renter, will not need to take out a mortgage.</a:t>
+              <a:t>As a renter, Karim won’t need a mortgage.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="295" name="Google Shape;295;g208eae8ff29_0_235"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1040425" y="257075"/>
             <a:ext cx="8574900" cy="516000"/>
@@ -30932,75 +30891,75 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Tenants may wish to organise </a:t>
+              <a:t>Tenants may want </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>contents insurance</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>, as the content of the home is not the landlord’s responsibility.</a:t>
+              <a:t>, because the landlord’s insurance doesn’t cover their belongings.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -31027,75 +30986,75 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Homeowners are not legally obliged to take out any form of home insurance, however </a:t>
+              <a:t>Homeowners don’t have to take out home insurance by law. However, </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>mortgage lenders often require buildings insurance</a:t>
+              <a:t>mortgage lenders usually require buildings insurance</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>  as a condition of the loan.</a:t>
+              <a:t> as a condition of the loan.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="327" name="Google Shape;327;g208eae8ff29_0_133"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-308" y="-3"/>
             <a:ext cx="945571" cy="1030169"/>
             <a:chOff x="4281700" y="-142825"/>
             <a:chExt cx="1326000" cy="1326000"/>
@@ -32542,51 +32501,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>If there is a question that you do not wish to ask aloud, you can write it on a Post-it Note which will be collected throughout the session and answered at the end</a:t>
+              <a:t>If there’s a question you don’t want to ask aloud, you can write it on a sticky note. Notes will be collected during the session and answered at the end.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
@@ -32984,51 +32943,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Stretch - Are there any other steps to the renting and/or buying process that you can think of?</a:t>
+              <a:t>STRETCH | are there any other steps in renting or buying that you can think of?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
@@ -33752,51 +33711,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>You’ll be presented with case studies highlighting the circumstances of two people</a:t>
+              <a:t>You’ll read two case studies about people in different circumstances.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -36908,91 +36867,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>You will be divided into 2 groups to debate the motion. </a:t>
+              <a:t>You’ll be divided into two groups to debate the motion.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>In pairs you have 5 minutes to prepare your piece before engaging in a class debate. </a:t>
+              <a:t>In pairs, you’ll have five minutes to prepare your points before the class debate.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
@@ -37648,51 +37607,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>What 3 pieces of advice would you give someone before they choose to buy a house?</a:t>
+              <a:t>What three pieces of advice would you give someone before they choose to buy a home?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="420" name="Google Shape;420;g14b5d431ea2_0_155"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="410000" y="257750"/>
             <a:ext cx="5836200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -38626,63 +38585,63 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1300"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId3">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
-                <a:t>Citizens Advice – Debt and Money</a:t>
+                <a:t>Citizens Advice</a:t>
               </a:r>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t> – This resource contains links to advice on a number of topics, including financial difficulties, cost of living and communicating with creditors.</a:t>
+                <a:t> – free advice on money and debt, including financial difficulties, the cost of living and dealing with creditors.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="437" name="Google Shape;437;g277c15637fc_0_0"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
@@ -39012,94 +38971,94 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1300"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId6">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
-                <a:t>National Debtline  – Debt and Money</a:t>
+                <a:t>National Debtline</a:t>
               </a:r>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t> – a debt advice charity run by the </a:t>
+                <a:t> – a free, confidential debt advice charity run by the </a:t>
               </a:r>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId7">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
                 <a:t>Money Advice Trust</a:t>
               </a:r>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>, offering a  free and confidential debt advice service.</a:t>
+                <a:t>.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="444" name="Google Shape;444;g277c15637fc_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
@@ -40259,107 +40218,107 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Land Registry</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> for house prices and </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>ONS </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>for rental prices</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="86" name="Google Shape;86;g208eae8ff29_0_26"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -41586,107 +41545,107 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Land Registry</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> for house prices and </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>ONS </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>for rental prices</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -42754,107 +42713,107 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Land Registry</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> for house prices and </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>ONS </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>for rental prices</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -44000,107 +43959,107 @@
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Land Registry</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> for house prices and </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>ONS </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>for rental prices</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>