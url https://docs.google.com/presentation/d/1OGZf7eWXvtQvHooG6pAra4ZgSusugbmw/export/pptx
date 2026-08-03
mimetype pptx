--- v0 (2026-05-18)
+++ v1 (2026-08-03)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -84,68 +85,77 @@
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId30"/>
       <p:bold r:id="rId31"/>
       <p:italic r:id="rId32"/>
       <p:boldItalic r:id="rId33"/>
     </p:embeddedFont>
     <p:embeddedFont>
+      <p:font typeface="Lato"/>
+      <p:regular r:id="rId34"/>
+      <p:bold r:id="rId35"/>
+      <p:italic r:id="rId36"/>
+      <p:boldItalic r:id="rId37"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="DM Sans"/>
-      <p:bold r:id="rId34"/>
-      <p:boldItalic r:id="rId35"/>
+      <p:regular r:id="rId38"/>
+      <p:bold r:id="rId39"/>
+      <p:italic r:id="rId40"/>
+      <p:boldItalic r:id="rId41"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Rubik Wet Paint"/>
-      <p:regular r:id="rId36"/>
+      <p:regular r:id="rId42"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -335,62 +345,62 @@
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId37" roundtripDataSignature="AMtx7mggSZDKihfBfeqEAZ4ZqXVzq6Mjfg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId43" roundtripDataSignature="AMtx7mjfRvYOqGnJoHvYKz4oElY1FX7urw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RubikWetPaint-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RubikWetPaint-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1640,139 +1650,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g273ca0b2921_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3f61c9bb1a9_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g273ca0b2921_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3f61c9bb1a9_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g273ca0b2921_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3f61c9bb1a9_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1783,153 +1793,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvPr id="193" name="Shape 193"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;g273ca0b2921_0_181:notes"/>
+          <p:cNvPr id="194" name="Google Shape;194;g3f61c9bb1a9_0_173:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;g273ca0b2921_0_181:notes"/>
+          <p:cNvPr id="195" name="Google Shape;195;g3f61c9bb1a9_0_173:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g273ca0b2921_0_181:notes"/>
+          <p:cNvPr id="196" name="Google Shape;196;g3f61c9bb1a9_0_173:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1940,153 +1950,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="226" name="Shape 226"/>
+        <p:cNvPr id="219" name="Shape 219"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;g273ca0b2921_0_205:notes"/>
+          <p:cNvPr id="220" name="Google Shape;220;g3f61c9bb1a9_0_198:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;g273ca0b2921_0_205:notes"/>
+          <p:cNvPr id="221" name="Google Shape;221;g3f61c9bb1a9_0_198:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;g273ca0b2921_0_205:notes"/>
+          <p:cNvPr id="222" name="Google Shape;222;g3f61c9bb1a9_0_198:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2097,153 +2107,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="292" name="Shape 292"/>
+        <p:cNvPr id="261" name="Shape 261"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;g273ca0b2921_0_270:notes"/>
+          <p:cNvPr id="262" name="Google Shape;262;g3f61c9bb1a9_0_239:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g273ca0b2921_0_270:notes"/>
+          <p:cNvPr id="263" name="Google Shape;263;g3f61c9bb1a9_0_239:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;g273ca0b2921_0_270:notes"/>
+          <p:cNvPr id="264" name="Google Shape;264;g3f61c9bb1a9_0_239:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2254,153 +2264,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="315" name="Shape 315"/>
+        <p:cNvPr id="280" name="Shape 280"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g273ca0b2921_0_292:notes"/>
+          <p:cNvPr id="281" name="Google Shape;281;g3f61c9bb1a9_0_257:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;g273ca0b2921_0_292:notes"/>
+          <p:cNvPr id="282" name="Google Shape;282;g3f61c9bb1a9_0_257:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g273ca0b2921_0_292:notes"/>
+          <p:cNvPr id="283" name="Google Shape;283;g3f61c9bb1a9_0_257:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2411,153 +2421,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="328" name="Shape 328"/>
+        <p:cNvPr id="294" name="Shape 294"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;g273ca0b2921_0_304:notes"/>
+          <p:cNvPr id="295" name="Google Shape;295;g3f61c9bb1a9_0_270:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;g273ca0b2921_0_304:notes"/>
+          <p:cNvPr id="296" name="Google Shape;296;g3f61c9bb1a9_0_270:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;g273ca0b2921_0_304:notes"/>
+          <p:cNvPr id="297" name="Google Shape;297;g3f61c9bb1a9_0_270:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2568,153 +2578,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="356" name="Shape 356"/>
+        <p:cNvPr id="311" name="Shape 311"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;g273ca0b2921_0_331:notes"/>
+          <p:cNvPr id="312" name="Google Shape;312;g3f61c9bb1a9_0_286:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;g273ca0b2921_0_331:notes"/>
+          <p:cNvPr id="313" name="Google Shape;313;g3f61c9bb1a9_0_286:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;g273ca0b2921_0_331:notes"/>
+          <p:cNvPr id="314" name="Google Shape;314;g3f61c9bb1a9_0_286:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2725,153 +2735,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="422" name="Shape 422"/>
+        <p:cNvPr id="375" name="Shape 375"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="423" name="Google Shape;423;g273ca0b2921_0_396:notes"/>
+          <p:cNvPr id="376" name="Google Shape;376;g3f61c9bb1a9_0_349:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;g273ca0b2921_0_396:notes"/>
+          <p:cNvPr id="377" name="Google Shape;377;g3f61c9bb1a9_0_349:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;g273ca0b2921_0_396:notes"/>
+          <p:cNvPr id="378" name="Google Shape;378;g3f61c9bb1a9_0_349:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2882,153 +2892,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="437" name="Shape 437"/>
+        <p:cNvPr id="390" name="Shape 390"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="438" name="Google Shape;438;g273ca0b2921_0_410:notes"/>
+          <p:cNvPr id="391" name="Google Shape;391;g3f61c9bb1a9_0_363:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="439" name="Google Shape;439;g273ca0b2921_0_410:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;g3f61c9bb1a9_0_363:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="440" name="Google Shape;440;g273ca0b2921_0_410:notes"/>
+          <p:cNvPr id="393" name="Google Shape;393;g3f61c9bb1a9_0_363:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3039,153 +3049,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="453" name="Shape 453"/>
+        <p:cNvPr id="406" name="Shape 406"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="454" name="Google Shape;454;g273ca0b2921_0_425:notes"/>
+          <p:cNvPr id="407" name="Google Shape;407;g3f61c9bb1a9_0_378:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="455" name="Google Shape;455;g273ca0b2921_0_425:notes"/>
+          <p:cNvPr id="408" name="Google Shape;408;g3f61c9bb1a9_0_378:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;g273ca0b2921_0_425:notes"/>
+          <p:cNvPr id="409" name="Google Shape;409;g3f61c9bb1a9_0_378:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3196,153 +3206,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="469" name="Shape 469"/>
+        <p:cNvPr id="423" name="Shape 423"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="470" name="Google Shape;470;g273ca0b2921_0_440:notes"/>
+          <p:cNvPr id="424" name="Google Shape;424;g3f61c9bb1a9_0_394:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;g273ca0b2921_0_440:notes"/>
+          <p:cNvPr id="425" name="Google Shape;425;g3f61c9bb1a9_0_394:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="472" name="Google Shape;472;g273ca0b2921_0_440:notes"/>
+          <p:cNvPr id="426" name="Google Shape;426;g3f61c9bb1a9_0_394:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3353,153 +3363,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="23" name="Shape 23"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;g273ca0b2921_0_10:notes"/>
+          <p:cNvPr id="24" name="Google Shape;24;g3f61c9bb1a9_0_11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g273ca0b2921_0_10:notes"/>
+          <p:cNvPr id="25" name="Google Shape;25;g3f61c9bb1a9_0_11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g273ca0b2921_0_10:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;g3f61c9bb1a9_0_11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3510,153 +3520,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="478" name="Shape 478"/>
+        <p:cNvPr id="433" name="Shape 433"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;g273ca0b2921_0_448:notes"/>
+          <p:cNvPr id="434" name="Google Shape;434;g3f61c9bb1a9_0_403:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="480" name="Google Shape;480;g273ca0b2921_0_448:notes"/>
+          <p:cNvPr id="435" name="Google Shape;435;g3f61c9bb1a9_0_403:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;g273ca0b2921_0_448:notes"/>
+          <p:cNvPr id="436" name="Google Shape;436;g3f61c9bb1a9_0_403:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3667,153 +3677,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="512" name="Shape 512"/>
+        <p:cNvPr id="460" name="Shape 460"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="513" name="Google Shape;513;g273ca0b2921_0_481:notes"/>
+          <p:cNvPr id="461" name="Google Shape;461;g3f61c9bb1a9_0_429:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="514" name="Google Shape;514;g273ca0b2921_0_481:notes"/>
+          <p:cNvPr id="462" name="Google Shape;462;g3f61c9bb1a9_0_429:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="515" name="Google Shape;515;g273ca0b2921_0_481:notes"/>
+          <p:cNvPr id="463" name="Google Shape;463;g3f61c9bb1a9_0_429:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3824,153 +3834,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="534" name="Shape 534"/>
+        <p:cNvPr id="480" name="Shape 480"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="535" name="Google Shape;535;g273ca0b2921_0_502:notes"/>
+          <p:cNvPr id="481" name="Google Shape;481;g3f61c9bb1a9_0_448:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="536" name="Google Shape;536;g273ca0b2921_0_502:notes"/>
+          <p:cNvPr id="482" name="Google Shape;482;g3f61c9bb1a9_0_448:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="537" name="Google Shape;537;g273ca0b2921_0_502:notes"/>
+          <p:cNvPr id="483" name="Google Shape;483;g3f61c9bb1a9_0_448:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3981,153 +3991,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="570" name="Shape 570"/>
+        <p:cNvPr id="520" name="Shape 520"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="571" name="Google Shape;571;g273ca0b2921_0_537:notes"/>
+          <p:cNvPr id="521" name="Google Shape;521;g3f61c9bb1a9_0_487:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="572" name="Google Shape;572;g273ca0b2921_0_537:notes"/>
+          <p:cNvPr id="522" name="Google Shape;522;g3f61c9bb1a9_0_487:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="573" name="Google Shape;573;g273ca0b2921_0_537:notes"/>
+          <p:cNvPr id="523" name="Google Shape;523;g3f61c9bb1a9_0_487:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4138,153 +4148,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="597" name="Shape 597"/>
+        <p:cNvPr id="545" name="Shape 545"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="598" name="Google Shape;598;g273ca0b2921_0_563:notes"/>
+          <p:cNvPr id="546" name="Google Shape;546;g3f61c9bb1a9_0_511:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="599" name="Google Shape;599;g273ca0b2921_0_563:notes"/>
+          <p:cNvPr id="547" name="Google Shape;547;g3f61c9bb1a9_0_511:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="600" name="Google Shape;600;g273ca0b2921_0_563:notes"/>
+          <p:cNvPr id="548" name="Google Shape;548;g3f61c9bb1a9_0_511:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4295,153 +4305,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="661" name="Shape 661"/>
+        <p:cNvPr id="610" name="Shape 610"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="662" name="Google Shape;662;g273ca0b2921_0_626:notes"/>
+          <p:cNvPr id="611" name="Google Shape;611;g3f61c9bb1a9_0_575:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="663" name="Google Shape;663;g273ca0b2921_0_626:notes"/>
+          <p:cNvPr id="612" name="Google Shape;612;g3f61c9bb1a9_0_575:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="664" name="Google Shape;664;g273ca0b2921_0_626:notes"/>
+          <p:cNvPr id="613" name="Google Shape;613;g3f61c9bb1a9_0_575:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4452,153 +4462,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="32" name="Shape 32"/>
+        <p:cNvPr id="34" name="Shape 34"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;g273ca0b2921_0_19:notes"/>
+          <p:cNvPr id="35" name="Google Shape;35;g3f61c9bb1a9_0_21:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g273ca0b2921_0_19:notes"/>
+          <p:cNvPr id="36" name="Google Shape;36;g3f61c9bb1a9_0_21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g273ca0b2921_0_19:notes"/>
+          <p:cNvPr id="37" name="Google Shape;37;g3f61c9bb1a9_0_21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4609,153 +4619,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="81" name="Shape 81"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;g273ca0b2921_0_70:notes"/>
+          <p:cNvPr id="82" name="Google Shape;82;g3f61c9bb1a9_0_67:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;g273ca0b2921_0_70:notes"/>
+          <p:cNvPr id="83" name="Google Shape;83;g3f61c9bb1a9_0_67:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g273ca0b2921_0_70:notes"/>
+          <p:cNvPr id="84" name="Google Shape;84;g3f61c9bb1a9_0_67:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4766,153 +4776,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvPr id="94" name="Shape 94"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;g273ca0b2921_0_80:notes"/>
+          <p:cNvPr id="95" name="Google Shape;95;g3f61c9bb1a9_0_79:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g273ca0b2921_0_80:notes"/>
+          <p:cNvPr id="96" name="Google Shape;96;g3f61c9bb1a9_0_79:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g273ca0b2921_0_80:notes"/>
+          <p:cNvPr id="97" name="Google Shape;97;g3f61c9bb1a9_0_79:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4937,139 +4947,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="114" name="Shape 114"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g273ca0b2921_0_98:notes"/>
+          <p:cNvPr id="115" name="Google Shape;115;g3f61c9bb1a9_0_98:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g273ca0b2921_0_98:notes"/>
+          <p:cNvPr id="116" name="Google Shape;116;g3f61c9bb1a9_0_98:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;g273ca0b2921_0_98:notes"/>
+          <p:cNvPr id="117" name="Google Shape;117;g3f61c9bb1a9_0_98:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5080,153 +5090,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="140" name="Shape 140"/>
+        <p:cNvPr id="135" name="Shape 135"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;g273ca0b2921_0_123:notes"/>
+          <p:cNvPr id="136" name="Google Shape;136;g3f61c9bb1a9_0_118:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;g273ca0b2921_0_123:notes"/>
+          <p:cNvPr id="137" name="Google Shape;137;g3f61c9bb1a9_0_118:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g273ca0b2921_0_123:notes"/>
+          <p:cNvPr id="138" name="Google Shape;138;g3f61c9bb1a9_0_118:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5237,153 +5247,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="152" name="Shape 152"/>
+        <p:cNvPr id="148" name="Shape 148"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;g273ca0b2921_0_134:notes"/>
+          <p:cNvPr id="149" name="Google Shape;149;g3f61c9bb1a9_0_130:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;g273ca0b2921_0_134:notes"/>
+          <p:cNvPr id="150" name="Google Shape;150;g3f61c9bb1a9_0_130:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;g273ca0b2921_0_134:notes"/>
+          <p:cNvPr id="151" name="Google Shape;151;g3f61c9bb1a9_0_130:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5394,153 +5404,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvPr id="164" name="Shape 164"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g273ca0b2921_0_148:notes"/>
+          <p:cNvPr id="165" name="Google Shape;165;g3f61c9bb1a9_0_145:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g273ca0b2921_0_148:notes"/>
+          <p:cNvPr id="166" name="Google Shape;166;g3f61c9bb1a9_0_145:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g273ca0b2921_0_148:notes"/>
+          <p:cNvPr id="167" name="Google Shape;167;g3f61c9bb1a9_0_145:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -6303,26442 +6313,22293 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g273ca0b2921_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3f61c9bb1a9_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="-2489200"/>
-            <a:ext cx="23878985" cy="11252200"/>
+            <a:off x="380999" y="-1866900"/>
+            <a:ext cx="17907000" cy="8439150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;g273ca0b2921_0_0"/>
+          <p:cNvPr id="17" name="Google Shape;17;g3f61c9bb1a9_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-25403" y="1003300"/>
-            <a:ext cx="25411500" cy="4440900"/>
+            <a:off x="-19050" y="752475"/>
+            <a:ext cx="19092900" cy="3367200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="23000"/>
+              <a:buSzPts val="17250"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="23000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="17250" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Murder </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="23000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="17250" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="DD3F1A"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Mystery </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="23000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="17250" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g273ca0b2921_0_0"/>
+          <p:cNvPr id="18" name="Google Shape;18;g3f61c9bb1a9_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3251606" y="482600"/>
-            <a:ext cx="18154800" cy="1325100"/>
+            <a:off x="2438400" y="361950"/>
+            <a:ext cx="13624500" cy="1003800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="8D9593"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="8D9593"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;g3f61c9bb1a9_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="20" name="Google Shape;20;g3f61c9bb1a9_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Google Shape;21;g3f61c9bb1a9_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="20" name="Google Shape;20;g273ca0b2921_0_0"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="21" name="Google Shape;21;g273ca0b2921_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;g3f61c9bb1a9_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5944343" y="3733800"/>
-            <a:ext cx="13006426" cy="9296400"/>
+            <a:off x="4457700" y="2800350"/>
+            <a:ext cx="9753600" cy="6972300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvPr id="197" name="Shape 197"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="206" name="Google Shape;206;g273ca0b2921_0_181"/>
+          <p:cNvPr descr="preencoded.png" id="198" name="Google Shape;198;g3f61c9bb1a9_0_173"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24120315" cy="10731500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1495425"/>
+            <a:ext cx="18087975" cy="8048625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;g3f61c9bb1a9_0_173"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="200" name="Google Shape;200;g3f61c9bb1a9_0_173"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;g273ca0b2921_0_181"/>
+          <p:cNvPr id="202" name="Google Shape;202;g3f61c9bb1a9_0_173"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6841800" cy="1545300"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="5143500" cy="1171500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;g3f61c9bb1a9_0_173"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2489200"/>
-            <a:ext cx="20843400" cy="9575700"/>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630450" cy="6905700"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630450" cy="6905700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...137 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829100" cy="6891300"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="E41729"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="205" name="Google Shape;205;g3f61c9bb1a9_0_173"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3433762" y="2181225"/>
+              <a:ext cx="628650" cy="985838"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829100" cy="6893700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E41729"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="207" name="Google Shape;207;g3f61c9bb1a9_0_173"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8796338" y="2181225"/>
+              <a:ext cx="704850" cy="988219"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829100" cy="6905700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E41729"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;g3f61c9bb1a9_0_173"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14287500" y="2181225"/>
+              <a:ext cx="523875" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3001328" y="3367088"/>
+              <a:ext cx="1493400" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="211" name="Google Shape;211;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4138613"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2306003" y="7872413"/>
+              <a:ext cx="2884200" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="213" name="Google Shape;213;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8487728" y="3369469"/>
+              <a:ext cx="1322100" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4140994"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7673340" y="7874794"/>
+              <a:ext cx="2950800" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13174028" y="3381375"/>
+              <a:ext cx="2750700" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4152900"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...134 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;g3f61c9bb1a9_0_173"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12940665" y="7886700"/>
+              <a:ext cx="3217500" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E41729"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...556 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="230" name="Shape 230"/>
+        <p:cNvPr id="223" name="Shape 223"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="231" name="Google Shape;231;g273ca0b2921_0_205"/>
+          <p:cNvPr descr="preencoded.png" id="224" name="Google Shape;224;g3f61c9bb1a9_0_198"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24082210" cy="12611100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1762125"/>
+            <a:ext cx="18059400" cy="9458325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;g3f61c9bb1a9_0_198"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="226" name="Google Shape;226;g3f61c9bb1a9_0_198"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="228" name="Google Shape;228;g3f61c9bb1a9_0_198"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="742950" y="1181100"/>
+            <a:ext cx="16811625" cy="7822050"/>
+            <a:chOff x="742950" y="1181100"/>
+            <a:chExt cx="16811625" cy="7822050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...499 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="E41729"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="230" name="Google Shape;230;g3f61c9bb1a9_0_198"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2520960" y="2749562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="E41729"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="232" name="Google Shape;232;g3f61c9bb1a9_0_198"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2838450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="E41729"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="234" name="Google Shape;234;g3f61c9bb1a9_0_198"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10782281" y="2689622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="E41729"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="236" name="Google Shape;236;g3f61c9bb1a9_0_198"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14906626" y="2686047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="742950" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E41729"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4819650" y="2876550"/>
+              <a:ext cx="838200" cy="899100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E41729"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8896350" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E41729"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12973050" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E41729"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="895350" y="2843213"/>
+              <a:ext cx="800100" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4910138" y="2843213"/>
+              <a:ext cx="924000" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2843213"/>
+              <a:ext cx="838200" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13134975" y="2843213"/>
+              <a:ext cx="781200" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...181 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...181 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;g3f61c9bb1a9_0_198"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...1139 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="296" name="Shape 296"/>
+        <p:cNvPr id="265" name="Shape 265"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="297" name="Google Shape;297;g273ca0b2921_0_270"/>
+          <p:cNvPr descr="preencoded.png" id="266" name="Google Shape;266;g3f61c9bb1a9_0_239"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24120315" cy="10731500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1495425"/>
+            <a:ext cx="18087975" cy="8048625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;g3f61c9bb1a9_0_239"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="268" name="Google Shape;268;g3f61c9bb1a9_0_239"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;g3f61c9bb1a9_0_239"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="299" name="Google Shape;299;g273ca0b2921_0_270"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="300" name="Google Shape;300;g273ca0b2921_0_270"/>
+          <p:cNvPr descr="preencoded.png" id="270" name="Google Shape;270;g3f61c9bb1a9_0_239"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2667333" y="2616200"/>
-            <a:ext cx="10275584" cy="9283700"/>
+            <a:off x="2000250" y="1962150"/>
+            <a:ext cx="7705725" cy="6962775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;g273ca0b2921_0_270"/>
+          <p:cNvPr id="271" name="Google Shape;271;g3f61c9bb1a9_0_239"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="1651000"/>
-            <a:ext cx="7566000" cy="1545300"/>
+            <a:off x="10906125" y="1238250"/>
+            <a:ext cx="5572200" cy="1171500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;g273ca0b2921_0_270"/>
+          <p:cNvPr id="272" name="Google Shape;272;g3f61c9bb1a9_0_239"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="3543300"/>
-[...123 lines deleted...]
-            <a:ext cx="4060200" cy="2472300"/>
+            <a:off x="10906125" y="2657475"/>
+            <a:ext cx="3065100" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;g3f61c9bb1a9_0_239"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10906125" y="4333875"/>
+            <a:ext cx="5974200" cy="992475"/>
+            <a:chOff x="10906125" y="4333875"/>
+            <a:chExt cx="5974200" cy="992475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g3f61c9bb1a9_0_239"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="4333875"/>
+              <a:ext cx="5974200" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;g3f61c9bb1a9_0_239"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="4819650"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g273ca0b2921_0_270"/>
+          <p:cNvPr id="276" name="Google Shape;276;g3f61c9bb1a9_0_239"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="5778500"/>
-[...249 lines deleted...]
-            <a:ext cx="4212600" cy="2472300"/>
+            <a:off x="10906125" y="5676900"/>
+            <a:ext cx="3179400" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="277" name="Google Shape;277;g3f61c9bb1a9_0_239"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14543318" y="9804400"/>
-            <a:ext cx="7875000" cy="1181100"/>
+            <a:off x="10906125" y="7353300"/>
+            <a:ext cx="5974200" cy="992475"/>
+            <a:chOff x="10906125" y="7353300"/>
+            <a:chExt cx="5974200" cy="992475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;g3f61c9bb1a9_0_239"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="7353300"/>
+              <a:ext cx="5974200" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;g3f61c9bb1a9_0_239"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="7839075"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="319" name="Shape 319"/>
+        <p:cNvPr id="284" name="Shape 284"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="320" name="Google Shape;320;g273ca0b2921_0_292"/>
+          <p:cNvPr descr="preencoded.png" id="285" name="Google Shape;285;g3f61c9bb1a9_0_257"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="177822" y="-6451600"/>
-            <a:ext cx="24031404" cy="26619200"/>
+            <a:off x="133350" y="-4838700"/>
+            <a:ext cx="18021299" cy="19964403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;g3f61c9bb1a9_0_257"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="287" name="Google Shape;287;g3f61c9bb1a9_0_257"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;g3f61c9bb1a9_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;g3f61c9bb1a9_0_257"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3168015" y="2552700"/>
+            <a:ext cx="11942400" cy="4755000"/>
+            <a:chOff x="3168015" y="2552700"/>
+            <a:chExt cx="11942400" cy="4755000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...130 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="23000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;g3f61c9bb1a9_0_257"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="2552700"/>
+              <a:ext cx="11942400" cy="3756525"/>
+              <a:chOff x="3168015" y="2552700"/>
+              <a:chExt cx="11942400" cy="3756525"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="291" name="Google Shape;291;g3f61c9bb1a9_0_257"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3907631" y="2552700"/>
+                <a:ext cx="10463100" cy="3367200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="D81828"/>
+                  </a:buClr>
+                  <a:buSzPts val="17250"/>
+                  <a:buFont typeface="Rubik Wet Paint"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="17250" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="D81828"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rubik Wet Paint"/>
+                    <a:ea typeface="Rubik Wet Paint"/>
+                    <a:cs typeface="Rubik Wet Paint"/>
+                    <a:sym typeface="Rubik Wet Paint"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="17250" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="292" name="Google Shape;292;g3f61c9bb1a9_0_257"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="5305425"/>
+                <a:ext cx="11942400" cy="1003800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;g3f61c9bb1a9_0_257"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="6400800"/>
+              <a:ext cx="7014300" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="D81828"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="332" name="Shape 332"/>
+        <p:cNvPr id="298" name="Shape 298"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="333" name="Google Shape;333;g273ca0b2921_0_304"/>
+          <p:cNvPr descr="preencoded.png" id="299" name="Google Shape;299;g3f61c9bb1a9_0_270"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24082210" cy="12611100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1762125"/>
+            <a:ext cx="18059400" cy="9458325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="300" name="Google Shape;300;g3f61c9bb1a9_0_270"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="301" name="Google Shape;301;g3f61c9bb1a9_0_270"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="302" name="Google Shape;302;g3f61c9bb1a9_0_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g273ca0b2921_0_304"/>
+          <p:cNvPr id="303" name="Google Shape;303;g3f61c9bb1a9_0_270"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="9191700" cy="2472300"/>
+            <a:off x="2252663" y="2447925"/>
+            <a:ext cx="6913200" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g273ca0b2921_0_304"/>
+          <p:cNvPr id="304" name="Google Shape;304;g3f61c9bb1a9_0_270"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="5194300"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="2512695" y="3895725"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g273ca0b2921_0_304"/>
+          <p:cNvPr id="305" name="Google Shape;305;g3f61c9bb1a9_0_270"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="9483900" cy="2472300"/>
+            <a:off x="2143125" y="5238750"/>
+            <a:ext cx="7132200" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g273ca0b2921_0_304"/>
+          <p:cNvPr id="306" name="Google Shape;306;g3f61c9bb1a9_0_270"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="8915400"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="2512695" y="6686550"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;g273ca0b2921_0_304"/>
+          <p:cNvPr id="307" name="Google Shape;307;g3f61c9bb1a9_0_270"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="3263900"/>
-[...82 lines deleted...]
-            <a:ext cx="4200000" cy="2472300"/>
+            <a:off x="11744325" y="2447925"/>
+            <a:ext cx="3169800" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;g273ca0b2921_0_304"/>
+          <p:cNvPr id="308" name="Google Shape;308;g3f61c9bb1a9_0_270"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="5194300"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="10132695" y="3895725"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;g273ca0b2921_0_304"/>
+          <p:cNvPr id="309" name="Google Shape;309;g3f61c9bb1a9_0_270"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="6981600" cy="2472300"/>
+            <a:off x="10701338" y="5238750"/>
+            <a:ext cx="5256000" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>323 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;g273ca0b2921_0_304"/>
+          <p:cNvPr id="310" name="Google Shape;310;g3f61c9bb1a9_0_270"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="8915400"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="10132695" y="6686550"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="360" name="Shape 360"/>
+        <p:cNvPr id="315" name="Shape 315"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="361" name="Google Shape;361;g273ca0b2921_0_331"/>
+          <p:cNvPr descr="preencoded.png" id="316" name="Google Shape;316;g3f61c9bb1a9_0_286"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24120315" cy="10731500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1495425"/>
+            <a:ext cx="18087975" cy="8048625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;g3f61c9bb1a9_0_286"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="318" name="Google Shape;318;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="319" name="Google Shape;319;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;g273ca0b2921_0_331"/>
+          <p:cNvPr id="320" name="Google Shape;320;g3f61c9bb1a9_0_286"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1545300"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915200" cy="1171500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;g3f61c9bb1a9_0_286"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="343" name="Google Shape;343;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g3f61c9bb1a9_0_286"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="365" name="Google Shape;365;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="366" name="Google Shape;366;g3f61c9bb1a9_0_286"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12030075" y="4762500"/>
+              <a:ext cx="1893600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E41729"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12558713" y="5305425"/>
+              <a:ext cx="783000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="369" name="Google Shape;369;g3f61c9bb1a9_0_286"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1526025"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1526025"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E41729"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8505825"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;g3f61c9bb1a9_0_286"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1526025"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1526025"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="373" name="Google Shape;373;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E41729"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;g3f61c9bb1a9_0_286"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8505825"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E41729"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="426" name="Shape 426"/>
+        <p:cNvPr id="379" name="Shape 379"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="427" name="Google Shape;427;g273ca0b2921_0_396"/>
+          <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;g3f61c9bb1a9_0_349"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="-2489200"/>
-            <a:ext cx="23878985" cy="11252200"/>
+            <a:off x="380999" y="-1866900"/>
+            <a:ext cx="17907000" cy="8439150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;g3f61c9bb1a9_0_349"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="382" name="Google Shape;382;g3f61c9bb1a9_0_349"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;g3f61c9bb1a9_0_349"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="384" name="Google Shape;384;g3f61c9bb1a9_0_349"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="5153025"/>
+            <a:ext cx="6644700" cy="1602225"/>
+            <a:chOff x="10086975" y="5153025"/>
+            <a:chExt cx="6644700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="385" name="Google Shape;385;g3f61c9bb1a9_0_349"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5153025"/>
+              <a:ext cx="6644700" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;g3f61c9bb1a9_0_349"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5848350"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="429" name="Google Shape;429;g273ca0b2921_0_396"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="434" name="Google Shape;434;g273ca0b2921_0_396"/>
+          <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;g3f61c9bb1a9_0_349"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="435" name="Google Shape;435;g273ca0b2921_0_396"/>
+          <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;g3f61c9bb1a9_0_349"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;g273ca0b2921_0_396"/>
+          <p:cNvPr id="389" name="Google Shape;389;g3f61c9bb1a9_0_349"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13374772" y="4737100"/>
-            <a:ext cx="10690500" cy="2751600"/>
+            <a:off x="10029825" y="3552825"/>
+            <a:ext cx="7915200" cy="2076600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="441" name="Shape 441"/>
+        <p:cNvPr id="394" name="Shape 394"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="442" name="Google Shape;442;g273ca0b2921_0_410"/>
+          <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;g3f61c9bb1a9_0_363"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24082210" cy="12611100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1762125"/>
+            <a:ext cx="18059400" cy="9458325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="396" name="Google Shape;396;g3f61c9bb1a9_0_363"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;g3f61c9bb1a9_0_363"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="398" name="Google Shape;398;g3f61c9bb1a9_0_363"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;g3f61c9bb1a9_0_363"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644700" cy="1602225"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644700" cy="1602225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;g3f61c9bb1a9_0_363"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644700" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;g3f61c9bb1a9_0_363"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3810000"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;g273ca0b2921_0_410"/>
+          <p:cNvPr id="402" name="Google Shape;402;g3f61c9bb1a9_0_363"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="927000"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2716500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...2 lines deleted...]
-                <a:sym typeface="Rubik Wet Paint"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="448" name="Google Shape;448;g273ca0b2921_0_410"/>
+          <p:cNvPr id="403" name="Google Shape;403;g3f61c9bb1a9_0_363"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5080000"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1545300"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572700" cy="1171500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="451" name="Google Shape;451;g273ca0b2921_0_410"/>
+          <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;g3f61c9bb1a9_0_363"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="452" name="Google Shape;452;g273ca0b2921_0_410"/>
+          <p:cNvPr descr="preencoded.png" id="405" name="Google Shape;405;g3f61c9bb1a9_0_363"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="457" name="Shape 457"/>
+        <p:cNvPr id="410" name="Shape 410"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="458" name="Google Shape;458;g273ca0b2921_0_425"/>
+          <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;g3f61c9bb1a9_0_378"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24120315" cy="10731500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1495425"/>
+            <a:ext cx="18087975" cy="8048625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="412" name="Google Shape;412;g3f61c9bb1a9_0_378"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="413" name="Google Shape;413;g3f61c9bb1a9_0_378"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="414" name="Google Shape;414;g3f61c9bb1a9_0_378"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;g3f61c9bb1a9_0_378"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12658725" y="3019425"/>
+            <a:ext cx="4377600" cy="2002125"/>
+            <a:chOff x="12658725" y="3019425"/>
+            <a:chExt cx="4377600" cy="2002125"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;g3f61c9bb1a9_0_378"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3019425"/>
+              <a:ext cx="4377600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;g3f61c9bb1a9_0_378"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3714750"/>
+              <a:ext cx="4347300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;g273ca0b2921_0_425"/>
+          <p:cNvPr id="418" name="Google Shape;418;g3f61c9bb1a9_0_378"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="5164800"/>
+            <a:off x="619125" y="3048000"/>
+            <a:ext cx="5153100" cy="3886200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="466" name="Google Shape;466;g273ca0b2921_0_425"/>
+          <p:cNvPr id="419" name="Google Shape;419;g3f61c9bb1a9_0_378"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16766096" y="7734300"/>
-            <a:ext cx="6994200" cy="5012400"/>
+            <a:off x="12573000" y="5800725"/>
+            <a:ext cx="5204400" cy="3764400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Uncover treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="420" name="Google Shape;420;g3f61c9bb1a9_0_378"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;g3f61c9bb1a9_0_378"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;g3f61c9bb1a9_0_378"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="473" name="Shape 473"/>
+        <p:cNvPr id="427" name="Shape 427"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="474" name="Google Shape;474;g273ca0b2921_0_440"/>
+          <p:cNvPr descr="preencoded.png" id="428" name="Google Shape;428;g3f61c9bb1a9_0_394"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="429" name="Google Shape;429;g3f61c9bb1a9_0_394"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="430" name="Google Shape;430;g3f61c9bb1a9_0_394"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="431" name="Google Shape;431;g3f61c9bb1a9_0_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g273ca0b2921_0_440"/>
+          <p:cNvPr id="432" name="Google Shape;432;g3f61c9bb1a9_0_394"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="2751600"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2076600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="27" name="Shape 27"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="27" name="Google Shape;27;g273ca0b2921_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="28" name="Google Shape;28;g3f61c9bb1a9_0_11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="177822" y="-6451600"/>
-            <a:ext cx="24031404" cy="26619200"/>
+            <a:off x="133350" y="-4838700"/>
+            <a:ext cx="18021299" cy="19964403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;g3f61c9bb1a9_0_11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;g3f61c9bb1a9_0_11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Google Shape;31;g3f61c9bb1a9_0_11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g273ca0b2921_0_10"/>
+          <p:cNvPr id="32" name="Google Shape;32;g3f61c9bb1a9_0_11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="8048700" cy="2472300"/>
+            <a:off x="6120765" y="3295650"/>
+            <a:ext cx="6056100" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;g273ca0b2921_0_10"/>
+          <p:cNvPr id="33" name="Google Shape;33;g3f61c9bb1a9_0_11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399400" cy="2269200"/>
+            <a:off x="3769995" y="5191125"/>
+            <a:ext cx="10757400" cy="1707000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="482" name="Shape 482"/>
+        <p:cNvPr id="437" name="Shape 437"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="483" name="Google Shape;483;g273ca0b2921_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="438" name="Google Shape;438;g3f61c9bb1a9_0_403"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="-2489200"/>
-            <a:ext cx="23878985" cy="11252200"/>
+            <a:off x="380999" y="-1866900"/>
+            <a:ext cx="17907000" cy="8439150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="439" name="Google Shape;439;g3f61c9bb1a9_0_403"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="440" name="Google Shape;440;g3f61c9bb1a9_0_403"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="441" name="Google Shape;441;g3f61c9bb1a9_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="485" name="Google Shape;485;g273ca0b2921_0_448"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="486" name="Google Shape;486;g273ca0b2921_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;g3f61c9bb1a9_0_403"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1079635" y="698500"/>
-            <a:ext cx="6566721" cy="5473700"/>
+            <a:off x="809625" y="523875"/>
+            <a:ext cx="4924425" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="487" name="Google Shape;487;g273ca0b2921_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;g3f61c9bb1a9_0_403"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15991299" y="6756400"/>
-            <a:ext cx="6566721" cy="5473700"/>
+            <a:off x="11991975" y="5067300"/>
+            <a:ext cx="4924425" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="488" name="Google Shape;488;g273ca0b2921_0_448"/>
+          <p:cNvPr id="444" name="Google Shape;444;g3f61c9bb1a9_0_403"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8675184" y="2171700"/>
-[...82 lines deleted...]
-            <a:ext cx="1456500" cy="2472300"/>
+            <a:off x="6505575" y="2085975"/>
+            <a:ext cx="1112400" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="445" name="Google Shape;445;g3f61c9bb1a9_0_403"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7343775" y="1628775"/>
+            <a:ext cx="4206300" cy="2468850"/>
+            <a:chOff x="7343775" y="1628775"/>
+            <a:chExt cx="4206300" cy="2468850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="446" name="Google Shape;446;g3f61c9bb1a9_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7343775" y="1628775"/>
+              <a:ext cx="4206300" cy="1245900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="447" name="Google Shape;447;g3f61c9bb1a9_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7343775" y="2790825"/>
+              <a:ext cx="4175700" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="491" name="Google Shape;491;g273ca0b2921_0_448"/>
+          <p:cNvPr id="448" name="Google Shape;448;g3f61c9bb1a9_0_403"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9792924" y="2171700"/>
-[...249 lines deleted...]
-            <a:ext cx="1697700" cy="2472300"/>
+            <a:off x="809625" y="6629400"/>
+            <a:ext cx="1293600" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="449" name="Google Shape;449;g3f61c9bb1a9_0_403"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1828800" y="5972175"/>
+            <a:ext cx="4025400" cy="2869050"/>
+            <a:chOff x="1828800" y="5972175"/>
+            <a:chExt cx="4025400" cy="2869050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;g3f61c9bb1a9_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1828800" y="5972175"/>
+              <a:ext cx="4025400" cy="1245900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="451" name="Google Shape;451;g3f61c9bb1a9_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1828800" y="7134225"/>
+              <a:ext cx="3994800" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;g273ca0b2921_0_448"/>
+          <p:cNvPr id="452" name="Google Shape;452;g3f61c9bb1a9_0_403"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2438705" y="7962900"/>
-[...249 lines deleted...]
-            <a:ext cx="1748700" cy="2472300"/>
+            <a:off x="6438900" y="6629400"/>
+            <a:ext cx="1331700" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;g3f61c9bb1a9_0_403"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7496175" y="5972175"/>
+            <a:ext cx="3987300" cy="2869050"/>
+            <a:chOff x="7496175" y="5972175"/>
+            <a:chExt cx="3987300" cy="2869050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;g3f61c9bb1a9_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7496175" y="5972175"/>
+              <a:ext cx="3987300" cy="1245900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;g3f61c9bb1a9_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7496175" y="7134225"/>
+              <a:ext cx="3956700" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g273ca0b2921_0_448"/>
+          <p:cNvPr id="456" name="Google Shape;456;g3f61c9bb1a9_0_403"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9996149" y="7962900"/>
-[...249 lines deleted...]
-            <a:ext cx="1697700" cy="2472300"/>
+            <a:off x="12134850" y="2085975"/>
+            <a:ext cx="1293600" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="457" name="Google Shape;457;g3f61c9bb1a9_0_403"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17540892" y="2171700"/>
-            <a:ext cx="5245800" cy="3149700"/>
+            <a:off x="13154025" y="1628775"/>
+            <a:ext cx="4025400" cy="2468850"/>
+            <a:chOff x="13154025" y="1628775"/>
+            <a:chExt cx="4025400" cy="2468850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="458" name="Google Shape;458;g3f61c9bb1a9_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13154025" y="1628775"/>
+              <a:ext cx="4025400" cy="1245900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="459" name="Google Shape;459;g3f61c9bb1a9_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13154025" y="2790825"/>
+              <a:ext cx="3994800" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="516" name="Shape 516"/>
+        <p:cNvPr id="464" name="Shape 464"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="517" name="Google Shape;517;g273ca0b2921_0_481"/>
+          <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;g3f61c9bb1a9_0_429"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24082210" cy="12611100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1762125"/>
+            <a:ext cx="18059400" cy="9458325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="466" name="Google Shape;466;g3f61c9bb1a9_0_429"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="467" name="Google Shape;467;g3f61c9bb1a9_0_429"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="468" name="Google Shape;468;g3f61c9bb1a9_0_429"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="519" name="Google Shape;519;g273ca0b2921_0_481"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="520" name="Google Shape;520;g273ca0b2921_0_481"/>
+          <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;g3f61c9bb1a9_0_429"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8522765" y="3810000"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6391275" y="2857500"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="521" name="Google Shape;521;g273ca0b2921_0_481"/>
+          <p:cNvPr id="470" name="Google Shape;470;g3f61c9bb1a9_0_429"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5012893" y="1104900"/>
-            <a:ext cx="14348700" cy="1545300"/>
+            <a:off x="3810000" y="828675"/>
+            <a:ext cx="10658400" cy="1171500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;g3f61c9bb1a9_0_429"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3448050"/>
-            <a:ext cx="6935100" cy="1892400"/>
+            <a:off x="1285875" y="2586038"/>
+            <a:ext cx="5292000" cy="1526025"/>
+            <a:chOff x="1285875" y="2586038"/>
+            <a:chExt cx="5292000" cy="1526025"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;g3f61c9bb1a9_0_429"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="2586038"/>
+              <a:ext cx="5292000" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;g3f61c9bb1a9_0_429"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="3205163"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="474" name="Google Shape;474;g3f61c9bb1a9_0_429"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3448050"/>
-            <a:ext cx="6935100" cy="1892400"/>
+            <a:off x="1285875" y="4957763"/>
+            <a:ext cx="5292000" cy="1526025"/>
+            <a:chOff x="1285875" y="4957763"/>
+            <a:chExt cx="5292000" cy="1526025"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;g3f61c9bb1a9_0_429"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="4957763"/>
+              <a:ext cx="5292000" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;g3f61c9bb1a9_0_429"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="5576888"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="477" name="Google Shape;477;g3f61c9bb1a9_0_429"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3448050"/>
-            <a:ext cx="7138200" cy="927000"/>
+            <a:off x="1285875" y="7329488"/>
+            <a:ext cx="5292000" cy="1526025"/>
+            <a:chOff x="1285875" y="7329488"/>
+            <a:chExt cx="5292000" cy="1526025"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="478" name="Google Shape;478;g3f61c9bb1a9_0_429"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7329488"/>
+              <a:ext cx="5292000" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="479" name="Google Shape;479;g3f61c9bb1a9_0_429"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7948613"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="538" name="Shape 538"/>
+        <p:cNvPr id="484" name="Shape 484"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="539" name="Google Shape;539;g273ca0b2921_0_502"/>
+          <p:cNvPr descr="preencoded.png" id="485" name="Google Shape;485;g3f61c9bb1a9_0_448"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24120315" cy="10731500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1495425"/>
+            <a:ext cx="18087975" cy="8048625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="486" name="Google Shape;486;g3f61c9bb1a9_0_448"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="487" name="Google Shape;487;g3f61c9bb1a9_0_448"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;g3f61c9bb1a9_0_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="540" name="Google Shape;540;g273ca0b2921_0_502"/>
+          <p:cNvPr id="489" name="Google Shape;489;g3f61c9bb1a9_0_448"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12278100" cy="1545300"/>
+            <a:off x="4591050" y="828675"/>
+            <a:ext cx="9105900" cy="1171500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="490" name="Google Shape;490;g3f61c9bb1a9_0_448"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="3289300"/>
-            <a:ext cx="24387000" cy="9766200"/>
+            <a:off x="-1" y="2466975"/>
+            <a:ext cx="18288000" cy="7248525"/>
+            <a:chOff x="-1" y="2466975"/>
+            <a:chExt cx="18288000" cy="7248525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...338 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="491" name="Google Shape;491;g3f61c9bb1a9_0_448"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1" y="5938838"/>
+              <a:ext cx="18288000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="D81828"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...1030 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;g3f61c9bb1a9_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="933525" y="3762375"/>
+              <a:ext cx="142800" cy="2181331"/>
+              <a:chOff x="933525" y="3762375"/>
+              <a:chExt cx="142800" cy="2181331"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="493" name="Google Shape;493;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="933525" y="3762375"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="494" name="Google Shape;494;g3f61c9bb1a9_0_448"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="-4837" y="4924456"/>
+                <a:ext cx="2038500" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="495" name="Google Shape;495;g3f61c9bb1a9_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9420300" y="2628900"/>
+              <a:ext cx="142800" cy="3314747"/>
+              <a:chOff x="9420300" y="2628900"/>
+              <a:chExt cx="142800" cy="3314747"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="496" name="Google Shape;496;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="9420300" y="2628900"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="497" name="Google Shape;497;g3f61c9bb1a9_0_448"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="7915237" y="4357697"/>
+                <a:ext cx="3171900" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...17 lines deleted...]
-      </p:sp>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;g3f61c9bb1a9_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5162550" y="5943551"/>
+              <a:ext cx="142800" cy="3771949"/>
+              <a:chOff x="5162550" y="5943551"/>
+              <a:chExt cx="142800" cy="3771949"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="499" name="Google Shape;499;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="5162550" y="9572700"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="D81828"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="500" name="Google Shape;500;g3f61c9bb1a9_0_448"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="3428963" y="7758101"/>
+                <a:ext cx="3629100" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="D81828"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="501" name="Google Shape;501;g3f61c9bb1a9_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13658850" y="5943568"/>
+              <a:ext cx="142800" cy="2286032"/>
+              <a:chOff x="13658850" y="5943568"/>
+              <a:chExt cx="142800" cy="2286032"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="502" name="Google Shape;502;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="13658850" y="8086800"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="D81828"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="503" name="Google Shape;503;g3f61c9bb1a9_0_448"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="12668213" y="7015168"/>
+                <a:ext cx="2143200" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="D81828"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;g3f61c9bb1a9_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1304925" y="3581400"/>
+              <a:ext cx="3497700" cy="2173575"/>
+              <a:chOff x="1304925" y="3581400"/>
+              <a:chExt cx="3497700" cy="2173575"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="505" name="Google Shape;505;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="3581400"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Rubik Wet Paint"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rubik Wet Paint"/>
+                    <a:ea typeface="Rubik Wet Paint"/>
+                    <a:cs typeface="Rubik Wet Paint"/>
+                    <a:sym typeface="Rubik Wet Paint"/>
+                  </a:rPr>
+                  <a:t>War</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="506" name="Google Shape;506;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="4143375"/>
+                <a:ext cx="3489900" cy="1611600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Eclipse</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Quest for artifact</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Volcano disaster</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;g3f61c9bb1a9_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9801225" y="2466975"/>
+              <a:ext cx="3497700" cy="3373875"/>
+              <a:chOff x="9801225" y="2466975"/>
+              <a:chExt cx="3497700" cy="3373875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="508" name="Google Shape;508;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="2466975"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Rubik Wet Paint"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rubik Wet Paint"/>
+                    <a:ea typeface="Rubik Wet Paint"/>
+                    <a:cs typeface="Rubik Wet Paint"/>
+                    <a:sym typeface="Rubik Wet Paint"/>
+                  </a:rPr>
+                  <a:t>Transformation</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="509" name="Google Shape;509;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="3028950"/>
+                <a:ext cx="3489900" cy="2811900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Kingdoms clash in conflict.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Peasant discovers magical powers.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Plot to assassinate leader uncovered.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="510" name="Google Shape;510;g3f61c9bb1a9_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5562600" y="6324600"/>
+              <a:ext cx="3497700" cy="3373875"/>
+              <a:chOff x="5562600" y="6324600"/>
+              <a:chExt cx="3497700" cy="3373875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="511" name="Google Shape;511;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6324600"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Rubik Wet Paint"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rubik Wet Paint"/>
+                    <a:ea typeface="Rubik Wet Paint"/>
+                    <a:cs typeface="Rubik Wet Paint"/>
+                    <a:sym typeface="Rubik Wet Paint"/>
+                  </a:rPr>
+                  <a:t>Rise</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="512" name="Google Shape;512;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6886575"/>
+                <a:ext cx="3489900" cy="2811900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Humans acquire Crystal </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Shimmering City established</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>City expands, conquers neighbors.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;g3f61c9bb1a9_0_448"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14058900" y="6324600"/>
+              <a:ext cx="3497700" cy="2173575"/>
+              <a:chOff x="14058900" y="6324600"/>
+              <a:chExt cx="3497700" cy="2173575"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="514" name="Google Shape;514;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6324600"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Rubik Wet Paint"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rubik Wet Paint"/>
+                    <a:ea typeface="Rubik Wet Paint"/>
+                    <a:cs typeface="Rubik Wet Paint"/>
+                    <a:sym typeface="Rubik Wet Paint"/>
+                  </a:rPr>
+                  <a:t>Invasion</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="515" name="Google Shape;515;g3f61c9bb1a9_0_448"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6886575"/>
+                <a:ext cx="3489900" cy="1611600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Kingdom invaded</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Betrayal</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Hero's festival</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;g3f61c9bb1a9_0_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="523875" y="6195150"/>
+              <a:ext cx="1101000" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="D81828"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="D81828"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;g3f61c9bb1a9_0_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9015300" y="6199799"/>
+              <a:ext cx="1091700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="D81828"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="D81828"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="518" name="Google Shape;518;g3f61c9bb1a9_0_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="4781475" y="4775850"/>
+              <a:ext cx="1044000" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="D81828"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="D81828"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;g3f61c9bb1a9_0_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13253925" y="4752000"/>
+              <a:ext cx="1091700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="D81828"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="D81828"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="574" name="Shape 574"/>
+        <p:cNvPr id="524" name="Shape 524"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="575" name="Google Shape;575;g273ca0b2921_0_537"/>
+          <p:cNvPr descr="preencoded.png" id="525" name="Google Shape;525;g3f61c9bb1a9_0_487"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="-2489200"/>
-            <a:ext cx="23878985" cy="11252200"/>
+            <a:off x="380999" y="-1866900"/>
+            <a:ext cx="17907000" cy="8439150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;g3f61c9bb1a9_0_487"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="527" name="Google Shape;527;g3f61c9bb1a9_0_487"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;g3f61c9bb1a9_0_487"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="576" name="Google Shape;576;g273ca0b2921_0_537"/>
+          <p:cNvPr id="529" name="Google Shape;529;g3f61c9bb1a9_0_487"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1545300"/>
+            <a:off x="7000875" y="533400"/>
+            <a:ext cx="4286400" cy="1171500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="530" name="Google Shape;530;g3f61c9bb1a9_0_487"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="3003550"/>
-            <a:ext cx="6096900" cy="7708800"/>
+            <a:off x="1868805" y="2252663"/>
+            <a:ext cx="4663500" cy="5888325"/>
+            <a:chOff x="1868805" y="2252663"/>
+            <a:chExt cx="4663500" cy="5888325"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="531" name="Google Shape;531;g3f61c9bb1a9_0_487"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1914525" y="2252663"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="532" name="Google Shape;532;g3f61c9bb1a9_0_487"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1868805" y="6977063"/>
+              <a:ext cx="4663500" cy="1163925"/>
+              <a:chOff x="1868805" y="6977063"/>
+              <a:chExt cx="4663500" cy="1163925"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="533" name="Google Shape;533;g3f61c9bb1a9_0_487"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1868805" y="6977063"/>
+                <a:ext cx="4663500" cy="702900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rubik Wet Paint"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rubik Wet Paint"/>
+                    <a:ea typeface="Rubik Wet Paint"/>
+                    <a:cs typeface="Rubik Wet Paint"/>
+                    <a:sym typeface="Rubik Wet Paint"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="534" name="Google Shape;534;g3f61c9bb1a9_0_487"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1884045" y="7634288"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;g3f61c9bb1a9_0_487"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="3003550"/>
-            <a:ext cx="6096762" cy="6096000"/>
+            <a:off x="7088505" y="4081463"/>
+            <a:ext cx="4663500" cy="5888325"/>
+            <a:chOff x="7088505" y="4081463"/>
+            <a:chExt cx="4663500" cy="5888325"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="536" name="Google Shape;536;g3f61c9bb1a9_0_487"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7134225" y="4081463"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;g3f61c9bb1a9_0_487"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7088505" y="8805863"/>
+              <a:ext cx="4663500" cy="1163925"/>
+              <a:chOff x="7088505" y="8805863"/>
+              <a:chExt cx="4663500" cy="1163925"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="538" name="Google Shape;538;g3f61c9bb1a9_0_487"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7088505" y="8805863"/>
+                <a:ext cx="4663500" cy="702900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rubik Wet Paint"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rubik Wet Paint"/>
+                    <a:ea typeface="Rubik Wet Paint"/>
+                    <a:cs typeface="Rubik Wet Paint"/>
+                    <a:sym typeface="Rubik Wet Paint"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="539" name="Google Shape;539;g3f61c9bb1a9_0_487"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7103745" y="9463088"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="540" name="Google Shape;540;g3f61c9bb1a9_0_487"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="9302750"/>
-            <a:ext cx="6096900" cy="1409700"/>
+            <a:off x="12308205" y="2252663"/>
+            <a:ext cx="4663500" cy="5888325"/>
+            <a:chOff x="12308205" y="2252663"/>
+            <a:chExt cx="4663500" cy="5888325"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...747 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="541" name="Google Shape;541;g3f61c9bb1a9_0_487"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2252663"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="542" name="Google Shape;542;g3f61c9bb1a9_0_487"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12308205" y="6977063"/>
+              <a:ext cx="4663500" cy="1163925"/>
+              <a:chOff x="12308205" y="6977063"/>
+              <a:chExt cx="4663500" cy="1163925"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="543" name="Google Shape;543;g3f61c9bb1a9_0_487"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12308205" y="6977063"/>
+                <a:ext cx="4663500" cy="702900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rubik Wet Paint"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rubik Wet Paint"/>
+                    <a:ea typeface="Rubik Wet Paint"/>
+                    <a:cs typeface="Rubik Wet Paint"/>
+                    <a:sym typeface="Rubik Wet Paint"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="544" name="Google Shape;544;g3f61c9bb1a9_0_487"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12323445" y="7634288"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="601" name="Shape 601"/>
+        <p:cNvPr id="549" name="Shape 549"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="602" name="Google Shape;602;g273ca0b2921_0_563"/>
+          <p:cNvPr descr="preencoded.png" id="550" name="Google Shape;550;g3f61c9bb1a9_0_511"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24120315" cy="10731500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1495425"/>
+            <a:ext cx="18087975" cy="8048625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="551" name="Google Shape;551;g3f61c9bb1a9_0_511"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="552" name="Google Shape;552;g3f61c9bb1a9_0_511"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;g3f61c9bb1a9_0_511"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="554" name="Google Shape;554;g3f61c9bb1a9_0_511"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1718310" y="428625"/>
+            <a:ext cx="15613500" cy="8869650"/>
+            <a:chOff x="1718310" y="428625"/>
+            <a:chExt cx="15613500" cy="8869650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="555" name="Google Shape;555;g3f61c9bb1a9_0_511"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8157210" y="428625"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="8157210" y="428625"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="556" name="Google Shape;556;g3f61c9bb1a9_0_511"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId5">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8763000" y="428625"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="557" name="Google Shape;557;g3f61c9bb1a9_0_511"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8157210" y="2105025"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="8157210" y="2105025"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="558" name="Google Shape;558;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8157210" y="2105025"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Rubik Wet Paint"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Rubik Wet Paint"/>
+                      <a:ea typeface="Rubik Wet Paint"/>
+                      <a:cs typeface="Rubik Wet Paint"/>
+                      <a:sym typeface="Rubik Wet Paint"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="559" name="Google Shape;559;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8161020" y="2590800"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="560" name="Google Shape;560;g3f61c9bb1a9_0_511"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1718310" y="6629400"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="1718310" y="6629400"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="561" name="Google Shape;561;g3f61c9bb1a9_0_511"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId6">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2324100" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="562" name="Google Shape;562;g3f61c9bb1a9_0_511"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1718310" y="8305800"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="1718310" y="8305800"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="563" name="Google Shape;563;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1718310" y="8305800"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Rubik Wet Paint"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Rubik Wet Paint"/>
+                      <a:ea typeface="Rubik Wet Paint"/>
+                      <a:cs typeface="Rubik Wet Paint"/>
+                      <a:sym typeface="Rubik Wet Paint"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="564" name="Google Shape;564;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1722120" y="8791575"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="565" name="Google Shape;565;g3f61c9bb1a9_0_511"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4937760" y="6629400"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="4937760" y="6629400"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="566" name="Google Shape;566;g3f61c9bb1a9_0_511"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId7">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5543550" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="567" name="Google Shape;567;g3f61c9bb1a9_0_511"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="4937760" y="8305800"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="4937760" y="8305800"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="568" name="Google Shape;568;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4937760" y="8305800"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Rubik Wet Paint"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Rubik Wet Paint"/>
+                      <a:ea typeface="Rubik Wet Paint"/>
+                      <a:cs typeface="Rubik Wet Paint"/>
+                      <a:sym typeface="Rubik Wet Paint"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="569" name="Google Shape;569;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4941570" y="8791575"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="570" name="Google Shape;570;g3f61c9bb1a9_0_511"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8157210" y="6629400"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="8157210" y="6629400"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="571" name="Google Shape;571;g3f61c9bb1a9_0_511"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId8">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8763000" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="572" name="Google Shape;572;g3f61c9bb1a9_0_511"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8157210" y="8305800"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="8157210" y="8305800"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="573" name="Google Shape;573;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8157210" y="8305800"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Rubik Wet Paint"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Rubik Wet Paint"/>
+                      <a:ea typeface="Rubik Wet Paint"/>
+                      <a:cs typeface="Rubik Wet Paint"/>
+                      <a:sym typeface="Rubik Wet Paint"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="574" name="Google Shape;574;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8161020" y="8791575"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="575" name="Google Shape;575;g3f61c9bb1a9_0_511"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11376660" y="6629400"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="11376660" y="6629400"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="576" name="Google Shape;576;g3f61c9bb1a9_0_511"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11982450" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="577" name="Google Shape;577;g3f61c9bb1a9_0_511"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="11376660" y="8305800"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="11376660" y="8305800"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="578" name="Google Shape;578;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="11376660" y="8305800"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Rubik Wet Paint"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Rubik Wet Paint"/>
+                      <a:ea typeface="Rubik Wet Paint"/>
+                      <a:cs typeface="Rubik Wet Paint"/>
+                      <a:sym typeface="Rubik Wet Paint"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="579" name="Google Shape;579;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="11380470" y="8791575"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;g3f61c9bb1a9_0_511"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14596110" y="6629400"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="14596110" y="6629400"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="581" name="Google Shape;581;g3f61c9bb1a9_0_511"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15201900" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="582" name="Google Shape;582;g3f61c9bb1a9_0_511"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14596110" y="8305800"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="14596110" y="8305800"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="583" name="Google Shape;583;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14596110" y="8305800"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Rubik Wet Paint"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Rubik Wet Paint"/>
+                      <a:ea typeface="Rubik Wet Paint"/>
+                      <a:cs typeface="Rubik Wet Paint"/>
+                      <a:sym typeface="Rubik Wet Paint"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="584" name="Google Shape;584;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14599920" y="8791575"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="585" name="Google Shape;585;g3f61c9bb1a9_0_511"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3394710" y="3571875"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="3394710" y="3571875"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="586" name="Google Shape;586;g3f61c9bb1a9_0_511"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4000500" y="3571875"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="587" name="Google Shape;587;g3f61c9bb1a9_0_511"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="3394710" y="5248275"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="3394710" y="5248275"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="588" name="Google Shape;588;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="3394710" y="5248275"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Rubik Wet Paint"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Rubik Wet Paint"/>
+                      <a:ea typeface="Rubik Wet Paint"/>
+                      <a:cs typeface="Rubik Wet Paint"/>
+                      <a:sym typeface="Rubik Wet Paint"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="589" name="Google Shape;589;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="3398520" y="5734050"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="590" name="Google Shape;590;g3f61c9bb1a9_0_511"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13034010" y="3571875"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="13034010" y="3571875"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="591" name="Google Shape;591;g3f61c9bb1a9_0_511"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13639800" y="3571875"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="592" name="Google Shape;592;g3f61c9bb1a9_0_511"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="13034010" y="5248275"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="13034010" y="5248275"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="593" name="Google Shape;593;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="13034010" y="5248275"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Rubik Wet Paint"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Rubik Wet Paint"/>
+                      <a:ea typeface="Rubik Wet Paint"/>
+                      <a:cs typeface="Rubik Wet Paint"/>
+                      <a:sym typeface="Rubik Wet Paint"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="594" name="Google Shape;594;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="13037820" y="5734050"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="595" name="Google Shape;595;g3f61c9bb1a9_0_511"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8157210" y="3571875"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="8157210" y="3571875"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="596" name="Google Shape;596;g3f61c9bb1a9_0_511"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8763000" y="3571875"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="597" name="Google Shape;597;g3f61c9bb1a9_0_511"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8157210" y="5248275"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="8157210" y="5248275"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="598" name="Google Shape;598;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8157210" y="5248275"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Rubik Wet Paint"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Rubik Wet Paint"/>
+                      <a:ea typeface="Rubik Wet Paint"/>
+                      <a:cs typeface="Rubik Wet Paint"/>
+                      <a:sym typeface="Rubik Wet Paint"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="599" name="Google Shape;599;g3f61c9bb1a9_0_511"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8161020" y="5734050"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="600" name="Google Shape;600;g3f61c9bb1a9_0_511"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9215437" y="6410362"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;g3f61c9bb1a9_0_511"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9215437" y="3267112"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="602" name="Google Shape;602;g3f61c9bb1a9_0_511"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-472156">
+              <a:off x="4739587" y="3262378"/>
+              <a:ext cx="4454649" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;g3f61c9bb1a9_0_511"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-1335160">
+              <a:off x="3021934" y="6324907"/>
+              <a:ext cx="1591533" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;g3f61c9bb1a9_0_511"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-1335160">
+              <a:off x="12727909" y="6324907"/>
+              <a:ext cx="1591533" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;g3f61c9bb1a9_0_511"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1335160">
+              <a:off x="4778140" y="6324999"/>
+              <a:ext cx="1591533" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="606" name="Google Shape;606;g3f61c9bb1a9_0_511"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1335160">
+              <a:off x="14484115" y="6324999"/>
+              <a:ext cx="1591533" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="607" name="Google Shape;607;g3f61c9bb1a9_0_511"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="472156">
+              <a:off x="9970117" y="3262322"/>
+              <a:ext cx="4454649" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="603" name="Google Shape;603;g273ca0b2921_0_563"/>
+          <p:cNvPr id="608" name="Google Shape;608;g3f61c9bb1a9_0_511"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2476 lines deleted...]
-            <a:ext cx="8340600" cy="669000"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6259800" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
-                <a:hlinkClick r:id="rId19">
+                <a:hlinkClick r:id="rId14">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="660" name="Google Shape;660;g273ca0b2921_0_563"/>
+          <p:cNvPr id="609" name="Google Shape;609;g3f61c9bb1a9_0_511"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="-4360010" y="5167574"/>
-            <a:ext cx="10754100" cy="1545300"/>
+            <a:off x="-3043275" y="4243424"/>
+            <a:ext cx="7962900" cy="1171500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="665" name="Shape 665"/>
+        <p:cNvPr id="614" name="Shape 614"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="666" name="Google Shape;666;g273ca0b2921_0_626"/>
+          <p:cNvPr descr="preencoded.png" id="615" name="Google Shape;615;g3f61c9bb1a9_0_575"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="177822" y="-6451600"/>
-            <a:ext cx="24031404" cy="26619200"/>
+            <a:off x="133350" y="-4838700"/>
+            <a:ext cx="18021299" cy="19964403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="616" name="Google Shape;616;g3f61c9bb1a9_0_575"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="617" name="Google Shape;617;g3f61c9bb1a9_0_575"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="618" name="Google Shape;618;g3f61c9bb1a9_0_575"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="667" name="Google Shape;667;g273ca0b2921_0_626"/>
+          <p:cNvPr id="619" name="Google Shape;619;g3f61c9bb1a9_0_575"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10398300" cy="2751600"/>
+            <a:off x="9696450" y="1619250"/>
+            <a:ext cx="7696200" cy="2076600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="670" name="Google Shape;670;g273ca0b2921_0_626"/>
+          <p:cNvPr id="620" name="Google Shape;620;g3f61c9bb1a9_0_575"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12930216" y="5562600"/>
-            <a:ext cx="9369600" cy="5393400"/>
+            <a:off x="9696450" y="4171950"/>
+            <a:ext cx="6985500" cy="4050000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>No, you don't have to credit us.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="621" name="Google Shape;621;g3f61c9bb1a9_0_575"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="16225800" y="5717849"/>
+            <a:ext cx="3488100" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...173 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="672" name="Google Shape;672;g273ca0b2921_0_626"/>
+          <p:cNvPr descr="preencoded.png" id="622" name="Google Shape;622;g3f61c9bb1a9_0_575"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1295562" y="1143000"/>
-            <a:ext cx="11240905" cy="11430000"/>
+            <a:off x="971550" y="857250"/>
+            <a:ext cx="8429625" cy="8572500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="36" name="Shape 36"/>
+        <p:cNvPr id="38" name="Shape 38"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="37" name="Google Shape;37;g273ca0b2921_0_19"/>
+          <p:cNvPr descr="preencoded.png" id="39" name="Google Shape;39;g3f61c9bb1a9_0_21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24082210" cy="12611100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1762125"/>
+            <a:ext cx="18059400" cy="9458325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="38" name="Google Shape;38;g273ca0b2921_0_19"/>
+          <p:cNvPr descr="preencoded.png" id="40" name="Google Shape;40;g3f61c9bb1a9_0_21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7493937" y="3517900"/>
-            <a:ext cx="9399175" cy="8089900"/>
+            <a:off x="5619750" y="2638425"/>
+            <a:ext cx="7048500" cy="6067425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="42" name="Google Shape;42;g3f61c9bb1a9_0_21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Google Shape;43;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;g273ca0b2921_0_19"/>
+          <p:cNvPr id="44" name="Google Shape;44;g3f61c9bb1a9_0_21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="15656700" cy="2472300"/>
+            <a:off x="3263265" y="552450"/>
+            <a:ext cx="11761500" cy="1874400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="3886200"/>
-            <a:ext cx="7760700" cy="1625700"/>
+            <a:off x="-91440" y="3014663"/>
+            <a:ext cx="4539600" cy="1125825"/>
+            <a:chOff x="-91440" y="3014663"/>
+            <a:chExt cx="4539600" cy="1125825"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Google Shape;46;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="3014663"/>
+              <a:ext cx="4539600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Google Shape;47;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="3633788"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="4019550"/>
-            <a:ext cx="5931600" cy="1359000"/>
+            <a:off x="4600575" y="2914650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="2914650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Google Shape;49;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="2914650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="E41729"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4834890" y="3172778"/>
+              <a:ext cx="750600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="-203225" y="4019550"/>
-            <a:ext cx="6135000" cy="927000"/>
+            <a:off x="12468225" y="2914650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="2914650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Google Shape;52;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="2914650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="E41729"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12669203" y="3172778"/>
+              <a:ext cx="817200" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="3014663"/>
+            <a:ext cx="4539600" cy="1125825"/>
+            <a:chOff x="13839825" y="3014663"/>
+            <a:chExt cx="4539600" cy="1125825"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="3014663"/>
+              <a:ext cx="4539600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="3633788"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="5253038"/>
+            <a:ext cx="4539600" cy="1125825"/>
+            <a:chOff x="-91440" y="5253038"/>
+            <a:chExt cx="4539600" cy="1125825"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="5253038"/>
+              <a:ext cx="4539600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="5872163"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="5153025"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="5153025"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="5153025"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="E41729"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4801553" y="5411153"/>
+              <a:ext cx="817200" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="-135484" y="4845050"/>
-            <a:ext cx="6067200" cy="669000"/>
+            <a:off x="12468225" y="5153025"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="5153025"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="5153025"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="E41729"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12664440" y="5411153"/>
+              <a:ext cx="826800" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="5253038"/>
+            <a:ext cx="4539600" cy="1125825"/>
+            <a:chOff x="13839825" y="5253038"/>
+            <a:chExt cx="4539600" cy="1125825"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="5253038"/>
+              <a:ext cx="4539600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="5872163"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="7491413"/>
+            <a:ext cx="4539600" cy="1125825"/>
+            <a:chOff x="-91440" y="7491413"/>
+            <a:chExt cx="4539600" cy="1125825"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="7491413"/>
+              <a:ext cx="4539600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="8110538"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="7391400"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="7391400"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="7391400"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="E41729"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4806315" y="7649528"/>
+              <a:ext cx="807600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6134867" y="3886200"/>
-            <a:ext cx="1625803" cy="1625600"/>
+            <a:off x="12468225" y="7391400"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="7391400"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="7391400"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="E41729"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12673965" y="7649528"/>
+              <a:ext cx="807600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;g3f61c9bb1a9_0_21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6134867" y="3886200"/>
-            <a:ext cx="1625700" cy="1625700"/>
+            <a:off x="13839825" y="7491413"/>
+            <a:ext cx="4539600" cy="1125825"/>
+            <a:chOff x="13839825" y="7491413"/>
+            <a:chExt cx="4539600" cy="1125825"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...77 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="7491413"/>
+              <a:ext cx="4539600" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E41729"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...175 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;g3f61c9bb1a9_0_21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="8110538"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="E41729"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...1572 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvPr id="85" name="Shape 85"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="89" name="Google Shape;89;g273ca0b2921_0_70"/>
+          <p:cNvPr descr="preencoded.png" id="86" name="Google Shape;86;g3f61c9bb1a9_0_67"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24120315" cy="10731500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1495425"/>
+            <a:ext cx="18087975" cy="8048625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3f61c9bb1a9_0_67"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="88" name="Google Shape;88;g3f61c9bb1a9_0_67"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="89" name="Google Shape;89;g3f61c9bb1a9_0_67"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g273ca0b2921_0_70"/>
+          <p:cNvPr id="90" name="Google Shape;90;g3f61c9bb1a9_0_67"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="17079300" cy="1545300"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="12820800" cy="1171500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;g3f61c9bb1a9_0_67"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861400" cy="5469600"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="4107300"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="4107300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="92" name="Google Shape;92;g3f61c9bb1a9_0_67"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="93" name="Google Shape;93;g3f61c9bb1a9_0_67"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="99" name="Shape 99"/>
+        <p:cNvPr id="98" name="Shape 98"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="100" name="Google Shape;100;g273ca0b2921_0_80"/>
+          <p:cNvPr descr="preencoded.png" id="99" name="Google Shape;99;g3f61c9bb1a9_0_79"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="-2489200"/>
-            <a:ext cx="23878985" cy="11252200"/>
+            <a:off x="380999" y="-1866900"/>
+            <a:ext cx="17907000" cy="8439150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;g3f61c9bb1a9_0_79"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="101" name="Google Shape;101;g3f61c9bb1a9_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="102" name="Google Shape;102;g3f61c9bb1a9_0_79"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="102" name="Google Shape;102;g273ca0b2921_0_80"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="103" name="Google Shape;103;g273ca0b2921_0_80"/>
+          <p:cNvPr descr="preencoded.png" id="103" name="Google Shape;103;g3f61c9bb1a9_0_79"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8305800"/>
+            <a:ext cx="18288000" cy="6229350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3f61c9bb1a9_0_79"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1816327" y="9499600"/>
-            <a:ext cx="9907200" cy="2527200"/>
+            <a:off x="1333500" y="7124700"/>
+            <a:ext cx="7549650" cy="2002125"/>
+            <a:chOff x="1333500" y="7124700"/>
+            <a:chExt cx="7549650" cy="2002125"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="105" name="Google Shape;105;g3f61c9bb1a9_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="7572375"/>
+              <a:ext cx="1000125" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="106" name="Google Shape;106;g3f61c9bb1a9_0_79"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2609850" y="7124700"/>
+              <a:ext cx="6273300" cy="2002125"/>
+              <a:chOff x="2609850" y="7124700"/>
+              <a:chExt cx="6273300" cy="2002125"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="107" name="Google Shape;107;g3f61c9bb1a9_0_79"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2609850" y="7124700"/>
+                <a:ext cx="6273300" cy="702900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rubik Wet Paint"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rubik Wet Paint"/>
+                    <a:ea typeface="Rubik Wet Paint"/>
+                    <a:cs typeface="Rubik Wet Paint"/>
+                    <a:sym typeface="Rubik Wet Paint"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="108" name="Google Shape;108;g3f61c9bb1a9_0_79"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2609850" y="7820025"/>
+                <a:ext cx="6242700" cy="1306800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;g3f61c9bb1a9_0_79"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1816327" y="9950444"/>
-            <a:ext cx="1561536" cy="1625606"/>
+            <a:off x="9477375" y="7124700"/>
+            <a:ext cx="7549650" cy="2002125"/>
+            <a:chOff x="9477375" y="7124700"/>
+            <a:chExt cx="7549650" cy="2002125"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...409 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;g3f61c9bb1a9_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="7572375"/>
+              <a:ext cx="1000125" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="111" name="Google Shape;111;g3f61c9bb1a9_0_79"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10753725" y="7124700"/>
+              <a:ext cx="6273300" cy="2002125"/>
+              <a:chOff x="10753725" y="7124700"/>
+              <a:chExt cx="6273300" cy="2002125"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="112" name="Google Shape;112;g3f61c9bb1a9_0_79"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10753725" y="7124700"/>
+                <a:ext cx="6273300" cy="702900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rubik Wet Paint"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rubik Wet Paint"/>
+                    <a:ea typeface="Rubik Wet Paint"/>
+                    <a:cs typeface="Rubik Wet Paint"/>
+                    <a:sym typeface="Rubik Wet Paint"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="113" name="Google Shape;113;g3f61c9bb1a9_0_79"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10753725" y="7820025"/>
+                <a:ext cx="6242700" cy="1306800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="118" name="Shape 118"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="119" name="Google Shape;119;g273ca0b2921_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="119" name="Google Shape;119;g3f61c9bb1a9_0_98"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24082210" cy="12611100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1762125"/>
+            <a:ext cx="18059400" cy="9458325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;g3f61c9bb1a9_0_98"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;g3f61c9bb1a9_0_98"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="122" name="Google Shape;122;g3f61c9bb1a9_0_98"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;g3f61c9bb1a9_0_98"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="685800" y="2619375"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="685800" y="2619375"/>
+            <a:chExt cx="5328300" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="124" name="Google Shape;124;g3f61c9bb1a9_0_98"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="2619375"/>
+              <a:ext cx="4551000" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="125" name="Google Shape;125;g3f61c9bb1a9_0_98"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="3619500"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="126" name="Google Shape;126;g3f61c9bb1a9_0_98"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="5276850"/>
+              <a:ext cx="5267325" cy="3914775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;g3f61c9bb1a9_0_98"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="914514" y="3492500"/>
-            <a:ext cx="7023900" cy="8763000"/>
+            <a:off x="11868150" y="2619375"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="11868150" y="2619375"/>
+            <a:chExt cx="5328300" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="128" name="Google Shape;128;g3f61c9bb1a9_0_98"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="2619375"/>
+              <a:ext cx="4551000" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="129" name="Google Shape;129;g3f61c9bb1a9_0_98"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="3619500"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;g3f61c9bb1a9_0_98"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="5276850"/>
+              <a:ext cx="5267325" cy="3914775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;g3f61c9bb1a9_0_98"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="914514" y="3492500"/>
-            <a:ext cx="5855400" cy="723900"/>
+            <a:off x="6276975" y="1123950"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="6276975" y="1123950"/>
+            <a:chExt cx="5328300" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Google Shape;132;g3f61c9bb1a9_0_98"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="1123950"/>
+              <a:ext cx="3770100" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;g3f61c9bb1a9_0_98"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="2124075"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...700 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="134" name="Google Shape;134;g3f61c9bb1a9_0_98"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3781425"/>
+              <a:ext cx="5267325" cy="3914775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="144" name="Shape 144"/>
+        <p:cNvPr id="139" name="Shape 139"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="145" name="Google Shape;145;g273ca0b2921_0_123"/>
+          <p:cNvPr descr="preencoded.png" id="140" name="Google Shape;140;g3f61c9bb1a9_0_118"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="177822" y="-6451600"/>
-            <a:ext cx="24031404" cy="26619200"/>
+            <a:off x="133350" y="-4838700"/>
+            <a:ext cx="18021299" cy="19964403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;g3f61c9bb1a9_0_118"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="142" name="Google Shape;142;g3f61c9bb1a9_0_118"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="143" name="Google Shape;143;g3f61c9bb1a9_0_118"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="147" name="Google Shape;147;g273ca0b2921_0_123"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="148" name="Google Shape;148;g273ca0b2921_0_123"/>
+          <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;g3f61c9bb1a9_0_118"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-508063" y="1384300"/>
-            <a:ext cx="5966698" cy="4437893"/>
+            <a:off x="-381000" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;g3f61c9bb1a9_0_118"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5842730" y="4229100"/>
-            <a:ext cx="13603500" cy="5194200"/>
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321425" cy="4015650"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321425" cy="4015650"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="146" name="Google Shape;146;g3f61c9bb1a9_0_118"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292700" cy="3417600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="147" name="Google Shape;147;g3f61c9bb1a9_0_118"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11287125" y="6657975"/>
+              <a:ext cx="3415800" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvPr id="152" name="Shape 152"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="157" name="Google Shape;157;g273ca0b2921_0_134"/>
+          <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;g3f61c9bb1a9_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24120315" cy="10731500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="-1495425"/>
+            <a:ext cx="18087975" cy="8048625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;g3f61c9bb1a9_0_130"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;g3f61c9bb1a9_0_130"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="156" name="Google Shape;156;g3f61c9bb1a9_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="159" name="Google Shape;159;g273ca0b2921_0_134"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="160" name="Google Shape;160;g273ca0b2921_0_134"/>
+          <p:cNvPr descr="preencoded.png" id="157" name="Google Shape;157;g3f61c9bb1a9_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2514914" y="1866900"/>
-            <a:ext cx="12041105" cy="9994900"/>
+            <a:off x="1885950" y="1400175"/>
+            <a:ext cx="9029700" cy="7496175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3f61c9bb1a9_0_130"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16004000" y="3111500"/>
-            <a:ext cx="7163700" cy="2819400"/>
+            <a:off x="12001500" y="2333625"/>
+            <a:ext cx="5463600" cy="2221350"/>
+            <a:chOff x="12001500" y="2333625"/>
+            <a:chExt cx="5463600" cy="2221350"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="159" name="Google Shape;159;g3f61c9bb1a9_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="2333625"/>
+              <a:ext cx="5463600" cy="1245900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="160" name="Google Shape;160;g3f61c9bb1a9_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="3648075"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;g3f61c9bb1a9_0_130"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16004000" y="3111500"/>
-            <a:ext cx="7366800" cy="1650900"/>
+            <a:off x="12001500" y="4905375"/>
+            <a:ext cx="5463600" cy="2221350"/>
+            <a:chOff x="12001500" y="4905375"/>
+            <a:chExt cx="5463600" cy="2221350"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;g3f61c9bb1a9_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="4905375"/>
+              <a:ext cx="5463600" cy="1245900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="163" name="Google Shape;163;g3f61c9bb1a9_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="6219825"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...247 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="090909"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="171" name="Shape 171"/>
+        <p:cNvPr id="168" name="Shape 168"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="172" name="Google Shape;172;g273ca0b2921_0_148"/>
+          <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;g3f61c9bb1a9_0_145"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="-2489200"/>
-            <a:ext cx="23878985" cy="11252200"/>
+            <a:off x="380999" y="-1866900"/>
+            <a:ext cx="17907000" cy="8439150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;g273ca0b2921_0_148"/>
+          <p:cNvPr id="170" name="Google Shape;170;g3f61c9bb1a9_0_145"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="1574800"/>
-            <a:ext cx="20216700" cy="1545300"/>
+            <a:off x="1619250" y="1181100"/>
+            <a:ext cx="15059100" cy="1171500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D81828"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rubik Wet Paint"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D81828"/>
                 </a:solidFill>
                 <a:latin typeface="Rubik Wet Paint"/>
                 <a:ea typeface="Rubik Wet Paint"/>
                 <a:cs typeface="Rubik Wet Paint"/>
                 <a:sym typeface="Rubik Wet Paint"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;g3f61c9bb1a9_0_145"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="4025900"/>
-            <a:ext cx="6642900" cy="7670700"/>
+            <a:off x="10763248" y="3019425"/>
+            <a:ext cx="4981578" cy="5753100"/>
+            <a:chOff x="10763248" y="3019425"/>
+            <a:chExt cx="4981578" cy="5753100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="172" name="Google Shape;172;g3f61c9bb1a9_0_145"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763250" y="3790950"/>
+              <a:ext cx="4981575" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;g3f61c9bb1a9_0_145"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763248" y="3790950"/>
+              <a:ext cx="4981578" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="174" name="Google Shape;174;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11820525" y="4838700"/>
+              <a:ext cx="2876700" cy="2876700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="36060B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="175" name="Google Shape;175;g3f61c9bb1a9_0_145"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12849225" y="5405438"/>
+              <a:ext cx="819150" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="176" name="Google Shape;176;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11369040" y="3019425"/>
+              <a:ext cx="3770100" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11889105" y="6577013"/>
+              <a:ext cx="2739300" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Unicorn </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;g3f61c9bb1a9_0_145"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15165695" y="4025900"/>
-            <a:ext cx="5017200" cy="927000"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="179" name="Google Shape;179;g3f61c9bb1a9_0_145"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="E41729"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="E41729"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;g3f61c9bb1a9_0_145"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2362200" y="3238500"/>
+            <a:ext cx="2806200" cy="2402325"/>
+            <a:chOff x="2362200" y="3238500"/>
+            <a:chExt cx="2806200" cy="2402325"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3238500"/>
+              <a:ext cx="2806200" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Archery</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3933825"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;g3f61c9bb1a9_0_145"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5054600"/>
-            <a:ext cx="6642900" cy="6642000"/>
+            <a:off x="6276975" y="6410325"/>
+            <a:ext cx="2806200" cy="2402325"/>
+            <a:chOff x="6276975" y="6410325"/>
+            <a:chExt cx="2806200" cy="2402325"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="6410325"/>
+              <a:ext cx="2806200" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="186" name="Google Shape;186;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="7105650"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;g3f61c9bb1a9_0_145"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5054600"/>
-            <a:ext cx="6642930" cy="6642100"/>
+            <a:off x="6276975" y="3238500"/>
+            <a:ext cx="2806200" cy="2402325"/>
+            <a:chOff x="6276975" y="3238500"/>
+            <a:chExt cx="2806200" cy="2402325"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3238500"/>
+              <a:ext cx="2806200" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Music</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3933825"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="190" name="Google Shape;190;g3f61c9bb1a9_0_145"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352791" y="5054600"/>
-            <a:ext cx="6642933" cy="6642100"/>
+            <a:off x="2362200" y="6410325"/>
+            <a:ext cx="2806200" cy="2402325"/>
+            <a:chOff x="2362200" y="6410325"/>
+            <a:chExt cx="2806200" cy="2402325"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...161 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="6410325"/>
+              <a:ext cx="2806200" cy="702900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rubik Wet Paint"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rubik Wet Paint"/>
+                  <a:ea typeface="Rubik Wet Paint"/>
+                  <a:cs typeface="Rubik Wet Paint"/>
+                  <a:sym typeface="Rubik Wet Paint"/>
+                </a:rPr>
+                <a:t>Life</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="192" name="Google Shape;192;g3f61c9bb1a9_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="7105650"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rubik Wet Paint"/>
-[...917 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>