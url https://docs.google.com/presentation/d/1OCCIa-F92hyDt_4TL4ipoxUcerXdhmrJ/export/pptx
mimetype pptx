--- v0 (2026-06-03)
+++ v1 (2026-10-28)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -84,331 +85,334 @@
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
+      <p:font typeface="Inter"/>
+      <p:regular r:id="rId30"/>
+      <p:bold r:id="rId31"/>
+      <p:italic r:id="rId32"/>
+      <p:boldItalic r:id="rId33"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="Palanquin Dark"/>
-      <p:bold r:id="rId30"/>
+      <p:regular r:id="rId34"/>
+      <p:bold r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins"/>
-      <p:regular r:id="rId31"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId34"/>
+      <p:regular r:id="rId36"/>
+      <p:bold r:id="rId37"/>
+      <p:italic r:id="rId38"/>
+      <p:boldItalic r:id="rId39"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:regular r:id="rId35"/>
-[...7 lines deleted...]
-      <p:bold r:id="rId40"/>
+      <p:regular r:id="rId40"/>
+      <p:bold r:id="rId41"/>
+      <p:italic r:id="rId42"/>
+      <p:boldItalic r:id="rId43"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId41"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId44"/>
+      <p:regular r:id="rId44"/>
+      <p:bold r:id="rId45"/>
+      <p:italic r:id="rId46"/>
+      <p:boldItalic r:id="rId47"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId45" roundtripDataSignature="AMtx7mgS1NHKgpDYWYRlH1nQ5gw4zRG3Vw=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId48" roundtripDataSignature="AMtx7mgLOnD5m90OlJ2K8Hrag4xo4u18gQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalanquinDark-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId48" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalanquinDark-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalanquinDark-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1329,243 +1333,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1654,3916 +1658,3916 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g273ab124e1d_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;p1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g273ab124e1d_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;p1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g273ab124e1d_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;p1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="190" name="Shape 190"/>
+        <p:cNvPr id="195" name="Shape 195"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;g273ab124e1d_0_170:notes"/>
+          <p:cNvPr id="196" name="Google Shape;196;p10:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;g273ab124e1d_0_170:notes"/>
+          <p:cNvPr id="197" name="Google Shape;197;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;g273ab124e1d_0_170:notes"/>
+          <p:cNvPr id="198" name="Google Shape;198;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="215" name="Shape 215"/>
+        <p:cNvPr id="221" name="Shape 221"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g273ab124e1d_0_194:notes"/>
+          <p:cNvPr id="222" name="Google Shape;222;p11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g273ab124e1d_0_194:notes"/>
+          <p:cNvPr id="223" name="Google Shape;223;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;g273ab124e1d_0_194:notes"/>
+          <p:cNvPr id="224" name="Google Shape;224;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="264" name="Shape 264"/>
+        <p:cNvPr id="253" name="Shape 253"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;g273ab124e1d_0_242:notes"/>
+          <p:cNvPr id="254" name="Google Shape;254;p12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;g273ab124e1d_0_242:notes"/>
+          <p:cNvPr id="255" name="Google Shape;255;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;g273ab124e1d_0_242:notes"/>
+          <p:cNvPr id="256" name="Google Shape;256;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="294" name="Shape 294"/>
+        <p:cNvPr id="277" name="Shape 277"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;g273ab124e1d_0_271:notes"/>
+          <p:cNvPr id="278" name="Google Shape;278;p13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;g273ab124e1d_0_271:notes"/>
+          <p:cNvPr id="279" name="Google Shape;279;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;g273ab124e1d_0_271:notes"/>
+          <p:cNvPr id="280" name="Google Shape;280;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="308" name="Shape 308"/>
+        <p:cNvPr id="292" name="Shape 292"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;g273ab124e1d_0_284:notes"/>
+          <p:cNvPr id="293" name="Google Shape;293;p14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;g273ab124e1d_0_284:notes"/>
+          <p:cNvPr id="294" name="Google Shape;294;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g273ab124e1d_0_284:notes"/>
+          <p:cNvPr id="295" name="Google Shape;295;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="336" name="Shape 336"/>
+        <p:cNvPr id="309" name="Shape 309"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g273ab124e1d_0_311:notes"/>
+          <p:cNvPr id="310" name="Google Shape;310;p15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;g273ab124e1d_0_311:notes"/>
+          <p:cNvPr id="311" name="Google Shape;311;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g273ab124e1d_0_311:notes"/>
+          <p:cNvPr id="312" name="Google Shape;312;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="402" name="Shape 402"/>
+        <p:cNvPr id="373" name="Shape 373"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="403" name="Google Shape;403;g273ab124e1d_0_376:notes"/>
+          <p:cNvPr id="374" name="Google Shape;374;p16:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="404" name="Google Shape;404;g273ab124e1d_0_376:notes"/>
+          <p:cNvPr id="375" name="Google Shape;375;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;g273ab124e1d_0_376:notes"/>
+          <p:cNvPr id="376" name="Google Shape;376;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="418" name="Shape 418"/>
+        <p:cNvPr id="389" name="Shape 389"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="419" name="Google Shape;419;g273ab124e1d_0_391:notes"/>
+          <p:cNvPr id="390" name="Google Shape;390;p17:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="420" name="Google Shape;420;g273ab124e1d_0_391:notes"/>
+          <p:cNvPr id="391" name="Google Shape;391;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="421" name="Google Shape;421;g273ab124e1d_0_391:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="434" name="Shape 434"/>
+        <p:cNvPr id="405" name="Shape 405"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="435" name="Google Shape;435;g273ab124e1d_0_406:notes"/>
+          <p:cNvPr id="406" name="Google Shape;406;p18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;g273ab124e1d_0_406:notes"/>
+          <p:cNvPr id="407" name="Google Shape;407;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="437" name="Google Shape;437;g273ab124e1d_0_406:notes"/>
+          <p:cNvPr id="408" name="Google Shape;408;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="450" name="Shape 450"/>
+        <p:cNvPr id="422" name="Shape 422"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;g273ab124e1d_0_421:notes"/>
+          <p:cNvPr id="423" name="Google Shape;423;p19:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;g273ab124e1d_0_421:notes"/>
+          <p:cNvPr id="424" name="Google Shape;424;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="453" name="Google Shape;453;g273ab124e1d_0_421:notes"/>
+          <p:cNvPr id="425" name="Google Shape;425;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="23" name="Shape 23"/>
+        <p:cNvPr id="24" name="Shape 24"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g273ab124e1d_0_11:notes"/>
+          <p:cNvPr id="25" name="Google Shape;25;p2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g273ab124e1d_0_11:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g273ab124e1d_0_11:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="459" name="Shape 459"/>
+        <p:cNvPr id="432" name="Shape 432"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;g273ab124e1d_0_429:notes"/>
+          <p:cNvPr id="433" name="Google Shape;433;p20:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="461" name="Google Shape;461;g273ab124e1d_0_429:notes"/>
+          <p:cNvPr id="434" name="Google Shape;434;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="462" name="Google Shape;462;g273ab124e1d_0_429:notes"/>
+          <p:cNvPr id="435" name="Google Shape;435;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="481" name="Shape 481"/>
+        <p:cNvPr id="452" name="Shape 452"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="482" name="Google Shape;482;g273ab124e1d_0_450:notes"/>
+          <p:cNvPr id="453" name="Google Shape;453;p21:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="483" name="Google Shape;483;g273ab124e1d_0_450:notes"/>
+          <p:cNvPr id="454" name="Google Shape;454;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="484" name="Google Shape;484;g273ab124e1d_0_450:notes"/>
+          <p:cNvPr id="455" name="Google Shape;455;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="526" name="Shape 526"/>
+        <p:cNvPr id="489" name="Shape 489"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;g273ab124e1d_0_494:notes"/>
+          <p:cNvPr id="490" name="Google Shape;490;p22:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="528" name="Google Shape;528;g273ab124e1d_0_494:notes"/>
+          <p:cNvPr id="491" name="Google Shape;491;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="529" name="Google Shape;529;g273ab124e1d_0_494:notes"/>
+          <p:cNvPr id="492" name="Google Shape;492;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="554" name="Shape 554"/>
+        <p:cNvPr id="515" name="Shape 515"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="555" name="Google Shape;555;g273ab124e1d_0_521:notes"/>
+          <p:cNvPr id="516" name="Google Shape;516;p23:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="556" name="Google Shape;556;g273ab124e1d_0_521:notes"/>
+          <p:cNvPr id="517" name="Google Shape;517;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="557" name="Google Shape;557;g273ab124e1d_0_521:notes"/>
+          <p:cNvPr id="518" name="Google Shape;518;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="579" name="Shape 579"/>
+        <p:cNvPr id="536" name="Shape 536"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="580" name="Google Shape;580;g273ab124e1d_0_545:notes"/>
+          <p:cNvPr id="537" name="Google Shape;537;p24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="581" name="Google Shape;581;g273ab124e1d_0_545:notes"/>
+          <p:cNvPr id="538" name="Google Shape;538;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="582" name="Google Shape;582;g273ab124e1d_0_545:notes"/>
+          <p:cNvPr id="539" name="Google Shape;539;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="647" name="Shape 647"/>
+        <p:cNvPr id="596" name="Shape 596"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="648" name="Google Shape;648;g273ab124e1d_0_612:notes"/>
+          <p:cNvPr id="597" name="Google Shape;597;p25:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="649" name="Google Shape;649;g273ab124e1d_0_612:notes"/>
+          <p:cNvPr id="598" name="Google Shape;598;p25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="650" name="Google Shape;650;g273ab124e1d_0_612:notes"/>
+          <p:cNvPr id="599" name="Google Shape;599;p25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="37" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g273ab124e1d_0_21:notes"/>
+          <p:cNvPr id="38" name="Google Shape;38;p3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g273ab124e1d_0_21:notes"/>
+          <p:cNvPr id="39" name="Google Shape;39;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g273ab124e1d_0_21:notes"/>
+          <p:cNvPr id="40" name="Google Shape;40;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvPr id="84" name="Shape 84"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;g273ab124e1d_0_66:notes"/>
+          <p:cNvPr id="85" name="Google Shape;85;p4:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g273ab124e1d_0_66:notes"/>
+          <p:cNvPr id="86" name="Google Shape;86;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;g273ab124e1d_0_66:notes"/>
+          <p:cNvPr id="87" name="Google Shape;87;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvPr id="97" name="Shape 97"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g273ab124e1d_0_76:notes"/>
+          <p:cNvPr id="98" name="Google Shape;98;p5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;g273ab124e1d_0_76:notes"/>
+          <p:cNvPr id="99" name="Google Shape;99;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;g273ab124e1d_0_76:notes"/>
+          <p:cNvPr id="100" name="Google Shape;100;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="111" name="Shape 111"/>
+        <p:cNvPr id="118" name="Shape 118"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;g273ab124e1d_0_95:notes"/>
+          <p:cNvPr id="119" name="Google Shape;119;p6:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g273ab124e1d_0_95:notes"/>
+          <p:cNvPr id="120" name="Google Shape;120;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g273ab124e1d_0_95:notes"/>
+          <p:cNvPr id="121" name="Google Shape;121;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="133" name="Shape 133"/>
+        <p:cNvPr id="137" name="Shape 137"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;g273ab124e1d_0_116:notes"/>
+          <p:cNvPr id="138" name="Google Shape;138;p7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;g273ab124e1d_0_116:notes"/>
+          <p:cNvPr id="139" name="Google Shape;139;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g273ab124e1d_0_116:notes"/>
+          <p:cNvPr id="140" name="Google Shape;140;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="146" name="Shape 146"/>
+        <p:cNvPr id="152" name="Shape 152"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;g273ab124e1d_0_128:notes"/>
+          <p:cNvPr id="153" name="Google Shape;153;p8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g273ab124e1d_0_128:notes"/>
+          <p:cNvPr id="154" name="Google Shape;154;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g273ab124e1d_0_128:notes"/>
+          <p:cNvPr id="155" name="Google Shape;155;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="161" name="Shape 161"/>
+        <p:cNvPr id="168" name="Shape 168"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g273ab124e1d_0_142:notes"/>
+          <p:cNvPr id="169" name="Google Shape;169;p9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g273ab124e1d_0_142:notes"/>
+          <p:cNvPr id="170" name="Google Shape;170;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g273ab124e1d_0_142:notes"/>
+          <p:cNvPr id="171" name="Google Shape;171;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
@@ -5597,51 +5601,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5651,25559 +5655,21935 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g273ab124e1d_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1536892" y="7835900"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="-1152525" y="5876925"/>
+            <a:ext cx="6553199" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g273ab124e1d_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18557019" y="-3124200"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="13916025" y="-2343150"/>
+            <a:ext cx="6553200" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Google Shape;20;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;p1"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4048125" y="3181350"/>
+            <a:ext cx="10201275" cy="7105650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g273ab124e1d_0_0"/>
+          <p:cNvPr id="22" name="Google Shape;22;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="787500" y="694125"/>
-            <a:ext cx="23841000" cy="3702000"/>
+            <a:off x="2447925" y="180975"/>
+            <a:ext cx="13605600" cy="1127700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="9FD2BD"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Poppins SemiBold"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="9FD2BD"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins SemiBold"/>
+                <a:ea typeface="Poppins SemiBold"/>
+                <a:cs typeface="Poppins SemiBold"/>
+                <a:sym typeface="Poppins SemiBold"/>
+              </a:rPr>
+              <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="590550" y="685800"/>
+            <a:ext cx="17916600" cy="3181500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="82B09E"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="82B09E"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>Micro</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="001953"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>organisms </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
-[...157 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="194" name="Shape 194"/>
+        <p:cNvPr id="199" name="Shape 199"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="195" name="Google Shape;195;g273ab124e1d_0_170"/>
+          <p:cNvPr descr="preencoded.png" id="200" name="Google Shape;200;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11126591" y="393700"/>
-            <a:ext cx="13260457" cy="12915900"/>
+            <a:off x="8343899" y="295275"/>
+            <a:ext cx="9944101" cy="9686925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="202" name="Google Shape;202;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;g273ab124e1d_0_170"/>
+          <p:cNvPr id="204" name="Google Shape;204;p10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6143400" cy="2180100"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="4619625" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;p10"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2489200"/>
-            <a:ext cx="20843400" cy="10947300"/>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630525" cy="8048625"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630525" cy="8048625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...137 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829175" cy="8048625"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 3156" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="82B09E"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="207" name="Google Shape;207;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3281362" y="2181225"/>
+              <a:ext cx="933450" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829175" cy="8048625"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 3156" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="82B09E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8677271" y="2181239"/>
+              <a:ext cx="942983" cy="1114397"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829175" cy="8048625"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 3156" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="82B09E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13992225" y="2181225"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3110865" y="3495675"/>
+              <a:ext cx="1274445" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="213" name="Google Shape;213;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4552950"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2415540" y="8743950"/>
+              <a:ext cx="2665095" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8559165" y="3495675"/>
+              <a:ext cx="1179195" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4552950"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7806690" y="8743950"/>
+              <a:ext cx="2684145" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13326427" y="3495675"/>
+              <a:ext cx="2446020" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4552950"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...58 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...134 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13059728" y="8743950"/>
+              <a:ext cx="2979420" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="82B09E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...556 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="219" name="Shape 219"/>
+        <p:cNvPr id="225" name="Shape 225"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="220" name="Google Shape;220;g273ab124e1d_0_194"/>
+          <p:cNvPr descr="preencoded.png" id="226" name="Google Shape;226;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1917940" y="1104900"/>
-            <a:ext cx="11507638" cy="11506200"/>
+            <a:off x="-1438275" y="828675"/>
+            <a:ext cx="8629650" cy="8629650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="227" name="Google Shape;227;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="228" name="Google Shape;228;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2495550" y="809626"/>
+            <a:ext cx="13355955" cy="8826817"/>
+            <a:chOff x="2495550" y="809626"/>
+            <a:chExt cx="13355955" cy="8826817"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...291 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="231" name="Google Shape;231;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="232" name="Google Shape;232;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="233" name="Google Shape;233;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="234" name="Google Shape;234;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;p11"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5396226">
+              <a:off x="4686297" y="5148263"/>
+              <a:ext cx="8677280" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;p11"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2509">
+              <a:off x="2495548" y="5138738"/>
+              <a:ext cx="13049253" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="237" name="Google Shape;237;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2559058" y="873137"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="238" name="Google Shape;238;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571731" y="6099572"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="239" name="Google Shape;239;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12506325" y="962025"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="240" name="Google Shape;240;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12430126" y="6095997"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7496175" y="3076575"/>
+              <a:ext cx="1122045" cy="2636520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="3076575"/>
+              <a:ext cx="1826895" cy="2636520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7391400" y="5638800"/>
+              <a:ext cx="1341120" cy="2636520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9686925" y="5638800"/>
+              <a:ext cx="1188720" cy="2636520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...58 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2557463"/>
+              <a:ext cx="3497580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Strengths</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...58 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="3328988"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...58 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="7843838"/>
+              <a:ext cx="3497580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Opportunities</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="8615363"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...397 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2557463"/>
+              <a:ext cx="3497580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Weaknesses</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="3328988"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="7843838"/>
+              <a:ext cx="3497580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Threats</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="8615363"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...764 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="268" name="Shape 268"/>
+        <p:cNvPr id="257" name="Shape 257"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="269" name="Google Shape;269;g273ab124e1d_0_242"/>
+          <p:cNvPr descr="preencoded.png" id="258" name="Google Shape;258;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1536892" y="7835900"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="-1152525" y="5876925"/>
+            <a:ext cx="6553199" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="270" name="Google Shape;270;g273ab124e1d_0_242"/>
+          <p:cNvPr descr="preencoded.png" id="259" name="Google Shape;259;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18557019" y="-3124200"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="13916025" y="-2343150"/>
+            <a:ext cx="6553200" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="260" name="Google Shape;260;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="261" name="Google Shape;261;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="272" name="Google Shape;272;g273ab124e1d_0_242"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="273" name="Google Shape;273;g273ab124e1d_0_242"/>
+          <p:cNvPr descr="preencoded.png" id="263" name="Google Shape;263;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10491511" y="2971800"/>
-            <a:ext cx="12955619" cy="10744200"/>
+            <a:off x="9144000" y="952500"/>
+            <a:ext cx="6457950" cy="8848725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;g273ab124e1d_0_242"/>
+          <p:cNvPr id="264" name="Google Shape;264;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1397175" y="1143000"/>
-            <a:ext cx="10690500" cy="2180100"/>
+            <a:off x="1047750" y="857250"/>
+            <a:ext cx="7915275" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;g273ab124e1d_0_242"/>
+          <p:cNvPr id="265" name="Google Shape;265;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1244756" y="4660900"/>
-[...123 lines deleted...]
-            <a:ext cx="2409000" cy="2180100"/>
+            <a:off x="933450" y="3609975"/>
+            <a:ext cx="1819275" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2638425" y="3495675"/>
+            <a:ext cx="4792980" cy="1716405"/>
+            <a:chOff x="2638425" y="3495675"/>
+            <a:chExt cx="4792980" cy="1716405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2638425" y="3495675"/>
+              <a:ext cx="4792980" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2638425" y="4191000"/>
+              <a:ext cx="4785360" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;g273ab124e1d_0_242"/>
+          <p:cNvPr id="269" name="Google Shape;269;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3518340" y="4660900"/>
-[...249 lines deleted...]
-            <a:ext cx="2650500" cy="2180100"/>
+            <a:off x="933450" y="5562600"/>
+            <a:ext cx="2000250" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="270" name="Google Shape;270;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2819400" y="5676900"/>
+            <a:ext cx="4612005" cy="1259205"/>
+            <a:chOff x="2819400" y="5676900"/>
+            <a:chExt cx="4612005" cy="1259205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2819400" y="5676900"/>
+              <a:ext cx="4612005" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2819400" y="6372225"/>
+              <a:ext cx="4604385" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;g273ab124e1d_0_242"/>
+          <p:cNvPr id="273" name="Google Shape;273;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3759670" y="7569200"/>
-[...249 lines deleted...]
-            <a:ext cx="2650500" cy="2180100"/>
+            <a:off x="933450" y="7515225"/>
+            <a:ext cx="2000250" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="274" name="Google Shape;274;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3759670" y="9867900"/>
-            <a:ext cx="6058800" cy="2146200"/>
+            <a:off x="2819400" y="7400925"/>
+            <a:ext cx="4612005" cy="1716405"/>
+            <a:chOff x="2819400" y="7400925"/>
+            <a:chExt cx="4612005" cy="1716405"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2819400" y="7400925"/>
+              <a:ext cx="4612005" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2819400" y="8096250"/>
+              <a:ext cx="4604385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="298" name="Shape 298"/>
+        <p:cNvPr id="281" name="Shape 281"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="299" name="Google Shape;299;g273ab124e1d_0_271"/>
+          <p:cNvPr descr="preencoded.png" id="282" name="Google Shape;282;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-914514" y="4660900"/>
-            <a:ext cx="10732841" cy="10147300"/>
+            <a:off x="-685800" y="3495675"/>
+            <a:ext cx="8048625" cy="7610475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="300" name="Google Shape;300;g273ab124e1d_0_271"/>
+          <p:cNvPr descr="preencoded.png" id="283" name="Google Shape;283;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9061156" cy="12999764"/>
+          <a:xfrm rot="3368746">
+            <a:off x="14264973" y="113562"/>
+            <a:ext cx="8048626" cy="7610475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;p13"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="285" name="Google Shape;285;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="286" name="Google Shape;286;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="287" name="Google Shape;287;p13"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3168015" y="2552700"/>
+            <a:ext cx="11942445" cy="6536055"/>
+            <a:chOff x="3168015" y="2552700"/>
+            <a:chExt cx="11942445" cy="6536055"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...130 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;p13"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="2552700"/>
+              <a:ext cx="11942445" cy="5423535"/>
+              <a:chOff x="3168015" y="2552700"/>
+              <a:chExt cx="11942445" cy="5423535"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="289" name="Google Shape;289;p13"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4614863" y="2552700"/>
+                <a:ext cx="9048750" cy="4943475"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="272727"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Palanquin Dark"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Palanquin Dark"/>
+                    <a:ea typeface="Palanquin Dark"/>
+                    <a:cs typeface="Palanquin Dark"/>
+                    <a:sym typeface="Palanquin Dark"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="290" name="Google Shape;290;p13"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="6848475"/>
+                <a:ext cx="11942445" cy="1127760"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="8067675"/>
+              <a:ext cx="7014210" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="312" name="Shape 312"/>
+        <p:cNvPr id="296" name="Shape 296"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="313" name="Google Shape;313;g273ab124e1d_0_284"/>
+          <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1917940" y="1104900"/>
-            <a:ext cx="11507638" cy="11506200"/>
+            <a:off x="-1438275" y="828675"/>
+            <a:ext cx="8629650" cy="8629650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="299" name="Google Shape;299;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;g273ab124e1d_0_284"/>
+          <p:cNvPr id="301" name="Google Shape;301;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="7845300" cy="3488400"/>
+            <a:off x="2757488" y="2447925"/>
+            <a:ext cx="5903595" cy="2636520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g273ab124e1d_0_284"/>
+          <p:cNvPr id="302" name="Google Shape;302;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="6210300"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="2512695" y="4657725"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;g273ab124e1d_0_284"/>
+          <p:cNvPr id="303" name="Google Shape;303;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="8416800" cy="3488400"/>
+            <a:off x="2543175" y="5238750"/>
+            <a:ext cx="6332220" cy="2636520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g273ab124e1d_0_284"/>
+          <p:cNvPr id="304" name="Google Shape;304;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="9931400"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="2512695" y="7448550"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g273ab124e1d_0_284"/>
+          <p:cNvPr id="305" name="Google Shape;305;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="3263900"/>
-[...82 lines deleted...]
-            <a:ext cx="3996900" cy="3488400"/>
+            <a:off x="11820525" y="2447925"/>
+            <a:ext cx="3017520" cy="2636520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;g273ab124e1d_0_284"/>
+          <p:cNvPr id="306" name="Google Shape;306;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="6210300"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="10132695" y="4657725"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;g273ab124e1d_0_284"/>
+          <p:cNvPr id="307" name="Google Shape;307;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="6270300" cy="3488400"/>
+            <a:off x="10968038" y="5238750"/>
+            <a:ext cx="4722495" cy="2636520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>765 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g273ab124e1d_0_284"/>
+          <p:cNvPr id="308" name="Google Shape;308;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="9931400"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="10132695" y="7448550"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="340" name="Shape 340"/>
+        <p:cNvPr id="313" name="Shape 313"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="341" name="Google Shape;341;g273ab124e1d_0_311"/>
+          <p:cNvPr descr="preencoded.png" id="314" name="Google Shape;314;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="13260457" cy="12915900"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="295275"/>
+            <a:ext cx="9944100" cy="9686924"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="315" name="Google Shape;315;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="316" name="Google Shape;316;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="317" name="Google Shape;317;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g273ab124e1d_0_311"/>
+          <p:cNvPr id="318" name="Google Shape;318;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="2180100"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915275" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="320" name="Google Shape;320;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="321" name="Google Shape;321;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="342" name="Google Shape;342;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="361" name="Google Shape;361;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="363" name="Google Shape;363;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="4591050"/>
+              <a:ext cx="1569720" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="82B09E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="366" name="Google Shape;366;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5419725"/>
+              <a:ext cx="859155" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1925955"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1925955"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="82B09E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8791575"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1925955"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1925955"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="82B09E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="372" name="Google Shape;372;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8791575"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="82B09E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="406" name="Shape 406"/>
+        <p:cNvPr id="377" name="Shape 377"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="407" name="Google Shape;407;g273ab124e1d_0_376"/>
+          <p:cNvPr descr="preencoded.png" id="378" name="Google Shape;378;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1536892" y="7835900"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="-1152525" y="5876925"/>
+            <a:ext cx="6553199" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="408" name="Google Shape;408;g273ab124e1d_0_376"/>
+          <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18557019" y="-3124200"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="13916025" y="-2343150"/>
+            <a:ext cx="6553200" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="380" name="Google Shape;380;p16"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="382" name="Google Shape;382;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="383" name="Google Shape;383;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="2002155"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="2002155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="385" name="Google Shape;385;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5295900"/>
+              <a:ext cx="6614160" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="410" name="Google Shape;410;g273ab124e1d_0_376"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="415" name="Google Shape;415;g273ab124e1d_0_376"/>
+          <p:cNvPr descr="preencoded.png" id="386" name="Google Shape;386;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="416" name="Google Shape;416;g273ab124e1d_0_376"/>
+          <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="417" name="Google Shape;417;g273ab124e1d_0_376"/>
+          <p:cNvPr id="388" name="Google Shape;388;p16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6841922" y="1219200"/>
-            <a:ext cx="10690500" cy="2180100"/>
+            <a:off x="5181600" y="914400"/>
+            <a:ext cx="7915275" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="422" name="Shape 422"/>
+        <p:cNvPr id="393" name="Shape 393"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="423" name="Google Shape;423;g273ab124e1d_0_391"/>
+          <p:cNvPr descr="preencoded.png" id="394" name="Google Shape;394;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1917940" y="1104900"/>
-            <a:ext cx="11507638" cy="11506200"/>
+            <a:off x="-1438275" y="828675"/>
+            <a:ext cx="8629650" cy="8629650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="395" name="Google Shape;395;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="397" name="Google Shape;397;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644640" cy="2459355"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644640" cy="2459355"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644640" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4095750"/>
+              <a:ext cx="6614160" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;g273ab124e1d_0_391"/>
+          <p:cNvPr id="401" name="Google Shape;401;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="1308000"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="3002280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...2 lines deleted...]
-                <a:sym typeface="Palanquin Dark"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="429" name="Google Shape;429;g273ab124e1d_0_391"/>
+          <p:cNvPr id="402" name="Google Shape;402;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5461000"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="2180100"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572625" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="432" name="Google Shape;432;g273ab124e1d_0_391"/>
+          <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="433" name="Google Shape;433;g273ab124e1d_0_391"/>
+          <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="438" name="Shape 438"/>
+        <p:cNvPr id="409" name="Shape 409"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="439" name="Google Shape;439;g273ab124e1d_0_406"/>
+          <p:cNvPr descr="preencoded.png" id="410" name="Google Shape;410;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11126591" y="393700"/>
-            <a:ext cx="13260457" cy="12915900"/>
+            <a:off x="8343899" y="295275"/>
+            <a:ext cx="9944101" cy="9686925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="411" name="Google Shape;411;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="413" name="Google Shape;413;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="414" name="Google Shape;414;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6229350"/>
+            <a:ext cx="4377690" cy="2459355"/>
+            <a:chOff x="657225" y="6229350"/>
+            <a:chExt cx="4377690" cy="2459355"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="415" name="Google Shape;415;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6229350"/>
+              <a:ext cx="4377690" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="7210425"/>
+              <a:ext cx="4347210" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="440" name="Google Shape;440;g273ab124e1d_0_406"/>
+          <p:cNvPr id="417" name="Google Shape;417;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="7704600"/>
+            <a:off x="619125" y="923925"/>
+            <a:ext cx="5153025" cy="5791200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="447" name="Google Shape;447;g273ab124e1d_0_406"/>
+          <p:cNvPr id="418" name="Google Shape;418;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16766096" y="4419600"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12573000" y="3314700"/>
+            <a:ext cx="5204460" cy="4221480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;p18"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="420" name="Google Shape;420;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="454" name="Shape 454"/>
+        <p:cNvPr id="426" name="Shape 426"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="455" name="Google Shape;455;g273ab124e1d_0_421"/>
+          <p:cNvPr descr="preencoded.png" id="427" name="Google Shape;427;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="428" name="Google Shape;428;p19"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="430" name="Google Shape;430;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;g273ab124e1d_0_421"/>
+          <p:cNvPr id="431" name="Google Shape;431;p19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="4021800"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5495925" cy="3028950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="27" name="Shape 27"/>
+        <p:cNvPr id="28" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="28" name="Google Shape;28;g273ab124e1d_0_11"/>
+          <p:cNvPr descr="preencoded.png" id="29" name="Google Shape;29;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-914514" y="4660900"/>
-            <a:ext cx="10732841" cy="10147300"/>
+            <a:off x="-685800" y="3495675"/>
+            <a:ext cx="8048625" cy="7610475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="29" name="Google Shape;29;g273ab124e1d_0_11"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9061156" cy="12999767"/>
+          <a:xfrm rot="3368746">
+            <a:off x="14264973" y="113562"/>
+            <a:ext cx="8048626" cy="7610475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;p2"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Google Shape;33;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;g273ab124e1d_0_11"/>
+          <p:cNvPr id="34" name="Google Shape;34;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7972500" cy="3488400"/>
+            <a:off x="9984105" y="2609850"/>
+            <a:ext cx="5815965" cy="2827020"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;g273ab124e1d_0_11"/>
+          <p:cNvPr id="35" name="Google Shape;35;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399400" cy="2574000"/>
+            <a:off x="8942070" y="4933950"/>
+            <a:ext cx="7890510" cy="2849880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;p2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="1514475"/>
+            <a:ext cx="8086725" cy="7258050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="463" name="Shape 463"/>
+        <p:cNvPr id="436" name="Shape 436"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="464" name="Google Shape;464;g273ab124e1d_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="437" name="Google Shape;437;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1917940" y="1104900"/>
-            <a:ext cx="11507638" cy="11506200"/>
+            <a:off x="-1438275" y="828675"/>
+            <a:ext cx="8629650" cy="8629650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="438" name="Google Shape;438;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="439" name="Google Shape;439;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="440" name="Google Shape;440;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="466" name="Google Shape;466;g273ab124e1d_0_429"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="467" name="Google Shape;467;g273ab124e1d_0_429"/>
+          <p:cNvPr descr="preencoded.png" id="441" name="Google Shape;441;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="2933700"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="381000" y="2200275"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="468" name="Google Shape;468;g273ab124e1d_0_429"/>
+          <p:cNvPr id="442" name="Google Shape;442;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5012893" y="11696700"/>
-            <a:ext cx="14348700" cy="2180100"/>
+            <a:off x="3810000" y="8772525"/>
+            <a:ext cx="10658475" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="443" name="Google Shape;443;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1771650"/>
-            <a:ext cx="6935100" cy="2425800"/>
+            <a:off x="11791950" y="1328738"/>
+            <a:ext cx="5292090" cy="1925955"/>
+            <a:chOff x="11791950" y="1328738"/>
+            <a:chExt cx="5292090" cy="1925955"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="444" name="Google Shape;444;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1328738"/>
+              <a:ext cx="5292090" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="445" name="Google Shape;445;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="2233613"/>
+              <a:ext cx="5261610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="446" name="Google Shape;446;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1771650"/>
-            <a:ext cx="6935100" cy="2425800"/>
+            <a:off x="11791950" y="3805237"/>
+            <a:ext cx="5292090" cy="1925955"/>
+            <a:chOff x="11791950" y="3805237"/>
+            <a:chExt cx="5292090" cy="1925955"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="447" name="Google Shape;447;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="3805237"/>
+              <a:ext cx="5292090" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="448" name="Google Shape;448;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4710112"/>
+              <a:ext cx="5261610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with gems.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="449" name="Google Shape;449;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1771650"/>
-            <a:ext cx="7138200" cy="1308000"/>
+            <a:off x="11791950" y="6072188"/>
+            <a:ext cx="5292090" cy="1925955"/>
+            <a:chOff x="11791950" y="6072188"/>
+            <a:chExt cx="5292090" cy="1925955"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6072188"/>
+              <a:ext cx="5292090" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="451" name="Google Shape;451;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6977063"/>
+              <a:ext cx="5261610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="485" name="Shape 485"/>
+        <p:cNvPr id="456" name="Shape 456"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="486" name="Google Shape;486;g273ab124e1d_0_450"/>
+          <p:cNvPr descr="preencoded.png" id="457" name="Google Shape;457;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11126591" y="393700"/>
-            <a:ext cx="13260457" cy="12915900"/>
+            <a:off x="8343899" y="295275"/>
+            <a:ext cx="9944101" cy="9686925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="458" name="Google Shape;458;p21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="460" name="Google Shape;460;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="487" name="Google Shape;487;g273ab124e1d_0_450"/>
+          <p:cNvPr id="461" name="Google Shape;461;p21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12278100" cy="2180100"/>
+            <a:off x="4591050" y="723900"/>
+            <a:ext cx="9105900" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="462" name="Google Shape;462;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2276475" y="5400675"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="2276475" y="5400675"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="463" name="Google Shape;463;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2276475" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="82B09E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="464" name="Google Shape;464;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2291715" y="5515928"/>
+              <a:ext cx="1188720" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;p21"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="927216" y="4470400"/>
-            <a:ext cx="22532616" cy="7251700"/>
+            <a:off x="3495605" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...89 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="82B09E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="466" name="Google Shape;466;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6391275" y="5400675"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6391275" y="5400675"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="467" name="Google Shape;467;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6391275" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="82B09E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="468" name="Google Shape;468;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6396990" y="5515928"/>
+              <a:ext cx="1207770" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="469" name="Google Shape;469;p21"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3061083" y="7359650"/>
-            <a:ext cx="1575000" cy="1308000"/>
+            <a:off x="7610405" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...159 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="82B09E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="470" name="Google Shape;470;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10497503" y="5400675"/>
+            <a:ext cx="1236345" cy="1219200"/>
+            <a:chOff x="10497503" y="5400675"/>
+            <a:chExt cx="1236345" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10506075" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="82B09E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10497503" y="5515928"/>
+              <a:ext cx="1236345" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>2024</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="473" name="Google Shape;473;p21"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8535467" y="7359650"/>
-            <a:ext cx="1600500" cy="1308000"/>
+            <a:off x="11725205" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...159 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="82B09E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="474" name="Google Shape;474;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14003500" y="7359650"/>
-            <a:ext cx="1638600" cy="1308000"/>
+            <a:off x="14620875" y="5400675"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="14620875" y="5400675"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...20 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14620875" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="82B09E"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14631353" y="5515928"/>
+              <a:ext cx="1198245" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>2025</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="82B09E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="477" name="Google Shape;477;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15635654" y="8013700"/>
-            <a:ext cx="3861300" cy="0"/>
+            <a:off x="649605" y="3281363"/>
+            <a:ext cx="4663440" cy="1925955"/>
+            <a:chOff x="649605" y="3281363"/>
+            <a:chExt cx="4663440" cy="1925955"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="478" name="Google Shape;478;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="649605" y="3281363"/>
+              <a:ext cx="4663440" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="479" name="Google Shape;479;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="664845" y="4186238"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>First dragon was successfully tamed</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="480" name="Google Shape;480;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15635654" y="7975600"/>
-            <a:ext cx="3861283" cy="38100"/>
+            <a:off x="8898255" y="3281363"/>
+            <a:ext cx="4663440" cy="1925955"/>
+            <a:chOff x="8898255" y="3281363"/>
+            <a:chExt cx="4663440" cy="1925955"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8898255" y="3281363"/>
+              <a:ext cx="4663440" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Unicorn Migration</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="482" name="Google Shape;482;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8913495" y="4186238"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Large herd of unicorns migrated to the realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="483" name="Google Shape;483;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="19496937" y="7200900"/>
-            <a:ext cx="1625803" cy="1625600"/>
+            <a:off x="12974955" y="7043738"/>
+            <a:ext cx="4663440" cy="1925955"/>
+            <a:chOff x="12974955" y="7043738"/>
+            <a:chExt cx="4663440" cy="1925955"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="484" name="Google Shape;484;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12974955" y="7043738"/>
+              <a:ext cx="4663440" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Rainbow Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="485" name="Google Shape;485;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12990195" y="7948613"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unusually large number of rainbows were sighted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="486" name="Google Shape;486;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="19496937" y="7200900"/>
-            <a:ext cx="1625700" cy="1625700"/>
+            <a:off x="4821555" y="7043738"/>
+            <a:ext cx="4663440" cy="1925955"/>
+            <a:chOff x="4821555" y="7043738"/>
+            <a:chExt cx="4663440" cy="1925955"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...77 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4821555" y="7043738"/>
+              <a:ext cx="4663440" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Enchanted Pool</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="82B09E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...140 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4836795" y="7948613"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical pool with power to grant wishes</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...704 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="530" name="Shape 530"/>
+        <p:cNvPr id="493" name="Shape 493"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="531" name="Google Shape;531;g273ab124e1d_0_494"/>
+          <p:cNvPr descr="preencoded.png" id="494" name="Google Shape;494;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1536892" y="7835900"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="-1152525" y="5876925"/>
+            <a:ext cx="6553199" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="532" name="Google Shape;532;g273ab124e1d_0_494"/>
+          <p:cNvPr descr="preencoded.png" id="495" name="Google Shape;495;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18557019" y="-3124200"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="13916025" y="-2343150"/>
+            <a:ext cx="6553200" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="496" name="Google Shape;496;p22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="497" name="Google Shape;497;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="533" name="Google Shape;533;g273ab124e1d_0_494"/>
+          <p:cNvPr id="499" name="Google Shape;499;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="2180100"/>
+            <a:off x="2686050" y="533400"/>
+            <a:ext cx="4286250" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="500" name="Google Shape;500;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2660650"/>
-            <a:ext cx="4788600" cy="10299600"/>
+            <a:off x="2621280" y="1995487"/>
+            <a:ext cx="3682365" cy="7831456"/>
+            <a:chOff x="2621280" y="1995487"/>
+            <a:chExt cx="3682365" cy="7831456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="501" name="Google Shape;501;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="1995487"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="502" name="Google Shape;502;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8320088"/>
+              <a:ext cx="3682365" cy="1506855"/>
+              <a:chOff x="2621280" y="8320088"/>
+              <a:chExt cx="3682365" cy="1506855"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="503" name="Google Shape;503;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2621280" y="8320088"/>
+                <a:ext cx="3682365" cy="988695"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Palanquin Dark"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Palanquin Dark"/>
+                    <a:ea typeface="Palanquin Dark"/>
+                    <a:cs typeface="Palanquin Dark"/>
+                    <a:sym typeface="Palanquin Dark"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="504" name="Google Shape;504;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2636520" y="9263063"/>
+                <a:ext cx="3651885" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="505" name="Google Shape;505;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2660650"/>
-            <a:ext cx="4788498" cy="8229601"/>
+            <a:off x="6821805" y="1995487"/>
+            <a:ext cx="3682365" cy="7831456"/>
+            <a:chOff x="6821805" y="1995487"/>
+            <a:chExt cx="3682365" cy="7831456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="506" name="Google Shape;506;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="1995487"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8320088"/>
+              <a:ext cx="3682365" cy="1506855"/>
+              <a:chOff x="6821805" y="8320088"/>
+              <a:chExt cx="3682365" cy="1506855"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="508" name="Google Shape;508;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6821805" y="8320088"/>
+                <a:ext cx="3682365" cy="988695"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Palanquin Dark"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Palanquin Dark"/>
+                    <a:ea typeface="Palanquin Dark"/>
+                    <a:cs typeface="Palanquin Dark"/>
+                    <a:sym typeface="Palanquin Dark"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="509" name="Google Shape;509;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6837045" y="9263063"/>
+                <a:ext cx="3651885" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="510" name="Google Shape;510;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="11093450"/>
-            <a:ext cx="4788600" cy="1866900"/>
+            <a:off x="11022330" y="1995487"/>
+            <a:ext cx="3682365" cy="7831456"/>
+            <a:chOff x="11022330" y="1995487"/>
+            <a:chExt cx="3682365" cy="7831456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...747 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="511" name="Google Shape;511;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="1995487"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8320088"/>
+              <a:ext cx="3682365" cy="1506855"/>
+              <a:chOff x="11022330" y="8320088"/>
+              <a:chExt cx="3682365" cy="1506855"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="513" name="Google Shape;513;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11022330" y="8320088"/>
+                <a:ext cx="3682365" cy="988695"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Palanquin Dark"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Palanquin Dark"/>
+                    <a:ea typeface="Palanquin Dark"/>
+                    <a:cs typeface="Palanquin Dark"/>
+                    <a:sym typeface="Palanquin Dark"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="514" name="Google Shape;514;p22"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11037570" y="9263063"/>
+                <a:ext cx="3651885" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="558" name="Shape 558"/>
+        <p:cNvPr id="519" name="Shape 519"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="559" name="Google Shape;559;g273ab124e1d_0_521"/>
+          <p:cNvPr descr="preencoded.png" id="520" name="Google Shape;520;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1917940" y="1104900"/>
-            <a:ext cx="11507638" cy="11506200"/>
+            <a:off x="-1438275" y="828675"/>
+            <a:ext cx="8629650" cy="8629650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="522" name="Google Shape;522;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="561" name="Google Shape;561;g273ab124e1d_0_521"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="562" name="Google Shape;562;g273ab124e1d_0_521"/>
+          <p:cNvPr descr="preencoded.png" id="524" name="Google Shape;524;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1867133" y="1968500"/>
-            <a:ext cx="7125591" cy="11061700"/>
+            <a:off x="1400175" y="1476375"/>
+            <a:ext cx="5343525" cy="8296275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...82 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="565" name="Google Shape;565;g273ab124e1d_0_521"/>
+          <p:cNvPr descr="preencoded.png" id="525" name="Google Shape;525;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9725695" y="2057400"/>
-            <a:ext cx="1099782" cy="1117600"/>
+            <a:off x="7362821" y="1671638"/>
+            <a:ext cx="685808" cy="581025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;p23"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7110245" y="3181350"/>
+            <a:ext cx="1219535" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="82B09E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="566" name="Google Shape;566;g273ab124e1d_0_521"/>
+          <p:cNvPr descr="preencoded.png" id="527" name="Google Shape;527;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10237480" y="3429000"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="7380602" y="4105274"/>
+            <a:ext cx="650246" cy="590553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="528" name="Google Shape;528;p23"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1625700" cy="1625700"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="7110245" y="5619750"/>
+            <a:ext cx="1219535" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="82B09E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="568" name="Google Shape;568;g273ab124e1d_0_521"/>
+          <p:cNvPr descr="preencoded.png" id="529" name="Google Shape;529;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9716714" y="5308600"/>
-            <a:ext cx="1117740" cy="1117600"/>
+            <a:off x="7372350" y="6505575"/>
+            <a:ext cx="666750" cy="666750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="530" name="Google Shape;530;p23"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="1625600"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="7110245" y="8058150"/>
+            <a:ext cx="1219535" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="82B09E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...42 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="571" name="Google Shape;571;g273ab124e1d_0_521"/>
+          <p:cNvPr descr="preencoded.png" id="531" name="Google Shape;531;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9716714" y="8559800"/>
-            <a:ext cx="1117740" cy="1117600"/>
+            <a:off x="7391400" y="9001125"/>
+            <a:ext cx="628650" cy="552450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="573" name="Google Shape;573;g273ab124e1d_0_521"/>
+          <p:cNvPr id="532" name="Google Shape;532;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9462683" y="11557000"/>
-[...70 lines deleted...]
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="8210550" y="2590800"/>
+            <a:ext cx="8814435" cy="878205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="576" name="Google Shape;576;g273ab124e1d_0_521"/>
+          <p:cNvPr id="533" name="Google Shape;533;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10948768" y="6870700"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="8210550" y="5153025"/>
+            <a:ext cx="8814435" cy="878205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="577" name="Google Shape;577;g273ab124e1d_0_521"/>
+          <p:cNvPr id="534" name="Google Shape;534;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10948768" y="10223500"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="8210550" y="7667625"/>
+            <a:ext cx="8814435" cy="878205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="578" name="Google Shape;578;g273ab124e1d_0_521"/>
+          <p:cNvPr id="535" name="Google Shape;535;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13810859" y="749300"/>
-            <a:ext cx="8810700" cy="2180100"/>
+            <a:off x="10458450" y="561975"/>
+            <a:ext cx="6505575" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="583" name="Shape 583"/>
+        <p:cNvPr id="540" name="Shape 540"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="584" name="Google Shape;584;g273ab124e1d_0_545"/>
+          <p:cNvPr descr="preencoded.png" id="541" name="Google Shape;541;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11126591" y="393700"/>
-            <a:ext cx="13260457" cy="12915900"/>
+            <a:off x="8343899" y="295275"/>
+            <a:ext cx="9944101" cy="9686925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="542" name="Google Shape;542;p24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="543" name="Google Shape;543;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="544" name="Google Shape;544;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="545" name="Google Shape;545;p24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2343150"/>
+            <a:ext cx="17373600" cy="6772275"/>
+            <a:chOff x="590550" y="2343150"/>
+            <a:chExt cx="17373600" cy="6772275"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="546" name="Google Shape;546;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2343150"/>
+              <a:ext cx="4114800" cy="1457325"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2652713"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4114800"/>
+              <a:ext cx="4114800" cy="1457325"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="549" name="Google Shape;549;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4424363"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="550" name="Google Shape;550;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="5867400"/>
+              <a:ext cx="4114800" cy="1457325"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="551" name="Google Shape;551;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6176963"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="552" name="Google Shape;552;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7658100"/>
+              <a:ext cx="4114800" cy="1457325"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="553" name="Google Shape;553;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7967662"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="554" name="Google Shape;554;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="5886450"/>
+              <a:ext cx="4114800" cy="1457325"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="555" name="Google Shape;555;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6196013"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7658100"/>
+              <a:ext cx="4114800" cy="1457325"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="557" name="Google Shape;557;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7967662"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="558" name="Google Shape;558;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4114800"/>
+              <a:ext cx="4114800" cy="1457325"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="559" name="Google Shape;559;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4424363"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="560" name="Google Shape;560;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4114800"/>
+              <a:ext cx="4114800" cy="1457325"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="561" name="Google Shape;561;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4424363"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4114800"/>
+              <a:ext cx="4114800" cy="1457325"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="563" name="Google Shape;563;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4424363"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="564" name="Google Shape;564;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2470">
+              <a:off x="2514598" y="3805237"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="565" name="Google Shape;565;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5292605">
+              <a:off x="9605888" y="3657600"/>
+              <a:ext cx="304949" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="2362128" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="567" name="Google Shape;567;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="6981753" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="568" name="Google Shape;568;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="11401353" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="569" name="Google Shape;569;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="15611403" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="570" name="Google Shape;570;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389519">
+              <a:off x="5576880" y="6734175"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="571" name="Google Shape;571;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="572" name="Google Shape;572;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="573" name="Google Shape;573;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="574" name="Google Shape;574;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="575" name="Google Shape;575;p24"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389155">
+              <a:off x="14258917" y="6786563"/>
+              <a:ext cx="3019440" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="576" name="Google Shape;576;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2495550"/>
+              <a:ext cx="2735580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="577" name="Google Shape;577;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3190875"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="578" name="Google Shape;578;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4267200"/>
+              <a:ext cx="2735580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="579" name="Google Shape;579;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4962525"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6019800"/>
+              <a:ext cx="2735580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="581" name="Google Shape;581;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6715125"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="582" name="Google Shape;582;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7810500"/>
+              <a:ext cx="2735580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8505825"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6038850"/>
+              <a:ext cx="2735580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="585" name="Google Shape;585;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6734175"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7810500"/>
+              <a:ext cx="2735580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8505825"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="588" name="Google Shape;588;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4267200"/>
+              <a:ext cx="2735580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="589" name="Google Shape;589;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4962525"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="590" name="Google Shape;590;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4267200"/>
+              <a:ext cx="2735580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="591" name="Google Shape;591;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4962525"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="592" name="Google Shape;592;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4267200"/>
+              <a:ext cx="2735580" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="593" name="Google Shape;593;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4962525"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="585" name="Google Shape;585;g273ab124e1d_0_545"/>
+          <p:cNvPr id="594" name="Google Shape;594;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...224 lines deleted...]
-            <a:ext cx="3708900" cy="978000"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6793230" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
-              <a:buFont typeface="Palanquin Dark"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...2 lines deleted...]
-                <a:sym typeface="Palanquin Dark"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Chloe Ng</a:t>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+                <a:hlinkClick r:id="rId14">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>click here</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="592" name="Google Shape;592;g273ab124e1d_0_545"/>
+          <p:cNvPr id="595" name="Google Shape;595;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11799775" y="4254500"/>
-[...2397 lines deleted...]
-            <a:ext cx="10754100" cy="2180100"/>
+            <a:off x="5238750" y="428625"/>
+            <a:ext cx="7962900" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="651" name="Shape 651"/>
+        <p:cNvPr id="600" name="Shape 600"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="652" name="Google Shape;652;g273ab124e1d_0_612"/>
+          <p:cNvPr descr="preencoded.png" id="601" name="Google Shape;601;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-914514" y="4660900"/>
-            <a:ext cx="10732841" cy="10147300"/>
+            <a:off x="-685800" y="3495675"/>
+            <a:ext cx="8048625" cy="7610475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="653" name="Google Shape;653;g273ab124e1d_0_612"/>
+          <p:cNvPr descr="preencoded.png" id="602" name="Google Shape;602;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9061156" cy="12999764"/>
+          <a:xfrm rot="3368746">
+            <a:off x="14264973" y="113562"/>
+            <a:ext cx="8048626" cy="7610475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="603" name="Google Shape;603;p25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="604" name="Google Shape;604;p25"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="654" name="Google Shape;654;g273ab124e1d_0_612"/>
+          <p:cNvPr id="606" name="Google Shape;606;p25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1016100" cy="3200400"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>Credit | Image: </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Unsplash</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="655" name="Google Shape;655;g273ab124e1d_0_612"/>
+          <p:cNvPr descr="preencoded.png" id="607" name="Google Shape;607;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="711289" cy="2590800"/>
+          <a:xfrm rot="-1592668">
+            <a:off x="8407594" y="1810190"/>
+            <a:ext cx="9159578" cy="6836255"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="656" name="Google Shape;656;g273ab124e1d_0_612"/>
+          <p:cNvPr id="608" name="Google Shape;608;p25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193525" y="2538250"/>
-            <a:ext cx="10093500" cy="2829600"/>
+            <a:off x="2181225" y="1524000"/>
+            <a:ext cx="7467600" cy="3028950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="657" name="Google Shape;657;g273ab124e1d_0_612"/>
+          <p:cNvPr id="609" name="Google Shape;609;p25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="5498875"/>
-            <a:ext cx="9890400" cy="5926800"/>
+            <a:off x="2181225" y="4438650"/>
+            <a:ext cx="7376160" cy="4450080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>• Yes, you can use this for both personal and commercial projects.</a:t>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>• No, you don't have to credit us.</a:t>
+              <a:t>No, you don't have to credit us.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>• No, you can't resell or redistribute it, including uploading this template online.</a:t>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>• And you can support us by sharing our site, EaTemp.com, with others.</a:t>
-[...93 lines deleted...]
-              <a:t> </a:t>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="39" name="Google Shape;39;g273ab124e1d_0_21"/>
+          <p:cNvPr descr="preencoded.png" id="42" name="Google Shape;42;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1917940" y="1104900"/>
-            <a:ext cx="11507638" cy="11506200"/>
+            <a:off x="-1438275" y="828675"/>
+            <a:ext cx="8629650" cy="8629650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g273ab124e1d_0_21"/>
+          <p:cNvPr id="43" name="Google Shape;43;p3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4987490" y="381000"/>
-            <a:ext cx="14424900" cy="3488400"/>
+            <a:off x="3729990" y="285750"/>
+            <a:ext cx="10837545" cy="2636520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="978022" y="4051300"/>
-            <a:ext cx="7316100" cy="1816200"/>
+            <a:off x="733425" y="3109913"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="733425" y="3109913"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Google Shape;45;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="733425" y="3109913"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="82B09E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Google Shape;46;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="991553" y="3225165"/>
+              <a:ext cx="702945" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="978022" y="4146550"/>
-            <a:ext cx="1625700" cy="1625700"/>
+            <a:off x="2105025" y="3038475"/>
+            <a:ext cx="4206240" cy="1468755"/>
+            <a:chOff x="2105025" y="3038475"/>
+            <a:chExt cx="4206240" cy="1468755"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...36 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Google Shape;48;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2105025" y="3038475"/>
+              <a:ext cx="4206240" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Google Shape;49;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2105025" y="3943350"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1327316" y="4305300"/>
-            <a:ext cx="927300" cy="1308000"/>
+            <a:off x="6334125" y="3109913"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6334125" y="3109913"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6334125" y="3109913"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="82B09E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Google Shape;52;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6587490" y="3225165"/>
+              <a:ext cx="712470" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7705725" y="3038475"/>
+            <a:ext cx="4206240" cy="1468755"/>
+            <a:chOff x="7705725" y="3038475"/>
+            <a:chExt cx="4206240" cy="1468755"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7705725" y="3038475"/>
+              <a:ext cx="4206240" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7705725" y="3943350"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="733425" y="5348288"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="733425" y="5348288"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="733425" y="5348288"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="82B09E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="977265" y="5463540"/>
+              <a:ext cx="731520" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2807051" y="4051300"/>
-            <a:ext cx="5487000" cy="1816200"/>
+            <a:off x="2105025" y="5276850"/>
+            <a:ext cx="4206240" cy="1468755"/>
+            <a:chOff x="2105025" y="5276850"/>
+            <a:chExt cx="4206240" cy="1468755"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2105025" y="5276850"/>
+              <a:ext cx="4206240" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2105025" y="6181725"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2807051" y="4051300"/>
-            <a:ext cx="5690400" cy="1308000"/>
+            <a:off x="6334125" y="5348288"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6334125" y="5348288"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6334125" y="5348288"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="82B09E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6563678" y="5463540"/>
+              <a:ext cx="760095" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7705725" y="5276850"/>
+            <a:ext cx="4206240" cy="1468755"/>
+            <a:chOff x="7705725" y="5276850"/>
+            <a:chExt cx="4206240" cy="1468755"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7705725" y="5276850"/>
+              <a:ext cx="4206240" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7705725" y="6181725"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2807051" y="5257800"/>
-            <a:ext cx="5622600" cy="745200"/>
+            <a:off x="733425" y="7586663"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="733425" y="7586663"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="733425" y="7586663"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="82B09E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="982028" y="7701915"/>
+              <a:ext cx="721995" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2105025" y="7515225"/>
+            <a:ext cx="4206240" cy="1468755"/>
+            <a:chOff x="2105025" y="7515225"/>
+            <a:chExt cx="4206240" cy="1468755"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2105025" y="7515225"/>
+              <a:ext cx="4206240" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2105025" y="8420100"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8446556" y="4051300"/>
-            <a:ext cx="7316100" cy="1816200"/>
+            <a:off x="6334125" y="7586663"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6334125" y="7586663"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6334125" y="7586663"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="82B09E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6563678" y="7701915"/>
+              <a:ext cx="760095" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77" name="Google Shape;77;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8446556" y="4146550"/>
-            <a:ext cx="1625700" cy="1625700"/>
+            <a:off x="7705725" y="7515225"/>
+            <a:ext cx="4206240" cy="1468755"/>
+            <a:chOff x="7705725" y="7515225"/>
+            <a:chExt cx="4206240" cy="1468755"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...73 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7705725" y="7515225"/>
+              <a:ext cx="4206240" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...99 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7705725" y="8420100"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...1344 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="77" name="Google Shape;77;g273ab124e1d_0_21"/>
+          <p:cNvPr descr="preencoded.png" id="80" name="Google Shape;80;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14365495" y="3657600"/>
-            <a:ext cx="10021553" cy="8737600"/>
+            <a:off x="11858625" y="2038350"/>
+            <a:ext cx="4991100" cy="7315200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...55 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="82" name="Google Shape;82;p3"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="88" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="85" name="Google Shape;85;g273ab124e1d_0_66"/>
+          <p:cNvPr descr="preencoded.png" id="89" name="Google Shape;89;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11126591" y="393700"/>
-            <a:ext cx="13260457" cy="12915900"/>
+            <a:off x="8343899" y="295275"/>
+            <a:ext cx="9944101" cy="9686925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;p4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="92" name="Google Shape;92;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;g273ab124e1d_0_66"/>
+          <p:cNvPr id="93" name="Google Shape;93;p4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="15542400" cy="2180100"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="11668125" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861400" cy="6841200"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910310" cy="5135880"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910310" cy="5135880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="95" name="Google Shape;95;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="96" name="Google Shape;96;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvPr id="101" name="Shape 101"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="96" name="Google Shape;96;g273ab124e1d_0_76"/>
+          <p:cNvPr descr="preencoded.png" id="102" name="Google Shape;102;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1536892" y="7835900"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="-1152525" y="5876925"/>
+            <a:ext cx="6553199" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="97" name="Google Shape;97;g273ab124e1d_0_76"/>
+          <p:cNvPr descr="preencoded.png" id="103" name="Google Shape;103;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18557019" y="-3124200"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="13916025" y="-2343150"/>
+            <a:ext cx="6553200" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="105" name="Google Shape;105;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="106" name="Google Shape;106;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="99" name="Google Shape;99;g273ab124e1d_0_76"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="100" name="Google Shape;100;g273ab124e1d_0_76"/>
+          <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="11685461" cy="13716000"/>
+            <a:ext cx="8763000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13057232" y="2705100"/>
-            <a:ext cx="9907200" cy="3746400"/>
+            <a:off x="9763125" y="2028825"/>
+            <a:ext cx="7549515" cy="2916555"/>
+            <a:chOff x="9763125" y="2028825"/>
+            <a:chExt cx="7549515" cy="2916555"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="109" name="Google Shape;109;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="2905124"/>
+              <a:ext cx="1114425" cy="1057276"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11153775" y="2028825"/>
+              <a:ext cx="6158865" cy="2916555"/>
+              <a:chOff x="11153775" y="2028825"/>
+              <a:chExt cx="6158865" cy="2916555"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="111" name="Google Shape;111;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="2028825"/>
+                <a:ext cx="6158865" cy="988695"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Palanquin Dark"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Palanquin Dark"/>
+                    <a:ea typeface="Palanquin Dark"/>
+                    <a:cs typeface="Palanquin Dark"/>
+                    <a:sym typeface="Palanquin Dark"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="112" name="Google Shape;112;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="3009900"/>
+                <a:ext cx="6128385" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13057232" y="3765550"/>
-            <a:ext cx="1625819" cy="1625600"/>
+            <a:off x="9763110" y="5143500"/>
+            <a:ext cx="7549530" cy="2916555"/>
+            <a:chOff x="9763110" y="5143500"/>
+            <a:chExt cx="7549530" cy="2916555"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...409 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="114" name="Google Shape;114;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763110" y="6043617"/>
+              <a:ext cx="1114455" cy="1009640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="115" name="Google Shape;115;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11153775" y="5143500"/>
+              <a:ext cx="6158865" cy="2916555"/>
+              <a:chOff x="11153775" y="5143500"/>
+              <a:chExt cx="6158865" cy="2916555"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="116" name="Google Shape;116;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="5143500"/>
+                <a:ext cx="6158865" cy="988695"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Palanquin Dark"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Palanquin Dark"/>
+                    <a:ea typeface="Palanquin Dark"/>
+                    <a:cs typeface="Palanquin Dark"/>
+                    <a:sym typeface="Palanquin Dark"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="117" name="Google Shape;117;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="6124575"/>
+                <a:ext cx="6128385" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="122" name="Shape 122"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="116" name="Google Shape;116;g273ab124e1d_0_95"/>
+          <p:cNvPr descr="preencoded.png" id="123" name="Google Shape;123;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1917940" y="1104900"/>
-            <a:ext cx="11507638" cy="11506200"/>
+            <a:off x="-1438275" y="828675"/>
+            <a:ext cx="8629650" cy="8629650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="125" name="Google Shape;125;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="126" name="Google Shape;126;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2626995" y="1009650"/>
+            <a:ext cx="6156960" cy="8439150"/>
+            <a:chOff x="2626995" y="1009650"/>
+            <a:chExt cx="6156960" cy="8439150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5381625" y="1009650"/>
+              <a:ext cx="647700" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="129" name="Google Shape;129;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3743325" y="2552700"/>
+              <a:ext cx="4084320" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2626995" y="3838575"/>
+              <a:ext cx="6156960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="5667375"/>
+              <a:ext cx="6096000" cy="3781425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3543743" y="1384300"/>
-            <a:ext cx="8129100" cy="11214000"/>
+            <a:off x="9465945" y="1009650"/>
+            <a:ext cx="6156960" cy="8439150"/>
+            <a:chOff x="9465945" y="1009650"/>
+            <a:chExt cx="6156960" cy="8439150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...137 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12301538" y="1009650"/>
+              <a:ext cx="485775" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10877550" y="2552700"/>
+              <a:ext cx="3493770" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="135" name="Google Shape;135;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9465945" y="3838575"/>
+              <a:ext cx="6156960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...451 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="136" name="Google Shape;136;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="5667375"/>
+              <a:ext cx="6096000" cy="3781425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="137" name="Shape 137"/>
+        <p:cNvPr id="141" name="Shape 141"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="138" name="Google Shape;138;g273ab124e1d_0_116"/>
+          <p:cNvPr descr="preencoded.png" id="142" name="Google Shape;142;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-914514" y="4660900"/>
-            <a:ext cx="10732841" cy="10147300"/>
+            <a:off x="-685800" y="3495675"/>
+            <a:ext cx="8048625" cy="7610475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="139" name="Google Shape;139;g273ab124e1d_0_116"/>
+          <p:cNvPr descr="preencoded.png" id="143" name="Google Shape;143;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9061156" cy="12999764"/>
+          <a:xfrm rot="3368746">
+            <a:off x="14264973" y="113562"/>
+            <a:ext cx="8048626" cy="7610475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;p7"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="145" name="Google Shape;145;p7"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="146" name="Google Shape;146;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="141" name="Google Shape;141;g273ab124e1d_0_116"/>
+          <p:cNvPr descr="preencoded.png" id="147" name="Google Shape;147;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3343275" y="1038225"/>
+            <a:ext cx="4474464" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;p7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6734175" y="2962275"/>
+            <a:ext cx="10321290" cy="5939790"/>
+            <a:chOff x="6734175" y="2962275"/>
+            <a:chExt cx="10321290" cy="5939790"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="149" name="Google Shape;149;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2962275"/>
+              <a:ext cx="10292715" cy="5132070"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="150" name="Google Shape;150;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13830300" y="8162925"/>
+              <a:ext cx="3225165" cy="739140"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="142" name="Google Shape;142;g273ab124e1d_0_116"/>
+          <p:cNvPr descr="preencoded.png" id="151" name="Google Shape;151;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-508063" y="1384300"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="542925" y="609600"/>
+            <a:ext cx="5600700" cy="9058275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...165 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="150" name="Shape 150"/>
+        <p:cNvPr id="156" name="Shape 156"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="151" name="Google Shape;151;g273ab124e1d_0_128"/>
+          <p:cNvPr descr="preencoded.png" id="157" name="Google Shape;157;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11126591" y="393700"/>
-            <a:ext cx="13260457" cy="12915900"/>
+            <a:off x="8343899" y="295275"/>
+            <a:ext cx="9944101" cy="9686925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="159" name="Google Shape;159;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="160" name="Google Shape;160;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="153" name="Google Shape;153;g273ab124e1d_0_128"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="154" name="Google Shape;154;g273ab124e1d_0_128"/>
+          <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6477810" y="1866900"/>
-            <a:ext cx="11444130" cy="10464800"/>
+            <a:off x="4143375" y="1323975"/>
+            <a:ext cx="10010775" cy="7639050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="162" name="Google Shape;162;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1562295" y="1866900"/>
-            <a:ext cx="4369200" cy="6057900"/>
+            <a:off x="1171575" y="1400175"/>
+            <a:ext cx="3368040" cy="4650105"/>
+            <a:chOff x="1171575" y="1400175"/>
+            <a:chExt cx="3368040" cy="4650105"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="163" name="Google Shape;163;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1171575" y="1400175"/>
+              <a:ext cx="3368040" cy="2646045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="164" name="Google Shape;164;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1171575" y="4114800"/>
+              <a:ext cx="3337560" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1562295" y="1866900"/>
-            <a:ext cx="4572600" cy="3517800"/>
+            <a:off x="13849350" y="4895850"/>
+            <a:ext cx="3368040" cy="4650105"/>
+            <a:chOff x="13849350" y="4895850"/>
+            <a:chExt cx="3368040" cy="4650105"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4895850"/>
+              <a:ext cx="3368040" cy="2646045"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="167" name="Google Shape;167;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="7610475"/>
+              <a:ext cx="3337560" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...247 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6F7E4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="165" name="Shape 165"/>
+        <p:cNvPr id="172" name="Shape 172"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="166" name="Google Shape;166;g273ab124e1d_0_142"/>
+          <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1536892" y="7835900"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="-1152525" y="5876925"/>
+            <a:ext cx="6553199" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="167" name="Google Shape;167;g273ab124e1d_0_142"/>
+          <p:cNvPr descr="preencoded.png" id="174" name="Google Shape;174;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18557019" y="-3124200"/>
-            <a:ext cx="8738692" cy="9982200"/>
+            <a:off x="13916025" y="-2343150"/>
+            <a:ext cx="6553200" cy="7486650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g273ab124e1d_0_142"/>
+          <p:cNvPr id="175" name="Google Shape;175;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="749300"/>
-            <a:ext cx="20216700" cy="2180100"/>
+            <a:off x="1619250" y="561975"/>
+            <a:ext cx="15059025" cy="1647825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Palanquin Dark"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Palanquin Dark"/>
                 <a:ea typeface="Palanquin Dark"/>
                 <a:cs typeface="Palanquin Dark"/>
                 <a:sym typeface="Palanquin Dark"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-            <a:ext cx="8205300" cy="8204100"/>
+            <a:off x="1609725" y="3019425"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="1609725" y="3019425"/>
+            <a:chExt cx="6153150" cy="6153150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="3019425"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="82B09E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="178" name="Google Shape;178;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="4438650"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BDE8D8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3152775" y="5848350"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6F7E4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4110990" y="3282315"/>
+              <a:ext cx="1131570" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4130040" y="6892290"/>
+              <a:ext cx="1112520" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4091940" y="4692015"/>
+              <a:ext cx="1188720" cy="988695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Palanquin Dark"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Palanquin Dark"/>
+                  <a:ea typeface="Palanquin Dark"/>
+                  <a:cs typeface="Palanquin Dark"/>
+                  <a:sym typeface="Palanquin Dark"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-            <a:ext cx="8205300" cy="8204100"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="82B09E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="82B09E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3175397" y="5918200"/>
-            <a:ext cx="6160200" cy="6159600"/>
+            <a:off x="9448800" y="2667000"/>
+            <a:ext cx="6433185" cy="1585957"/>
+            <a:chOff x="9448800" y="2667000"/>
+            <a:chExt cx="6433185" cy="1585957"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="187" name="Google Shape;187;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="2667000"/>
+              <a:ext cx="809625" cy="364855"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="3231877"/>
+              <a:ext cx="6404610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4204225" y="7797800"/>
-            <a:ext cx="4089900" cy="4089300"/>
+            <a:off x="9448800" y="5181600"/>
+            <a:ext cx="6433185" cy="1783080"/>
+            <a:chOff x="9448800" y="5181600"/>
+            <a:chExt cx="6433185" cy="1783080"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="190" name="Google Shape;190;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="5181600"/>
+              <a:ext cx="685800" cy="561975"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="5943600"/>
+              <a:ext cx="6404610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5487086" y="4381500"/>
-            <a:ext cx="1498800" cy="1308000"/>
+            <a:off x="9448794" y="7696193"/>
+            <a:ext cx="6433191" cy="1964062"/>
+            <a:chOff x="9448794" y="7696193"/>
+            <a:chExt cx="6433191" cy="1964062"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="193" name="Google Shape;193;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448794" y="7696193"/>
+              <a:ext cx="781062" cy="742964"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="194" name="Google Shape;194;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="8639175"/>
+              <a:ext cx="6404610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Palanquin Dark"/>
-[...727 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>