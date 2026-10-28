--- v0 (2026-05-11)
+++ v1 (2026-10-28)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -84,317 +85,325 @@
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Mate"/>
       <p:regular r:id="rId30"/>
       <p:italic r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
       <p:italic r:id="rId34"/>
       <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
+      <p:font typeface="Lato"/>
+      <p:regular r:id="rId36"/>
+      <p:bold r:id="rId37"/>
+      <p:italic r:id="rId38"/>
+      <p:boldItalic r:id="rId39"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="Stardos Stencil"/>
-      <p:bold r:id="rId36"/>
+      <p:regular r:id="rId40"/>
+      <p:bold r:id="rId41"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId37" roundtripDataSignature="AMtx7mhIUuvC6xMVjep+OIirVJEpLqAjsw=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId42" roundtripDataSignature="AMtx7mhoZSaIxyojaixR7U2txj//rVt62w=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Mate-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Mate-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/StardosStencil-bold.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/StardosStencil-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/StardosStencil-bold.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Mate-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Mate-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1315,243 +1324,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1640,139 +1649,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g273b8bd7fbd_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;h1f71cef0f24d6d9c_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g273b8bd7fbd_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;h1f71cef0f24d6d9c_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g273b8bd7fbd_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;h1f71cef0f24d6d9c_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1783,153 +1792,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="213" name="Shape 213"/>
+        <p:cNvPr id="203" name="Shape 203"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;g273b8bd7fbd_0_193:notes"/>
+          <p:cNvPr id="204" name="Google Shape;204;h1f71cef0f24d6d9c_0_183:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;g273b8bd7fbd_0_193:notes"/>
+          <p:cNvPr id="205" name="Google Shape;205;h1f71cef0f24d6d9c_0_183:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g273b8bd7fbd_0_193:notes"/>
+          <p:cNvPr id="206" name="Google Shape;206;h1f71cef0f24d6d9c_0_183:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1940,153 +1949,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="271" name="Shape 271"/>
+        <p:cNvPr id="249" name="Shape 249"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;g273b8bd7fbd_0_250:notes"/>
+          <p:cNvPr id="250" name="Google Shape;250;h1f71cef0f24d6d9c_0_228:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;g273b8bd7fbd_0_250:notes"/>
+          <p:cNvPr id="251" name="Google Shape;251;h1f71cef0f24d6d9c_0_228:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;g273b8bd7fbd_0_250:notes"/>
+          <p:cNvPr id="252" name="Google Shape;252;h1f71cef0f24d6d9c_0_228:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2097,153 +2106,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="273" name="Shape 273"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;g273b8bd7fbd_0_279:notes"/>
+          <p:cNvPr id="274" name="Google Shape;274;h1f71cef0f24d6d9c_0_251:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;g273b8bd7fbd_0_279:notes"/>
+          <p:cNvPr id="275" name="Google Shape;275;h1f71cef0f24d6d9c_0_251:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;g273b8bd7fbd_0_279:notes"/>
+          <p:cNvPr id="276" name="Google Shape;276;h1f71cef0f24d6d9c_0_251:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2254,153 +2263,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="315" name="Shape 315"/>
+        <p:cNvPr id="288" name="Shape 288"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g273b8bd7fbd_0_292:notes"/>
+          <p:cNvPr id="289" name="Google Shape;289;h1f71cef0f24d6d9c_0_265:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;g273b8bd7fbd_0_292:notes"/>
+          <p:cNvPr id="290" name="Google Shape;290;h1f71cef0f24d6d9c_0_265:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g273b8bd7fbd_0_292:notes"/>
+          <p:cNvPr id="291" name="Google Shape;291;h1f71cef0f24d6d9c_0_265:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2411,153 +2420,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="344" name="Shape 344"/>
+        <p:cNvPr id="306" name="Shape 306"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;g273b8bd7fbd_0_320:notes"/>
+          <p:cNvPr id="307" name="Google Shape;307;h1f71cef0f24d6d9c_0_282:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;g273b8bd7fbd_0_320:notes"/>
+          <p:cNvPr id="308" name="Google Shape;308;h1f71cef0f24d6d9c_0_282:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;g273b8bd7fbd_0_320:notes"/>
+          <p:cNvPr id="309" name="Google Shape;309;h1f71cef0f24d6d9c_0_282:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2568,153 +2577,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="411" name="Shape 411"/>
+        <p:cNvPr id="371" name="Shape 371"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="412" name="Google Shape;412;g273b8bd7fbd_0_386:notes"/>
+          <p:cNvPr id="372" name="Google Shape;372;h1f71cef0f24d6d9c_0_346:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;g273b8bd7fbd_0_386:notes"/>
+          <p:cNvPr id="373" name="Google Shape;373;h1f71cef0f24d6d9c_0_346:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="414" name="Google Shape;414;g273b8bd7fbd_0_386:notes"/>
+          <p:cNvPr id="374" name="Google Shape;374;h1f71cef0f24d6d9c_0_346:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2725,153 +2734,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="427" name="Shape 427"/>
+        <p:cNvPr id="387" name="Shape 387"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="428" name="Google Shape;428;g273b8bd7fbd_0_401:notes"/>
+          <p:cNvPr id="388" name="Google Shape;388;h1f71cef0f24d6d9c_0_361:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="429" name="Google Shape;429;g273b8bd7fbd_0_401:notes"/>
+          <p:cNvPr id="389" name="Google Shape;389;h1f71cef0f24d6d9c_0_361:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="430" name="Google Shape;430;g273b8bd7fbd_0_401:notes"/>
+          <p:cNvPr id="390" name="Google Shape;390;h1f71cef0f24d6d9c_0_361:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2882,153 +2891,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="444" name="Shape 444"/>
+        <p:cNvPr id="404" name="Shape 404"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;g273b8bd7fbd_0_417:notes"/>
+          <p:cNvPr id="405" name="Google Shape;405;h1f71cef0f24d6d9c_0_377:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;g273b8bd7fbd_0_417:notes"/>
+          <p:cNvPr id="406" name="Google Shape;406;h1f71cef0f24d6d9c_0_377:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="447" name="Google Shape;447;g273b8bd7fbd_0_417:notes"/>
+          <p:cNvPr id="407" name="Google Shape;407;h1f71cef0f24d6d9c_0_377:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3039,153 +3048,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="461" name="Shape 461"/>
+        <p:cNvPr id="422" name="Shape 422"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="462" name="Google Shape;462;g273b8bd7fbd_0_433:notes"/>
+          <p:cNvPr id="423" name="Google Shape;423;h1f71cef0f24d6d9c_0_394:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="463" name="Google Shape;463;g273b8bd7fbd_0_433:notes"/>
+          <p:cNvPr id="424" name="Google Shape;424;h1f71cef0f24d6d9c_0_394:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="464" name="Google Shape;464;g273b8bd7fbd_0_433:notes"/>
+          <p:cNvPr id="425" name="Google Shape;425;h1f71cef0f24d6d9c_0_394:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3196,153 +3205,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="470" name="Shape 470"/>
+        <p:cNvPr id="432" name="Shape 432"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;g273b8bd7fbd_0_441:notes"/>
+          <p:cNvPr id="433" name="Google Shape;433;h1f71cef0f24d6d9c_0_403:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="472" name="Google Shape;472;g273b8bd7fbd_0_441:notes"/>
+          <p:cNvPr id="434" name="Google Shape;434;h1f71cef0f24d6d9c_0_403:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g273b8bd7fbd_0_441:notes"/>
+          <p:cNvPr id="435" name="Google Shape;435;h1f71cef0f24d6d9c_0_403:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3353,153 +3362,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="23" name="Shape 23"/>
+        <p:cNvPr id="24" name="Shape 24"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g273b8bd7fbd_0_11:notes"/>
+          <p:cNvPr id="25" name="Google Shape;25;h1f71cef0f24d6d9c_0_12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g273b8bd7fbd_0_11:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;h1f71cef0f24d6d9c_0_12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g273b8bd7fbd_0_11:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;h1f71cef0f24d6d9c_0_12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3510,153 +3519,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="505" name="Shape 505"/>
+        <p:cNvPr id="460" name="Shape 460"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="506" name="Google Shape;506;g273b8bd7fbd_0_475:notes"/>
+          <p:cNvPr id="461" name="Google Shape;461;h1f71cef0f24d6d9c_0_430:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="507" name="Google Shape;507;g273b8bd7fbd_0_475:notes"/>
+          <p:cNvPr id="462" name="Google Shape;462;h1f71cef0f24d6d9c_0_430:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="508" name="Google Shape;508;g273b8bd7fbd_0_475:notes"/>
+          <p:cNvPr id="463" name="Google Shape;463;h1f71cef0f24d6d9c_0_430:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3667,153 +3676,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="527" name="Shape 527"/>
+        <p:cNvPr id="481" name="Shape 481"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="528" name="Google Shape;528;g273b8bd7fbd_0_496:notes"/>
+          <p:cNvPr id="482" name="Google Shape;482;h1f71cef0f24d6d9c_0_450:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="529" name="Google Shape;529;g273b8bd7fbd_0_496:notes"/>
+          <p:cNvPr id="483" name="Google Shape;483;h1f71cef0f24d6d9c_0_450:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="530" name="Google Shape;530;g273b8bd7fbd_0_496:notes"/>
+          <p:cNvPr id="484" name="Google Shape;484;h1f71cef0f24d6d9c_0_450:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3824,153 +3833,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="565" name="Shape 565"/>
+        <p:cNvPr id="510" name="Shape 510"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="566" name="Google Shape;566;g273b8bd7fbd_0_533:notes"/>
+          <p:cNvPr id="511" name="Google Shape;511;h1f71cef0f24d6d9c_0_478:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="567" name="Google Shape;567;g273b8bd7fbd_0_533:notes"/>
+          <p:cNvPr id="512" name="Google Shape;512;h1f71cef0f24d6d9c_0_478:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="568" name="Google Shape;568;g273b8bd7fbd_0_533:notes"/>
+          <p:cNvPr id="513" name="Google Shape;513;h1f71cef0f24d6d9c_0_478:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3981,153 +3990,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="603" name="Shape 603"/>
+        <p:cNvPr id="541" name="Shape 541"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="604" name="Google Shape;604;g273b8bd7fbd_0_570:notes"/>
+          <p:cNvPr id="542" name="Google Shape;542;h1f71cef0f24d6d9c_0_508:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="605" name="Google Shape;605;g273b8bd7fbd_0_570:notes"/>
+          <p:cNvPr id="543" name="Google Shape;543;h1f71cef0f24d6d9c_0_508:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="606" name="Google Shape;606;g273b8bd7fbd_0_570:notes"/>
+          <p:cNvPr id="544" name="Google Shape;544;h1f71cef0f24d6d9c_0_508:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4138,153 +4147,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="629" name="Shape 629"/>
+        <p:cNvPr id="563" name="Shape 563"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="630" name="Google Shape;630;g273b8bd7fbd_0_595:notes"/>
+          <p:cNvPr id="564" name="Google Shape;564;h1f71cef0f24d6d9c_0_529:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="631" name="Google Shape;631;g273b8bd7fbd_0_595:notes"/>
+          <p:cNvPr id="565" name="Google Shape;565;h1f71cef0f24d6d9c_0_529:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="632" name="Google Shape;632;g273b8bd7fbd_0_595:notes"/>
+          <p:cNvPr id="566" name="Google Shape;566;h1f71cef0f24d6d9c_0_529:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4295,153 +4304,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="708" name="Shape 708"/>
+        <p:cNvPr id="654" name="Shape 654"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="709" name="Google Shape;709;g273b8bd7fbd_0_673:notes"/>
+          <p:cNvPr id="655" name="Google Shape;655;h1f71cef0f24d6d9c_0_619:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="710" name="Google Shape;710;g273b8bd7fbd_0_673:notes"/>
+          <p:cNvPr id="656" name="Google Shape;656;h1f71cef0f24d6d9c_0_619:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="711" name="Google Shape;711;g273b8bd7fbd_0_673:notes"/>
+          <p:cNvPr id="657" name="Google Shape;657;h1f71cef0f24d6d9c_0_619:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4452,153 +4461,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="37" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g273b8bd7fbd_0_21:notes"/>
+          <p:cNvPr id="38" name="Google Shape;38;h1f71cef0f24d6d9c_0_24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g273b8bd7fbd_0_21:notes"/>
+          <p:cNvPr id="39" name="Google Shape;39;h1f71cef0f24d6d9c_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g273b8bd7fbd_0_21:notes"/>
+          <p:cNvPr id="40" name="Google Shape;40;h1f71cef0f24d6d9c_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4609,153 +4618,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvPr id="76" name="Shape 76"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;g273b8bd7fbd_0_64:notes"/>
+          <p:cNvPr id="77" name="Google Shape;77;h1f71cef0f24d6d9c_0_62:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;g273b8bd7fbd_0_64:notes"/>
+          <p:cNvPr id="78" name="Google Shape;78;h1f71cef0f24d6d9c_0_62:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;g273b8bd7fbd_0_64:notes"/>
+          <p:cNvPr id="79" name="Google Shape;79;h1f71cef0f24d6d9c_0_62:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4780,139 +4789,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;g273b8bd7fbd_0_75:notes"/>
+          <p:cNvPr id="91" name="Google Shape;91;h1f71cef0f24d6d9c_0_75:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g273b8bd7fbd_0_75:notes"/>
+          <p:cNvPr id="92" name="Google Shape;92;h1f71cef0f24d6d9c_0_75:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;g273b8bd7fbd_0_75:notes"/>
+          <p:cNvPr id="93" name="Google Shape;93;h1f71cef0f24d6d9c_0_75:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4923,153 +4932,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvPr id="111" name="Shape 111"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;g273b8bd7fbd_0_94:notes"/>
+          <p:cNvPr id="112" name="Google Shape;112;h1f71cef0f24d6d9c_0_95:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;g273b8bd7fbd_0_94:notes"/>
+          <p:cNvPr id="113" name="Google Shape;113;h1f71cef0f24d6d9c_0_95:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g273b8bd7fbd_0_94:notes"/>
+          <p:cNvPr id="114" name="Google Shape;114;h1f71cef0f24d6d9c_0_95:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5080,153 +5089,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="143" name="Shape 143"/>
+        <p:cNvPr id="136" name="Shape 136"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;g273b8bd7fbd_0_126:notes"/>
+          <p:cNvPr id="137" name="Google Shape;137;h1f71cef0f24d6d9c_0_119:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g273b8bd7fbd_0_126:notes"/>
+          <p:cNvPr id="138" name="Google Shape;138;h1f71cef0f24d6d9c_0_119:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g273b8bd7fbd_0_126:notes"/>
+          <p:cNvPr id="139" name="Google Shape;139;h1f71cef0f24d6d9c_0_119:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5237,153 +5246,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvPr id="150" name="Shape 150"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g273b8bd7fbd_0_138:notes"/>
+          <p:cNvPr id="151" name="Google Shape;151;h1f71cef0f24d6d9c_0_132:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g273b8bd7fbd_0_138:notes"/>
+          <p:cNvPr id="152" name="Google Shape;152;h1f71cef0f24d6d9c_0_132:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;g273b8bd7fbd_0_138:notes"/>
+          <p:cNvPr id="153" name="Google Shape;153;h1f71cef0f24d6d9c_0_132:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5394,153 +5403,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="187" name="Shape 187"/>
+        <p:cNvPr id="176" name="Shape 176"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;g273b8bd7fbd_0_168:notes"/>
+          <p:cNvPr id="177" name="Google Shape;177;h1f71cef0f24d6d9c_0_157:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;g273b8bd7fbd_0_168:notes"/>
+          <p:cNvPr id="178" name="Google Shape;178;h1f71cef0f24d6d9c_0_157:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;g273b8bd7fbd_0_168:notes"/>
+          <p:cNvPr id="179" name="Google Shape;179;h1f71cef0f24d6d9c_0_157:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5583,51 +5592,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5637,28215 +5646,23951 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g273b8bd7fbd_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;h1f71cef0f24d6d9c_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14594124" y="3759200"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="10944225" y="2819400"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g273b8bd7fbd_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;h1f71cef0f24d6d9c_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18226778" y="368300"/>
-            <a:ext cx="6160270" cy="8382000"/>
+            <a:off x="13668375" y="276225"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g273b8bd7fbd_0_0"/>
+          <p:cNvPr id="18" name="Google Shape;18;h1f71cef0f24d6d9c_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11621953" y="3937000"/>
-            <a:ext cx="10770900" cy="5219700"/>
+            <a:off x="8715375" y="2952750"/>
+            <a:ext cx="8115300" cy="3952800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="142E52"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="142E52"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>E-book</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;g273b8bd7fbd_0_0"/>
+          <p:cNvPr id="19" name="Google Shape;19;h1f71cef0f24d6d9c_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11621953" y="7797800"/>
-            <a:ext cx="11067300" cy="2252100"/>
+            <a:off x="8715375" y="5848350"/>
+            <a:ext cx="8218200" cy="1699200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;h1f71cef0f24d6d9c_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;h1f71cef0f24d6d9c_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Google Shape;22;h1f71cef0f24d6d9c_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="21" name="Google Shape;21;g273b8bd7fbd_0_0"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="22" name="Google Shape;22;g273b8bd7fbd_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;h1f71cef0f24d6d9c_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1270159" y="2463800"/>
-            <a:ext cx="9665908" cy="8775700"/>
+            <a:off x="914400" y="1276350"/>
+            <a:ext cx="7515225" cy="7724775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="217" name="Shape 217"/>
+        <p:cNvPr id="207" name="Shape 207"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="218" name="Google Shape;218;g273b8bd7fbd_0_193"/>
+          <p:cNvPr descr="preencoded.png" id="208" name="Google Shape;208;h1f71cef0f24d6d9c_0_183"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15089486" y="1193800"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="11315700" y="895350"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="219" name="Google Shape;219;g273b8bd7fbd_0_193"/>
+          <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;h1f71cef0f24d6d9c_0_183"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16461257" y="0"/>
-            <a:ext cx="7925791" cy="7708900"/>
+            <a:off x="12344400" y="-4000500"/>
+            <a:ext cx="9782175" cy="9782175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4490963"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4490963"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D4DDE9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2747962" y="1547813"/>
+              <a:ext cx="2162100" cy="3952800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="20881410" cy="11010900"/>
+            <a:off x="1714500" y="6010275"/>
+            <a:ext cx="3497700" cy="1478250"/>
+            <a:chOff x="1714500" y="6010275"/>
+            <a:chExt cx="3497700" cy="1478250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6010275"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6638925"/>
+              <a:ext cx="3489900" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639505" cy="11010900"/>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497700" cy="1478250"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1478250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8315325"/>
+              <a:ext cx="3489900" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639400" cy="5638800"/>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4490963"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4490963"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...36 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0745A8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6234113" y="1547813"/>
+              <a:ext cx="2809800" cy="3952800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3664408" y="2063750"/>
-            <a:ext cx="2832600" cy="5219700"/>
+            <a:off x="5524500" y="6196013"/>
+            <a:ext cx="3497700" cy="1106850"/>
+            <a:chOff x="5524500" y="6196013"/>
+            <a:chExt cx="3497700" cy="1106850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6196013"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6824663"/>
+              <a:ext cx="3489900" cy="478200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="228" name="Google Shape;228;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5524500" y="7500938"/>
+            <a:ext cx="3497700" cy="1478250"/>
+            <a:chOff x="5524500" y="7500938"/>
+            <a:chExt cx="3497700" cy="1478250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7500938"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8129588"/>
+              <a:ext cx="3489900" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="231" name="Google Shape;231;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4490963"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4490963"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="232" name="Google Shape;232;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D4DDE9"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10225088" y="1547813"/>
+              <a:ext cx="2448000" cy="3952800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8013700"/>
-            <a:ext cx="4572600" cy="4064100"/>
+            <a:off x="9334500" y="6010275"/>
+            <a:ext cx="3497700" cy="1478250"/>
+            <a:chOff x="9334500" y="6010275"/>
+            <a:chExt cx="3497700" cy="1478250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6010275"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6638925"/>
+              <a:ext cx="3489900" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="237" name="Google Shape;237;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8013700"/>
-            <a:ext cx="4572600" cy="1828800"/>
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497700" cy="1478250"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1478250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8315325"/>
+              <a:ext cx="3489900" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8013700"/>
-            <a:ext cx="4572600" cy="1828800"/>
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4490963"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4490963"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0745A8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14139863" y="1547813"/>
+              <a:ext cx="2238300" cy="3952800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="243" name="Google Shape;243;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8013700"/>
-            <a:ext cx="4725000" cy="787500"/>
+            <a:off x="13144500" y="6010275"/>
+            <a:ext cx="3497700" cy="1478250"/>
+            <a:chOff x="13144500" y="6010275"/>
+            <a:chExt cx="3497700" cy="1478250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6010275"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6638925"/>
+              <a:ext cx="3489900" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="246" name="Google Shape;246;h1f71cef0f24d6d9c_0_183"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8851900"/>
-            <a:ext cx="4708200" cy="1126200"/>
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497700" cy="1478250"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1478250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;h1f71cef0f24d6d9c_0_183"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8315325"/>
+              <a:ext cx="3489900" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mate"/>
-[...2001 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="275" name="Shape 275"/>
+        <p:cNvPr id="253" name="Shape 253"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="276" name="Google Shape;276;g273b8bd7fbd_0_250"/>
+          <p:cNvPr descr="preencoded.png" id="254" name="Google Shape;254;h1f71cef0f24d6d9c_0_228"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14594124" y="3759200"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="10944225" y="2819400"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="277" name="Google Shape;277;g273b8bd7fbd_0_250"/>
+          <p:cNvPr descr="preencoded.png" id="255" name="Google Shape;255;h1f71cef0f24d6d9c_0_228"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18226778" y="368300"/>
-            <a:ext cx="6160270" cy="8382000"/>
+            <a:off x="13668375" y="276225"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="256" name="Google Shape;256;h1f71cef0f24d6d9c_0_228"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="257" name="Google Shape;257;h1f71cef0f24d6d9c_0_228"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;h1f71cef0f24d6d9c_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="279" name="Google Shape;279;g273b8bd7fbd_0_250"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="280" name="Google Shape;280;g273b8bd7fbd_0_250"/>
+          <p:cNvPr descr="preencoded.png" id="259" name="Google Shape;259;h1f71cef0f24d6d9c_0_228"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381048" y="2692400"/>
-            <a:ext cx="12282435" cy="9753600"/>
+            <a:off x="847725" y="2095500"/>
+            <a:ext cx="8534400" cy="6819900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;g273b8bd7fbd_0_250"/>
+          <p:cNvPr id="260" name="Google Shape;260;h1f71cef0f24d6d9c_0_228"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13527191" y="2705100"/>
-            <a:ext cx="10690500" cy="1735800"/>
+            <a:off x="10144125" y="2028825"/>
+            <a:ext cx="7915200" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;g273b8bd7fbd_0_250"/>
+          <p:cNvPr id="261" name="Google Shape;261;h1f71cef0f24d6d9c_0_228"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13374772" y="5588000"/>
-[...123 lines deleted...]
-            <a:ext cx="2269500" cy="1735800"/>
+            <a:off x="10029825" y="4191000"/>
+            <a:ext cx="1714500" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="262" name="Google Shape;262;h1f71cef0f24d6d9c_0_228"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11630025" y="4252912"/>
+            <a:ext cx="4897800" cy="1030651"/>
+            <a:chOff x="11630025" y="4252912"/>
+            <a:chExt cx="4897800" cy="1030651"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;h1f71cef0f24d6d9c_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11630025" y="4252912"/>
+              <a:ext cx="4897800" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;h1f71cef0f24d6d9c_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11630025" y="4805363"/>
+              <a:ext cx="4890000" cy="478200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;g273b8bd7fbd_0_250"/>
+          <p:cNvPr id="265" name="Google Shape;265;h1f71cef0f24d6d9c_0_228"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15508638" y="5670550"/>
-[...249 lines deleted...]
-            <a:ext cx="2269500" cy="1735800"/>
+            <a:off x="10029825" y="5695950"/>
+            <a:ext cx="1714500" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;h1f71cef0f24d6d9c_0_228"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11630025" y="5757862"/>
+            <a:ext cx="4897800" cy="1030650"/>
+            <a:chOff x="11630025" y="5757862"/>
+            <a:chExt cx="4897800" cy="1030650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;h1f71cef0f24d6d9c_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11630025" y="5757862"/>
+              <a:ext cx="4897800" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;h1f71cef0f24d6d9c_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11630025" y="6310312"/>
+              <a:ext cx="4890000" cy="478200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;g273b8bd7fbd_0_250"/>
+          <p:cNvPr id="269" name="Google Shape;269;h1f71cef0f24d6d9c_0_228"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15508638" y="7677150"/>
-[...249 lines deleted...]
-            <a:ext cx="2269500" cy="1735800"/>
+            <a:off x="10029825" y="7200900"/>
+            <a:ext cx="1714500" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="270" name="Google Shape;270;h1f71cef0f24d6d9c_0_228"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15508638" y="9683750"/>
-            <a:ext cx="6439800" cy="1231800"/>
+            <a:off x="11630025" y="7262813"/>
+            <a:ext cx="4897800" cy="1030650"/>
+            <a:chOff x="11630025" y="7262813"/>
+            <a:chExt cx="4897800" cy="1030650"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;h1f71cef0f24d6d9c_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11630025" y="7262813"/>
+              <a:ext cx="4897800" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;h1f71cef0f24d6d9c_0_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11630025" y="7815263"/>
+              <a:ext cx="4890000" cy="478200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="277" name="Shape 277"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="306" name="Google Shape;306;g273b8bd7fbd_0_279"/>
+          <p:cNvPr descr="preencoded.png" id="278" name="Google Shape;278;h1f71cef0f24d6d9c_0_251"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14644930" y="3517900"/>
-            <a:ext cx="9742118" cy="10198100"/>
+            <a:off x="10982325" y="2638425"/>
+            <a:ext cx="10477500" cy="10477500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="307" name="Google Shape;307;g273b8bd7fbd_0_279"/>
+          <p:cNvPr descr="preencoded.png" id="279" name="Google Shape;279;h1f71cef0f24d6d9c_0_251"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1816100"/>
-            <a:ext cx="7760670" cy="8686800"/>
+            <a:off x="-476250" y="1362075"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;h1f71cef0f24d6d9c_0_251"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="281" name="Google Shape;281;h1f71cef0f24d6d9c_0_251"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;h1f71cef0f24d6d9c_0_251"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;h1f71cef0f24d6d9c_0_251"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3177540" y="2595563"/>
+            <a:ext cx="11942400" cy="5202525"/>
+            <a:chOff x="3177540" y="2595563"/>
+            <a:chExt cx="11942400" cy="5202525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...130 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;h1f71cef0f24d6d9c_0_251"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2595563"/>
+              <a:ext cx="11942400" cy="4261575"/>
+              <a:chOff x="3177540" y="2595563"/>
+              <a:chExt cx="11942400" cy="4261575"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="285" name="Google Shape;285;h1f71cef0f24d6d9c_0_251"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4562475" y="2595563"/>
+                <a:ext cx="9172500" cy="3952800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="272727"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Stardos Stencil"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Stardos Stencil"/>
+                    <a:ea typeface="Stardos Stencil"/>
+                    <a:cs typeface="Stardos Stencil"/>
+                    <a:sym typeface="Stardos Stencil"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="286" name="Google Shape;286;h1f71cef0f24d6d9c_0_251"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="5900738"/>
+                <a:ext cx="11942400" cy="956400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Mate"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mate"/>
+                    <a:ea typeface="Mate"/>
+                    <a:cs typeface="Mate"/>
+                    <a:sym typeface="Mate"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;h1f71cef0f24d6d9c_0_251"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="6948488"/>
+              <a:ext cx="7014300" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="319" name="Shape 319"/>
+        <p:cNvPr id="292" name="Shape 292"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="320" name="Google Shape;320;g273b8bd7fbd_0_292"/>
+          <p:cNvPr descr="preencoded.png" id="293" name="Google Shape;293;h1f71cef0f24d6d9c_0_265"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1193949" y="1333500"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="895350" y="1000125"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="321" name="Google Shape;321;g273b8bd7fbd_0_292"/>
+          <p:cNvPr descr="preencoded.png" id="294" name="Google Shape;294;h1f71cef0f24d6d9c_0_265"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2082800"/>
-            <a:ext cx="12828603" cy="11633200"/>
+            <a:off x="-2276475" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;h1f71cef0f24d6d9c_0_265"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="296" name="Google Shape;296;h1f71cef0f24d6d9c_0_265"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="297" name="Google Shape;297;h1f71cef0f24d6d9c_0_265"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;g273b8bd7fbd_0_292"/>
+          <p:cNvPr id="298" name="Google Shape;298;h1f71cef0f24d6d9c_0_265"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="7883400" cy="2789700"/>
+            <a:off x="3438525" y="2790825"/>
+            <a:ext cx="5932200" cy="2112600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;g273b8bd7fbd_0_292"/>
+          <p:cNvPr id="299" name="Google Shape;299;h1f71cef0f24d6d9c_0_265"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="5969000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="630900"/>
+            <a:off x="3208020" y="4476750"/>
+            <a:ext cx="5966400" cy="478200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;g273b8bd7fbd_0_292"/>
+          <p:cNvPr id="300" name="Google Shape;300;h1f71cef0f24d6d9c_0_265"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="8328000" cy="2789700"/>
+            <a:off x="3271838" y="5581650"/>
+            <a:ext cx="6265500" cy="2112600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;g273b8bd7fbd_0_292"/>
+          <p:cNvPr id="301" name="Google Shape;301;h1f71cef0f24d6d9c_0_265"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="9690100"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="630900"/>
+            <a:off x="3208020" y="7267575"/>
+            <a:ext cx="5966400" cy="478200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g273b8bd7fbd_0_292"/>
+          <p:cNvPr id="302" name="Google Shape;302;h1f71cef0f24d6d9c_0_265"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="3721100"/>
-[...82 lines deleted...]
-            <a:ext cx="3628500" cy="2789700"/>
+            <a:off x="10939463" y="2790825"/>
+            <a:ext cx="2741400" cy="2112600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g273b8bd7fbd_0_292"/>
+          <p:cNvPr id="303" name="Google Shape;303;h1f71cef0f24d6d9c_0_265"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="5969000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="630900"/>
+            <a:off x="9113520" y="4476750"/>
+            <a:ext cx="5966400" cy="478200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g273b8bd7fbd_0_292"/>
+          <p:cNvPr id="304" name="Google Shape;304;h1f71cef0f24d6d9c_0_265"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="6308400" cy="2789700"/>
+            <a:off x="9934575" y="5581650"/>
+            <a:ext cx="4751100" cy="2112600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>544 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g273b8bd7fbd_0_292"/>
+          <p:cNvPr id="305" name="Google Shape;305;h1f71cef0f24d6d9c_0_265"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="9690100"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="630900"/>
+            <a:off x="9113520" y="7267575"/>
+            <a:ext cx="5966400" cy="478200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="348" name="Shape 348"/>
+        <p:cNvPr id="310" name="Shape 310"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="349" name="Google Shape;349;g273b8bd7fbd_0_320"/>
+          <p:cNvPr descr="preencoded.png" id="311" name="Google Shape;311;h1f71cef0f24d6d9c_0_282"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14594124" y="3759200"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="10944225" y="2819400"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="350" name="Google Shape;350;g273b8bd7fbd_0_320"/>
+          <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;h1f71cef0f24d6d9c_0_282"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18226778" y="368300"/>
-            <a:ext cx="6160270" cy="8382000"/>
+            <a:off x="13668375" y="276225"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;h1f71cef0f24d6d9c_0_282"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="314" name="Google Shape;314;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="315" name="Google Shape;315;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;g273b8bd7fbd_0_320"/>
+          <p:cNvPr id="316" name="Google Shape;316;h1f71cef0f24d6d9c_0_282"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1735800"/>
+            <a:off x="5181600" y="1276350"/>
+            <a:ext cx="7915200" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;h1f71cef0f24d6d9c_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="318" name="Google Shape;318;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="319" name="Google Shape;319;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="320" name="Google Shape;320;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="321" name="Google Shape;321;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="340" name="Google Shape;340;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341" name="Google Shape;341;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="342" name="Google Shape;342;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;h1f71cef0f24d6d9c_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="363" name="Google Shape;363;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12187238" y="4733925"/>
+              <a:ext cx="1579200" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0745A8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12577763" y="5362575"/>
+              <a:ext cx="744900" cy="478200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="365" name="Google Shape;365;h1f71cef0f24d6d9c_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1554450"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1554450"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="366" name="Google Shape;366;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0745A8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8591550"/>
+              <a:ext cx="5966400" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="368" name="Google Shape;368;h1f71cef0f24d6d9c_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1183050"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1183050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0745A8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;h1f71cef0f24d6d9c_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8591550"/>
+              <a:ext cx="5966400" cy="478200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0745A8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="415" name="Shape 415"/>
+        <p:cNvPr id="375" name="Shape 375"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="416" name="Google Shape;416;g273b8bd7fbd_0_386"/>
+          <p:cNvPr descr="preencoded.png" id="376" name="Google Shape;376;h1f71cef0f24d6d9c_0_346"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14644930" y="3517900"/>
-            <a:ext cx="9742118" cy="10198100"/>
+            <a:off x="10982325" y="2638425"/>
+            <a:ext cx="10477500" cy="10477500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="417" name="Google Shape;417;g273b8bd7fbd_0_386"/>
+          <p:cNvPr descr="preencoded.png" id="377" name="Google Shape;377;h1f71cef0f24d6d9c_0_346"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1816100"/>
-            <a:ext cx="7760670" cy="8686800"/>
+            <a:off x="-476250" y="1362075"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="378" name="Google Shape;378;h1f71cef0f24d6d9c_0_346"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;h1f71cef0f24d6d9c_0_346"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;h1f71cef0f24d6d9c_0_346"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;h1f71cef0f24d6d9c_0_346"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4891088"/>
+            <a:ext cx="3625200" cy="2630700"/>
+            <a:chOff x="11601450" y="4891088"/>
+            <a:chExt cx="3625200" cy="2630700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="382" name="Google Shape;382;h1f71cef0f24d6d9c_0_346"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4891088"/>
+              <a:ext cx="3625200" cy="1417200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;h1f71cef0f24d6d9c_0_346"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="6300788"/>
+              <a:ext cx="3594600" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="419" name="Google Shape;419;g273b8bd7fbd_0_386"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="424" name="Google Shape;424;g273b8bd7fbd_0_386"/>
+          <p:cNvPr descr="preencoded.png" id="384" name="Google Shape;384;h1f71cef0f24d6d9c_0_346"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1270159" y="4114800"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="425" name="Google Shape;425;g273b8bd7fbd_0_386"/>
+          <p:cNvPr descr="preencoded.png" id="385" name="Google Shape;385;h1f71cef0f24d6d9c_0_346"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="4457700"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="426" name="Google Shape;426;g273b8bd7fbd_0_386"/>
+          <p:cNvPr id="386" name="Google Shape;386;h1f71cef0f24d6d9c_0_346"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="1752600"/>
-            <a:ext cx="10690500" cy="1735800"/>
+            <a:off x="2400300" y="1314450"/>
+            <a:ext cx="7915200" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="431" name="Shape 431"/>
+        <p:cNvPr id="391" name="Shape 391"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="432" name="Google Shape;432;g273b8bd7fbd_0_401"/>
+          <p:cNvPr descr="preencoded.png" id="392" name="Google Shape;392;h1f71cef0f24d6d9c_0_361"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1193949" y="1333500"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="895350" y="1000125"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="433" name="Google Shape;433;g273b8bd7fbd_0_401"/>
+          <p:cNvPr descr="preencoded.png" id="393" name="Google Shape;393;h1f71cef0f24d6d9c_0_361"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2082800"/>
-            <a:ext cx="12828603" cy="11633200"/>
+            <a:off x="-2276475" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="394" name="Google Shape;394;h1f71cef0f24d6d9c_0_361"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;h1f71cef0f24d6d9c_0_361"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="396" name="Google Shape;396;h1f71cef0f24d6d9c_0_361"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="397" name="Google Shape;397;h1f71cef0f24d6d9c_0_361"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2486025"/>
+            <a:ext cx="6644700" cy="1630650"/>
+            <a:chOff x="8867775" y="2486025"/>
+            <a:chExt cx="6644700" cy="1630650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="398" name="Google Shape;398;h1f71cef0f24d6d9c_0_361"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2486025"/>
+              <a:ext cx="6644700" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;h1f71cef0f24d6d9c_0_361"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3267075"/>
+              <a:ext cx="6614100" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;g273b8bd7fbd_0_401"/>
+          <p:cNvPr id="400" name="Google Shape;400;h1f71cef0f24d6d9c_0_361"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="1041300"/>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776100" cy="2573700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...2 lines deleted...]
-                <a:sym typeface="Stardos Stencil"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="439" name="Google Shape;439;g273b8bd7fbd_0_401"/>
+          <p:cNvPr id="401" name="Google Shape;401;h1f71cef0f24d6d9c_0_361"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="4356100"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1735800"/>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572700" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="442" name="Google Shape;442;g273b8bd7fbd_0_401"/>
+          <p:cNvPr descr="preencoded.png" id="402" name="Google Shape;402;h1f71cef0f24d6d9c_0_361"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4470959" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="443" name="Google Shape;443;g273b8bd7fbd_0_401"/>
+          <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;h1f71cef0f24d6d9c_0_361"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="448" name="Shape 448"/>
+        <p:cNvPr id="408" name="Shape 408"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="449" name="Google Shape;449;g273b8bd7fbd_0_417"/>
+          <p:cNvPr descr="preencoded.png" id="409" name="Google Shape;409;h1f71cef0f24d6d9c_0_377"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15089486" y="1193800"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="11315700" y="895350"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="450" name="Google Shape;450;g273b8bd7fbd_0_417"/>
+          <p:cNvPr descr="preencoded.png" id="410" name="Google Shape;410;h1f71cef0f24d6d9c_0_377"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16461257" y="0"/>
-            <a:ext cx="7925791" cy="7708900"/>
+            <a:off x="12344400" y="-4000500"/>
+            <a:ext cx="9782175" cy="9782175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="411" name="Google Shape;411;h1f71cef0f24d6d9c_0_377"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="108225"/>
+            <a:ext cx="596549" cy="2063475"/>
+            <a:chOff x="17640300" y="108225"/>
+            <a:chExt cx="596549" cy="2063475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;h1f71cef0f24d6d9c_0_377"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="413" name="Google Shape;413;h1f71cef0f24d6d9c_0_377"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="570225"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="414" name="Google Shape;414;h1f71cef0f24d6d9c_0_377"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1295400" y="6076950"/>
+            <a:ext cx="4377600" cy="1630650"/>
+            <a:chOff x="1295400" y="6076950"/>
+            <a:chExt cx="4377600" cy="1630650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="415" name="Google Shape;415;h1f71cef0f24d6d9c_0_377"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="6076950"/>
+              <a:ext cx="4377600" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;h1f71cef0f24d6d9c_0_377"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="6858000"/>
+              <a:ext cx="4347300" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;g273b8bd7fbd_0_417"/>
+          <p:cNvPr id="417" name="Google Shape;417;h1f71cef0f24d6d9c_0_377"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="0"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="5926800"/>
+            <a:off x="1295400" y="1362075"/>
+            <a:ext cx="5153100" cy="4457700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;g273b8bd7fbd_0_417"/>
+          <p:cNvPr id="418" name="Google Shape;418;h1f71cef0f24d6d9c_0_377"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16664483" y="4114800"/>
-            <a:ext cx="6994200" cy="4707600"/>
+            <a:off x="12496800" y="3086100"/>
+            <a:ext cx="5204400" cy="3535800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;h1f71cef0f24d6d9c_0_377"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="420" name="Google Shape;420;h1f71cef0f24d6d9c_0_377"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;h1f71cef0f24d6d9c_0_377"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="465" name="Shape 465"/>
+        <p:cNvPr id="426" name="Shape 426"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="466" name="Google Shape;466;g273b8bd7fbd_0_433"/>
+          <p:cNvPr descr="preencoded.png" id="427" name="Google Shape;427;h1f71cef0f24d6d9c_0_394"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="428" name="Google Shape;428;h1f71cef0f24d6d9c_0_394"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;h1f71cef0f24d6d9c_0_394"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="430" name="Google Shape;430;h1f71cef0f24d6d9c_0_394"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="467" name="Google Shape;467;g273b8bd7fbd_0_433"/>
+          <p:cNvPr id="431" name="Google Shape;431;h1f71cef0f24d6d9c_0_394"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="3132600"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2362200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="474" name="Shape 474"/>
+        <p:cNvPr id="436" name="Shape 436"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="475" name="Google Shape;475;g273b8bd7fbd_0_441"/>
+          <p:cNvPr descr="preencoded.png" id="437" name="Google Shape;437;h1f71cef0f24d6d9c_0_403"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14594124" y="3759200"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="10944225" y="2819400"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="476" name="Google Shape;476;g273b8bd7fbd_0_441"/>
+          <p:cNvPr descr="preencoded.png" id="438" name="Google Shape;438;h1f71cef0f24d6d9c_0_403"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18226778" y="368300"/>
-            <a:ext cx="6160270" cy="8382000"/>
+            <a:off x="13668375" y="276225"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="439" name="Google Shape;439;h1f71cef0f24d6d9c_0_403"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="440" name="Google Shape;440;h1f71cef0f24d6d9c_0_403"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="441" name="Google Shape;441;h1f71cef0f24d6d9c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="478" name="Google Shape;478;g273b8bd7fbd_0_441"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="479" name="Google Shape;479;g273b8bd7fbd_0_441"/>
+          <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;h1f71cef0f24d6d9c_0_403"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15419727" y="50800"/>
-            <a:ext cx="7646356" cy="4597400"/>
+            <a:off x="11563350" y="38100"/>
+            <a:ext cx="5734050" cy="3448050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="480" name="Google Shape;480;g273b8bd7fbd_0_441"/>
+          <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;h1f71cef0f24d6d9c_0_403"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15419727" y="4914900"/>
-            <a:ext cx="7646356" cy="8801100"/>
+            <a:off x="11563350" y="3686175"/>
+            <a:ext cx="5734050" cy="6600825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;g273b8bd7fbd_0_441"/>
+          <p:cNvPr id="444" name="Google Shape;444;h1f71cef0f24d6d9c_0_403"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609676" y="3009900"/>
-[...82 lines deleted...]
-            <a:ext cx="1456500" cy="2789700"/>
+            <a:off x="457200" y="2638425"/>
+            <a:ext cx="1112400" cy="2112600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="445" name="Google Shape;445;h1f71cef0f24d6d9c_0_403"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1295400" y="2257425"/>
+            <a:ext cx="4206300" cy="2554500"/>
+            <a:chOff x="1295400" y="2257425"/>
+            <a:chExt cx="4206300" cy="2554500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="446" name="Google Shape;446;h1f71cef0f24d6d9c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="2257425"/>
+              <a:ext cx="4206300" cy="1417200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="447" name="Google Shape;447;h1f71cef0f24d6d9c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="3590925"/>
+              <a:ext cx="4175700" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="484" name="Google Shape;484;g273b8bd7fbd_0_441"/>
+          <p:cNvPr id="448" name="Google Shape;448;h1f71cef0f24d6d9c_0_403"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1727416" y="3009900"/>
-[...249 lines deleted...]
-            <a:ext cx="1469100" cy="2789700"/>
+            <a:off x="457200" y="5824538"/>
+            <a:ext cx="1122000" cy="2112600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="449" name="Google Shape;449;h1f71cef0f24d6d9c_0_403"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1304925" y="5572125"/>
+            <a:ext cx="4196700" cy="2297550"/>
+            <a:chOff x="1304925" y="5572125"/>
+            <a:chExt cx="4196700" cy="2297550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;h1f71cef0f24d6d9c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1304925" y="5572125"/>
+              <a:ext cx="4196700" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="451" name="Google Shape;451;h1f71cef0f24d6d9c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1304925" y="6276975"/>
+              <a:ext cx="4166100" cy="1592700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="490" name="Google Shape;490;g273b8bd7fbd_0_441"/>
+          <p:cNvPr id="452" name="Google Shape;452;h1f71cef0f24d6d9c_0_403"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1740117" y="7429500"/>
-[...249 lines deleted...]
-            <a:ext cx="1456500" cy="2789700"/>
+            <a:off x="6086475" y="5638800"/>
+            <a:ext cx="1112400" cy="2112600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;h1f71cef0f24d6d9c_0_403"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6924675" y="5572125"/>
+            <a:ext cx="4206300" cy="1925850"/>
+            <a:chOff x="6924675" y="5572125"/>
+            <a:chExt cx="4206300" cy="1925850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;h1f71cef0f24d6d9c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6924675" y="5572125"/>
+              <a:ext cx="4206300" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;h1f71cef0f24d6d9c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6924675" y="6276975"/>
+              <a:ext cx="4175700" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;g273b8bd7fbd_0_441"/>
+          <p:cNvPr id="456" name="Google Shape;456;h1f71cef0f24d6d9c_0_403"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9234054" y="7429500"/>
-[...249 lines deleted...]
-            <a:ext cx="1469100" cy="2789700"/>
+            <a:off x="6086475" y="2324100"/>
+            <a:ext cx="1122000" cy="2112600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="457" name="Google Shape;457;h1f71cef0f24d6d9c_0_403"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9246756" y="3009900"/>
-            <a:ext cx="5474400" cy="2425800"/>
+            <a:off x="6934200" y="2257425"/>
+            <a:ext cx="4196700" cy="1925850"/>
+            <a:chOff x="6934200" y="2257425"/>
+            <a:chExt cx="4196700" cy="1925850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="458" name="Google Shape;458;h1f71cef0f24d6d9c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6934200" y="2257425"/>
+              <a:ext cx="4196700" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="459" name="Google Shape;459;h1f71cef0f24d6d9c_0_403"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6934200" y="2962275"/>
+              <a:ext cx="4166100" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="27" name="Shape 27"/>
+        <p:cNvPr id="28" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="28" name="Google Shape;28;g273b8bd7fbd_0_11"/>
+          <p:cNvPr descr="preencoded.png" id="29" name="Google Shape;29;h1f71cef0f24d6d9c_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14644930" y="3517900"/>
-            <a:ext cx="9742118" cy="10198100"/>
+            <a:off x="10982325" y="2638425"/>
+            <a:ext cx="10477500" cy="10477500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="29" name="Google Shape;29;g273b8bd7fbd_0_11"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;h1f71cef0f24d6d9c_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1816100"/>
-            <a:ext cx="7760670" cy="8686800"/>
+            <a:off x="-476250" y="1362075"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;h1f71cef0f24d6d9c_0_12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;h1f71cef0f24d6d9c_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Google Shape;33;h1f71cef0f24d6d9c_0_12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;g273b8bd7fbd_0_11"/>
+          <p:cNvPr id="34" name="Google Shape;34;h1f71cef0f24d6d9c_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7223100" cy="2789700"/>
+            <a:off x="1834515" y="3209925"/>
+            <a:ext cx="5436900" cy="2112600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;g273b8bd7fbd_0_11"/>
+          <p:cNvPr id="35" name="Google Shape;35;h1f71cef0f24d6d9c_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2730841" y="7454900"/>
-            <a:ext cx="10182300" cy="2612100"/>
+            <a:off x="2047875" y="5591175"/>
+            <a:ext cx="7595100" cy="1964100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;h1f71cef0f24d6d9c_0_12"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10115550" y="1838325"/>
+            <a:ext cx="7791450" cy="7248525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="509" name="Shape 509"/>
+        <p:cNvPr id="464" name="Shape 464"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="510" name="Google Shape;510;g273b8bd7fbd_0_475"/>
+          <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;h1f71cef0f24d6d9c_0_430"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1193949" y="1333500"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="895350" y="1000125"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="511" name="Google Shape;511;g273b8bd7fbd_0_475"/>
+          <p:cNvPr descr="preencoded.png" id="466" name="Google Shape;466;h1f71cef0f24d6d9c_0_430"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2082800"/>
-            <a:ext cx="12828603" cy="11633200"/>
+            <a:off x="-2276475" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="467" name="Google Shape;467;h1f71cef0f24d6d9c_0_430"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="468" name="Google Shape;468;h1f71cef0f24d6d9c_0_430"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="469" name="Google Shape;469;h1f71cef0f24d6d9c_0_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="512" name="Google Shape;512;g273b8bd7fbd_0_475"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="513" name="Google Shape;513;g273b8bd7fbd_0_475"/>
+          <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;h1f71cef0f24d6d9c_0_430"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8332241" y="3390900"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="514" name="Google Shape;514;g273b8bd7fbd_0_475"/>
+          <p:cNvPr id="471" name="Google Shape;471;h1f71cef0f24d6d9c_0_430"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5025595" y="1193800"/>
-            <a:ext cx="14348700" cy="1735800"/>
+            <a:off x="3819525" y="895350"/>
+            <a:ext cx="10658400" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="472" name="Google Shape;472;h1f71cef0f24d6d9c_0_430"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4533900"/>
-            <a:ext cx="5779200" cy="1930500"/>
+            <a:off x="1466850" y="3400425"/>
+            <a:ext cx="4425300" cy="1554450"/>
+            <a:chOff x="1466850" y="3400425"/>
+            <a:chExt cx="4425300" cy="1554450"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;h1f71cef0f24d6d9c_0_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3400425"/>
+              <a:ext cx="4425300" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="474" name="Google Shape;474;h1f71cef0f24d6d9c_0_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="4105275"/>
+              <a:ext cx="4394700" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="475" name="Google Shape;475;h1f71cef0f24d6d9c_0_430"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4533900"/>
-            <a:ext cx="5779200" cy="1930500"/>
+            <a:off x="1466850" y="5419725"/>
+            <a:ext cx="4425300" cy="1554450"/>
+            <a:chOff x="1466850" y="5419725"/>
+            <a:chExt cx="4425300" cy="1554450"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;h1f71cef0f24d6d9c_0_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="5419725"/>
+              <a:ext cx="4425300" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;h1f71cef0f24d6d9c_0_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="6124575"/>
+              <a:ext cx="4394700" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="478" name="Google Shape;478;h1f71cef0f24d6d9c_0_430"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4533900"/>
-            <a:ext cx="5982300" cy="1041300"/>
+            <a:off x="1466850" y="7439025"/>
+            <a:ext cx="4425300" cy="1554450"/>
+            <a:chOff x="1466850" y="7439025"/>
+            <a:chExt cx="4425300" cy="1554450"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="479" name="Google Shape;479;h1f71cef0f24d6d9c_0_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="7439025"/>
+              <a:ext cx="4425300" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;h1f71cef0f24d6d9c_0_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="8143875"/>
+              <a:ext cx="4394700" cy="849600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="531" name="Shape 531"/>
+        <p:cNvPr id="485" name="Shape 485"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="532" name="Google Shape;532;g273b8bd7fbd_0_496"/>
+          <p:cNvPr descr="preencoded.png" id="486" name="Google Shape;486;h1f71cef0f24d6d9c_0_450"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15089486" y="1193800"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="11315700" y="895350"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="533" name="Google Shape;533;g273b8bd7fbd_0_496"/>
+          <p:cNvPr descr="preencoded.png" id="487" name="Google Shape;487;h1f71cef0f24d6d9c_0_450"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16461257" y="0"/>
-            <a:ext cx="7925791" cy="7708900"/>
+            <a:off x="12344400" y="-4000500"/>
+            <a:ext cx="9782175" cy="9782175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="488" name="Google Shape;488;h1f71cef0f24d6d9c_0_450"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="489" name="Google Shape;489;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="490" name="Google Shape;490;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="491" name="Google Shape;491;h1f71cef0f24d6d9c_0_450"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="3305175"/>
+            <a:ext cx="18288000" cy="4954800"/>
+            <a:chOff x="0" y="3305175"/>
+            <a:chExt cx="18288000" cy="4954800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1805">
+              <a:off x="-1" y="5386427"/>
+              <a:ext cx="18288003" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="493" name="Google Shape;493;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="3343275"/>
+              <a:ext cx="895350" cy="857250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="494" name="Google Shape;494;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="3324225"/>
+              <a:ext cx="742950" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="495" name="Google Shape;495;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10629900" y="3305175"/>
+              <a:ext cx="857250" cy="933450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="496" name="Google Shape;496;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14439900" y="3305175"/>
+              <a:ext cx="895350" cy="933450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5353810">
+              <a:off x="2676461" y="5324550"/>
+              <a:ext cx="1429029" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5353810">
+              <a:off x="6505511" y="5324550"/>
+              <a:ext cx="1429029" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5353810">
+              <a:off x="10334561" y="5324550"/>
+              <a:ext cx="1429029" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5353810">
+              <a:off x="14163611" y="5324550"/>
+              <a:ext cx="1429029" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="501" name="Google Shape;501;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1651635" y="6410325"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="502" name="Google Shape;502;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1655445" y="7038975"/>
+              <a:ext cx="3489900" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A volcanic eruption devastates a nearby city, forcing its inhabitants.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5480685" y="6410325"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5484495" y="7038975"/>
+              <a:ext cx="3489900" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A group of adventurers sets out to recover an ancient artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="505" name="Google Shape;505;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9309735" y="6410325"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="506" name="Google Shape;506;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9313545" y="7038975"/>
+              <a:ext cx="3489900" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn from the Forest.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13138785" y="6410325"/>
+              <a:ext cx="3497700" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="508" name="Google Shape;508;h1f71cef0f24d6d9c_0_450"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13142595" y="7038975"/>
+              <a:ext cx="3489900" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A powerful sorcerer and a cunning thief cross paths, leading to a partnership.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="534" name="Google Shape;534;g273b8bd7fbd_0_496"/>
+          <p:cNvPr id="509" name="Google Shape;509;h1f71cef0f24d6d9c_0_450"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...1252 lines deleted...]
-            <a:ext cx="12278100" cy="1735800"/>
+            <a:off x="4591050" y="895350"/>
+            <a:ext cx="9105900" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="569" name="Shape 569"/>
+        <p:cNvPr id="514" name="Shape 514"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="570" name="Google Shape;570;g273b8bd7fbd_0_533"/>
+          <p:cNvPr descr="preencoded.png" id="515" name="Google Shape;515;h1f71cef0f24d6d9c_0_478"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14594124" y="3759200"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="10944225" y="2819400"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="571" name="Google Shape;571;g273b8bd7fbd_0_533"/>
+          <p:cNvPr descr="preencoded.png" id="516" name="Google Shape;516;h1f71cef0f24d6d9c_0_478"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18226778" y="368300"/>
-            <a:ext cx="6160270" cy="8382000"/>
+            <a:off x="13668375" y="276225"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="517" name="Google Shape;517;h1f71cef0f24d6d9c_0_478"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="518" name="Google Shape;518;h1f71cef0f24d6d9c_0_478"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;h1f71cef0f24d6d9c_0_478"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="572" name="Google Shape;572;g273b8bd7fbd_0_533"/>
+          <p:cNvPr id="520" name="Google Shape;520;h1f71cef0f24d6d9c_0_478"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1735800"/>
+            <a:off x="5962650" y="1466850"/>
+            <a:ext cx="4286400" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;h1f71cef0f24d6d9c_0_478"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="5791800" cy="3073500"/>
+            <a:off x="2038350" y="2843213"/>
+            <a:ext cx="4478775" cy="2276475"/>
+            <a:chOff x="2038350" y="2843213"/>
+            <a:chExt cx="4478775" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="522" name="Google Shape;522;h1f71cef0f24d6d9c_0_478"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;h1f71cef0f24d6d9c_0_478"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="3424238"/>
+              <a:ext cx="1973700" cy="1221149"/>
+              <a:chOff x="4543425" y="3424238"/>
+              <a:chExt cx="1973700" cy="1221149"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="524" name="Google Shape;524;h1f71cef0f24d6d9c_0_478"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="3424238"/>
+                <a:ext cx="1750800" cy="788700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Stardos Stencil"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Stardos Stencil"/>
+                    <a:ea typeface="Stardos Stencil"/>
+                    <a:cs typeface="Stardos Stencil"/>
+                    <a:sym typeface="Stardos Stencil"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="525" name="Google Shape;525;h1f71cef0f24d6d9c_0_478"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="4167187"/>
+                <a:ext cx="1973700" cy="478200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Mate"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mate"/>
+                    <a:ea typeface="Mate"/>
+                    <a:cs typeface="Mate"/>
+                    <a:sym typeface="Mate"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;h1f71cef0f24d6d9c_0_478"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3790950"/>
-            <a:ext cx="3035679" cy="3035300"/>
+            <a:off x="9029700" y="6500813"/>
+            <a:ext cx="4478775" cy="2276475"/>
+            <a:chOff x="9029700" y="6500813"/>
+            <a:chExt cx="4478775" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="527" name="Google Shape;527;h1f71cef0f24d6d9c_0_478"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;h1f71cef0f24d6d9c_0_478"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="7081838"/>
+              <a:ext cx="1973700" cy="1221150"/>
+              <a:chOff x="11534775" y="7081838"/>
+              <a:chExt cx="1973700" cy="1221150"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="529" name="Google Shape;529;h1f71cef0f24d6d9c_0_478"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7081838"/>
+                <a:ext cx="1750800" cy="788700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Stardos Stencil"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Stardos Stencil"/>
+                    <a:ea typeface="Stardos Stencil"/>
+                    <a:cs typeface="Stardos Stencil"/>
+                    <a:sym typeface="Stardos Stencil"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="530" name="Google Shape;530;h1f71cef0f24d6d9c_0_478"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7824788"/>
+                <a:ext cx="1973700" cy="478200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Mate"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mate"/>
+                    <a:ea typeface="Mate"/>
+                    <a:cs typeface="Mate"/>
+                    <a:sym typeface="Mate"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="531" name="Google Shape;531;h1f71cef0f24d6d9c_0_478"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4565650"/>
-            <a:ext cx="12600" cy="1485900"/>
+            <a:off x="2038350" y="6500813"/>
+            <a:ext cx="5331975" cy="2276475"/>
+            <a:chOff x="2038350" y="6500813"/>
+            <a:chExt cx="5331975" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="532" name="Google Shape;532;h1f71cef0f24d6d9c_0_478"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="533" name="Google Shape;533;h1f71cef0f24d6d9c_0_478"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="7081838"/>
+              <a:ext cx="2826900" cy="1221150"/>
+              <a:chOff x="4543425" y="7081838"/>
+              <a:chExt cx="2826900" cy="1221150"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="534" name="Google Shape;534;h1f71cef0f24d6d9c_0_478"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7081838"/>
+                <a:ext cx="2826900" cy="788700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Stardos Stencil"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Stardos Stencil"/>
+                    <a:ea typeface="Stardos Stencil"/>
+                    <a:cs typeface="Stardos Stencil"/>
+                    <a:sym typeface="Stardos Stencil"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="535" name="Google Shape;535;h1f71cef0f24d6d9c_0_478"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7824788"/>
+                <a:ext cx="1906800" cy="478200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Mate"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mate"/>
+                    <a:ea typeface="Mate"/>
+                    <a:cs typeface="Mate"/>
+                    <a:sym typeface="Mate"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="536" name="Google Shape;536;h1f71cef0f24d6d9c_0_478"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4565650"/>
-            <a:ext cx="12600" cy="1485900"/>
+            <a:off x="9029700" y="2843213"/>
+            <a:ext cx="5164575" cy="2276475"/>
+            <a:chOff x="9029700" y="2843213"/>
+            <a:chExt cx="5164575" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1146 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="537" name="Google Shape;537;h1f71cef0f24d6d9c_0_478"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;h1f71cef0f24d6d9c_0_478"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="3424238"/>
+              <a:ext cx="2659500" cy="1221149"/>
+              <a:chOff x="11534775" y="3424238"/>
+              <a:chExt cx="2659500" cy="1221149"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="539" name="Google Shape;539;h1f71cef0f24d6d9c_0_478"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="3424238"/>
+                <a:ext cx="1827000" cy="788700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Stardos Stencil"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Stardos Stencil"/>
+                    <a:ea typeface="Stardos Stencil"/>
+                    <a:cs typeface="Stardos Stencil"/>
+                    <a:sym typeface="Stardos Stencil"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="540" name="Google Shape;540;h1f71cef0f24d6d9c_0_478"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="4167187"/>
+                <a:ext cx="2659500" cy="478200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Mate"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mate"/>
+                    <a:ea typeface="Mate"/>
+                    <a:cs typeface="Mate"/>
+                    <a:sym typeface="Mate"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="607" name="Shape 607"/>
+        <p:cNvPr id="545" name="Shape 545"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="608" name="Google Shape;608;g273b8bd7fbd_0_570"/>
+          <p:cNvPr descr="preencoded.png" id="546" name="Google Shape;546;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1193949" y="1333500"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="895350" y="1000125"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="609" name="Google Shape;609;g273b8bd7fbd_0_570"/>
+          <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2082800"/>
-            <a:ext cx="12828603" cy="11633200"/>
+            <a:off x="-2276475" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="548" name="Google Shape;548;h1f71cef0f24d6d9c_0_508"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="549" name="Google Shape;549;h1f71cef0f24d6d9c_0_508"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="550" name="Google Shape;550;h1f71cef0f24d6d9c_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="611" name="Google Shape;611;g273b8bd7fbd_0_570"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="612" name="Google Shape;612;g273b8bd7fbd_0_570"/>
+          <p:cNvPr descr="preencoded.png" id="551" name="Google Shape;551;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="7697162" cy="12369800"/>
+            <a:ext cx="5772150" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...82 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="615" name="Google Shape;615;g273b8bd7fbd_0_570"/>
+          <p:cNvPr descr="preencoded.png" id="552" name="Google Shape;552;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8683755" y="736600"/>
-            <a:ext cx="1278423" cy="1117600"/>
+            <a:off x="6619875" y="523875"/>
+            <a:ext cx="742950" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="553" name="Google Shape;553;h1f71cef0f24d6d9c_0_508"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="2190768"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="0745A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="616" name="Google Shape;616;g273b8bd7fbd_0_570"/>
+          <p:cNvPr descr="preencoded.png" id="554" name="Google Shape;554;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9284860" y="2108200"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="6600825" y="2981325"/>
+            <a:ext cx="781050" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="555" name="Google Shape;555;h1f71cef0f24d6d9c_0_508"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1625700" cy="1625700"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="4629168"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="0745A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="618" name="Google Shape;618;g273b8bd7fbd_0_570"/>
+          <p:cNvPr descr="preencoded.png" id="556" name="Google Shape;556;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8756551" y="3987800"/>
-            <a:ext cx="1132829" cy="1117600"/>
+            <a:off x="6524624" y="5419725"/>
+            <a:ext cx="933452" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="557" name="Google Shape;557;h1f71cef0f24d6d9c_0_508"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="1625600"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="7067568"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="0745A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...42 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="621" name="Google Shape;621;g273b8bd7fbd_0_570"/>
+          <p:cNvPr descr="preencoded.png" id="558" name="Google Shape;558;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8716957" y="7239000"/>
-            <a:ext cx="1212012" cy="1117600"/>
+            <a:off x="6581775" y="7839075"/>
+            <a:ext cx="819150" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="623" name="Google Shape;623;g273b8bd7fbd_0_570"/>
+          <p:cNvPr id="559" name="Google Shape;559;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8510064" y="10236200"/>
-[...70 lines deleted...]
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="1524000"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="626" name="Google Shape;626;g273b8bd7fbd_0_570"/>
+          <p:cNvPr id="560" name="Google Shape;560;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="5448300"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="4086225"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="627" name="Google Shape;627;g273b8bd7fbd_0_570"/>
+          <p:cNvPr id="561" name="Google Shape;561;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="8801100"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="6600825"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="628" name="Google Shape;628;g273b8bd7fbd_0_570"/>
+          <p:cNvPr id="562" name="Google Shape;562;h1f71cef0f24d6d9c_0_508"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8878410" y="12446000"/>
-            <a:ext cx="8810700" cy="1735800"/>
+            <a:off x="6657975" y="9334500"/>
+            <a:ext cx="6505500" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="633" name="Shape 633"/>
+        <p:cNvPr id="567" name="Shape 567"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="634" name="Google Shape;634;g273b8bd7fbd_0_595"/>
+          <p:cNvPr descr="preencoded.png" id="568" name="Google Shape;568;h1f71cef0f24d6d9c_0_529"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15089486" y="1193800"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="11315700" y="895350"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="635" name="Google Shape;635;g273b8bd7fbd_0_595"/>
+          <p:cNvPr descr="preencoded.png" id="569" name="Google Shape;569;h1f71cef0f24d6d9c_0_529"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16461257" y="0"/>
-            <a:ext cx="7925791" cy="7708900"/>
+            <a:off x="12344400" y="-4000500"/>
+            <a:ext cx="9782175" cy="9782175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="570" name="Google Shape;570;h1f71cef0f24d6d9c_0_529"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="571" name="Google Shape;571;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="572" name="Google Shape;572;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="573" name="Google Shape;573;h1f71cef0f24d6d9c_0_529"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2786063"/>
+            <a:ext cx="17106900" cy="6543750"/>
+            <a:chOff x="590550" y="2786063"/>
+            <a:chExt cx="17106900" cy="6543750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="574" name="Google Shape;574;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2786063"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="7629525" y="2786063"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="575" name="Google Shape;575;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8048625" y="2786063"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="8048625" y="2786063"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="576" name="Google Shape;576;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8048625" y="2786063"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="577" name="Google Shape;577;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2900363"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="578" name="Google Shape;578;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="3529013"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="579" name="Google Shape;579;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId6">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2981325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4557713"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="590550" y="4557713"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="581" name="Google Shape;581;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="4557713"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="1009650" y="4557713"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="582" name="Google Shape;582;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="4557713"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="583" name="Google Shape;583;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4672013"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="584" name="Google Shape;584;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5300663"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="585" name="Google Shape;585;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId7">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="6329363"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="590550" y="6329363"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="587" name="Google Shape;587;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="6329363"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="1009650" y="6329363"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="588" name="Google Shape;588;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="6329363"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="589" name="Google Shape;589;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6443663"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="590" name="Google Shape;590;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="7072313"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="591" name="Google Shape;591;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId8">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="592" name="Google Shape;592;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="6329363"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="5010150" y="6329363"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="593" name="Google Shape;593;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="6329363"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="5429250" y="6329363"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="594" name="Google Shape;594;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="6329363"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="595" name="Google Shape;595;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6443663"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="596" name="Google Shape;596;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="7072313"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="597" name="Google Shape;597;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="598" name="Google Shape;598;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="8101013"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="5010150" y="8101013"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="599" name="Google Shape;599;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="8101013"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="5429250" y="8101013"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="600" name="Google Shape;600;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="8101013"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="601" name="Google Shape;601;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8215313"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="602" name="Google Shape;602;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8843963"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="603" name="Google Shape;603;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="6329363"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="9429750" y="6329363"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="605" name="Google Shape;605;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="6329363"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="9848850" y="6329363"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="606" name="Google Shape;606;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="6329363"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="607" name="Google Shape;607;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6443663"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="608" name="Google Shape;608;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="7072313"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="609" name="Google Shape;609;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="610" name="Google Shape;610;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="8101013"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="9429750" y="8101013"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="611" name="Google Shape;611;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="8101013"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="9848850" y="8101013"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="612" name="Google Shape;612;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="8101013"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="613" name="Google Shape;613;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8215313"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="614" name="Google Shape;614;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8843963"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="615" name="Google Shape;615;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="616" name="Google Shape;616;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="6329363"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="13849350" y="6329363"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="617" name="Google Shape;617;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="6329363"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="14268450" y="6329363"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="618" name="Google Shape;618;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="6329363"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="619" name="Google Shape;619;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6443663"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="620" name="Google Shape;620;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="7072313"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="621" name="Google Shape;621;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="622" name="Google Shape;622;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4557713"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="5010150" y="4557713"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="623" name="Google Shape;623;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="4557713"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="5429250" y="4557713"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="624" name="Google Shape;624;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="4557713"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="625" name="Google Shape;625;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4672013"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="626" name="Google Shape;626;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5300663"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="627" name="Google Shape;627;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId14">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="628" name="Google Shape;628;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4557713"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="13849350" y="4557713"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="629" name="Google Shape;629;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="4557713"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="14268450" y="4557713"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="630" name="Google Shape;630;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="4557713"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="631" name="Google Shape;631;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4672013"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="632" name="Google Shape;632;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5300663"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="633" name="Google Shape;633;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId15">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="634" name="Google Shape;634;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4557713"/>
+              <a:ext cx="3848100" cy="1228800"/>
+              <a:chOff x="9429750" y="4557713"/>
+              <a:chExt cx="3848100" cy="1228800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="635" name="Google Shape;635;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="4557713"/>
+                <a:ext cx="3429000" cy="1228800"/>
+                <a:chOff x="9848850" y="4557713"/>
+                <a:chExt cx="3429000" cy="1228800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="636" name="Google Shape;636;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="4557713"/>
+                  <a:ext cx="3429000" cy="1228800"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4615" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="637" name="Google Shape;637;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4672013"/>
+                  <a:ext cx="2811900" cy="596400"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Stardos Stencil"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Stardos Stencil"/>
+                      <a:ea typeface="Stardos Stencil"/>
+                      <a:cs typeface="Stardos Stencil"/>
+                      <a:sym typeface="Stardos Stencil"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="638" name="Google Shape;638;h1f71cef0f24d6d9c_0_529"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5300663"/>
+                  <a:ext cx="2804100" cy="478200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Mate"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Mate"/>
+                      <a:ea typeface="Mate"/>
+                      <a:cs typeface="Mate"/>
+                      <a:sym typeface="Mate"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="639" name="Google Shape;639;h1f71cef0f24d6d9c_0_529"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId16">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="640" name="Google Shape;640;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="4281488"/>
+              <a:ext cx="13258800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="641" name="Google Shape;641;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9605963" y="4133925"/>
+              <a:ext cx="304800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="642" name="Google Shape;642;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2362163" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="643" name="Google Shape;643;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6981788" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="644" name="Google Shape;644;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11401388" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="645" name="Google Shape;645;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15611438" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="646" name="Google Shape;646;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2214562" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="647" name="Google Shape;647;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="648" name="Google Shape;648;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="649" name="Google Shape;649;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15463837" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="650" name="Google Shape;650;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="651" name="Google Shape;651;h1f71cef0f24d6d9c_0_529"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="636" name="Google Shape;636;g273b8bd7fbd_0_595"/>
+          <p:cNvPr id="652" name="Google Shape;652;h1f71cef0f24d6d9c_0_529"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...185 lines deleted...]
-            <a:ext cx="3810600" cy="787500"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="5716800" cy="478200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
-              <a:buFont typeface="Stardos Stencil"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...2 lines deleted...]
-                <a:sym typeface="Stardos Stencil"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:rPr>
-              <a:t>Chloe Ng</a:t>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
+                <a:hlinkClick r:id="rId17">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>click here</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="642" name="Google Shape;642;g273b8bd7fbd_0_595"/>
+          <p:cNvPr id="653" name="Google Shape;653;h1f71cef0f24d6d9c_0_529"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11444130" y="4705350"/>
-[...2786 lines deleted...]
-            <a:ext cx="10754100" cy="1735800"/>
+            <a:off x="5162550" y="1257300"/>
+            <a:ext cx="7962900" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="712" name="Shape 712"/>
+        <p:cNvPr id="658" name="Shape 658"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="713" name="Google Shape;713;g273b8bd7fbd_0_673"/>
+          <p:cNvPr descr="preencoded.png" id="659" name="Google Shape;659;h1f71cef0f24d6d9c_0_619"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="3517900"/>
-            <a:ext cx="9742118" cy="10198100"/>
+            <a:off x="-3171825" y="2638425"/>
+            <a:ext cx="10477500" cy="10477500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="714" name="Google Shape;714;g273b8bd7fbd_0_673"/>
+          <p:cNvPr descr="preencoded.png" id="660" name="Google Shape;660;h1f71cef0f24d6d9c_0_619"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7760670" cy="8686800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="12468225" y="1362075"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="661" name="Google Shape;661;h1f71cef0f24d6d9c_0_619"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="6470924"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="6470924"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="662" name="Google Shape;662;h1f71cef0f24d6d9c_0_619"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="663" name="Google Shape;663;h1f71cef0f24d6d9c_0_619"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="6932924"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="715" name="Google Shape;715;g273b8bd7fbd_0_673"/>
+          <p:cNvPr id="664" name="Google Shape;664;h1f71cef0f24d6d9c_0_619"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="8483600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="1524000" y="4524375"/>
+            <a:ext cx="6499800" cy="3849900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
+              </a:rPr>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
+              </a:rPr>
+              <a:t>No, you don't have to credit us.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
+              </a:rPr>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
+              </a:rPr>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="665" name="Google Shape;665;h1f71cef0f24d6d9c_0_619"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="8788400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1524000" y="1952625"/>
+            <a:ext cx="7000800" cy="2362200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Stardos Stencil"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Stardos Stencil"/>
+                <a:ea typeface="Stardos Stencil"/>
+                <a:cs typeface="Stardos Stencil"/>
+                <a:sym typeface="Stardos Stencil"/>
+              </a:rPr>
+              <a:t>Thank you for choosing EaTemp</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="717" name="Google Shape;717;g273b8bd7fbd_0_673"/>
+          <p:cNvPr id="666" name="Google Shape;666;h1f71cef0f24d6d9c_0_619"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8721900" cy="5126700"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="16278300" y="4293900"/>
+            <a:ext cx="3316500" cy="478200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...236 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="720" name="Google Shape;720;g273b8bd7fbd_0_673"/>
+          <p:cNvPr descr="preencoded.png" id="667" name="Google Shape;667;h1f71cef0f24d6d9c_0_619"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11164695" y="1346200"/>
-            <a:ext cx="11494937" cy="11036300"/>
+            <a:off x="8372475" y="866775"/>
+            <a:ext cx="8677275" cy="8562975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="39" name="Google Shape;39;g273b8bd7fbd_0_21"/>
+          <p:cNvPr descr="preencoded.png" id="42" name="Google Shape;42;h1f71cef0f24d6d9c_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1193949" y="1333500"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="895350" y="1000125"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="40" name="Google Shape;40;g273b8bd7fbd_0_21"/>
+          <p:cNvPr descr="preencoded.png" id="43" name="Google Shape;43;h1f71cef0f24d6d9c_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2082800"/>
-            <a:ext cx="12828603" cy="11633200"/>
+            <a:off x="-2276475" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="41" name="Google Shape;41;g273b8bd7fbd_0_21"/>
+          <p:cNvPr descr="preencoded.png" id="44" name="Google Shape;44;h1f71cef0f24d6d9c_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3022978" y="1727200"/>
-            <a:ext cx="11139292" cy="10274300"/>
+            <a:off x="2266950" y="1714500"/>
+            <a:ext cx="8782050" cy="6867525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21186248" y="12674600"/>
-            <a:ext cx="3200800" cy="1016000"/>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063475" cy="596550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Google Shape;47;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;g273b8bd7fbd_0_21"/>
+          <p:cNvPr id="48" name="Google Shape;48;h1f71cef0f24d6d9c_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="-5618556" y="5741570"/>
-            <a:ext cx="13789800" cy="2789700"/>
+            <a:off x="-4124400" y="3869025"/>
+            <a:ext cx="10361400" cy="2112600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11296650" y="1476375"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11296650" y="1476375"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11296650" y="1476375"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11564303" y="1691640"/>
+              <a:ext cx="684000" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12668250" y="1547813"/>
+            <a:ext cx="4539600" cy="1183050"/>
+            <a:chOff x="12668250" y="1547813"/>
+            <a:chExt cx="4539600" cy="1183050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12668250" y="1547813"/>
+              <a:ext cx="4539600" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12668250" y="2252663"/>
+              <a:ext cx="4509000" cy="478200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11296650" y="3514725"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11296650" y="3514725"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11296650" y="3514725"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11564303" y="3729990"/>
+              <a:ext cx="684000" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12668250" y="3586163"/>
+            <a:ext cx="4539600" cy="1183050"/>
+            <a:chOff x="12668250" y="3586163"/>
+            <a:chExt cx="4539600" cy="1183050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12668250" y="3586163"/>
+              <a:ext cx="4539600" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12668250" y="4291013"/>
+              <a:ext cx="4509000" cy="478200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11296650" y="5553075"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11296650" y="5553075"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11296650" y="5553075"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11564303" y="5768340"/>
+              <a:ext cx="684000" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12668250" y="5624513"/>
+            <a:ext cx="4539600" cy="1183050"/>
+            <a:chOff x="12668250" y="5624513"/>
+            <a:chExt cx="4539600" cy="1183050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12668250" y="5624513"/>
+              <a:ext cx="4539600" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12668250" y="6329363"/>
+              <a:ext cx="4509000" cy="478200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11296650" y="7591425"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11296650" y="7591425"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11296650" y="7591425"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11564303" y="7806690"/>
+              <a:ext cx="684000" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12668250" y="7662863"/>
+            <a:ext cx="4539600" cy="1183050"/>
+            <a:chOff x="12668250" y="7662863"/>
+            <a:chExt cx="4539600" cy="1183050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12668250" y="7662863"/>
+              <a:ext cx="4539600" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;h1f71cef0f24d6d9c_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12668250" y="8367713"/>
+              <a:ext cx="4509000" cy="478200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15064083" y="1968500"/>
-            <a:ext cx="7760700" cy="1625700"/>
+            <a:off x="11296483" y="3090863"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...69 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15426078" y="2260600"/>
-            <a:ext cx="901800" cy="1041300"/>
+            <a:off x="11296483" y="5129213"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...299 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;h1f71cef0f24d6d9c_0_24"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15426078" y="4978400"/>
-            <a:ext cx="901800" cy="1041300"/>
+            <a:off x="11296483" y="7167563"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...299 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...801 lines deleted...]
-      </p:pic>
+      </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="82" name="Shape 82"/>
+        <p:cNvPr id="80" name="Shape 80"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="83" name="Google Shape;83;g273b8bd7fbd_0_64"/>
+          <p:cNvPr descr="preencoded.png" id="81" name="Google Shape;81;h1f71cef0f24d6d9c_0_62"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15089486" y="1193800"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="11315700" y="895350"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="84" name="Google Shape;84;g273b8bd7fbd_0_64"/>
+          <p:cNvPr descr="preencoded.png" id="82" name="Google Shape;82;h1f71cef0f24d6d9c_0_62"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16461257" y="0"/>
-            <a:ext cx="7925791" cy="7708900"/>
+            <a:off x="12344400" y="-4000500"/>
+            <a:ext cx="9782175" cy="9782175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;h1f71cef0f24d6d9c_0_62"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="84" name="Google Shape;84;h1f71cef0f24d6d9c_0_62"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="85" name="Google Shape;85;h1f71cef0f24d6d9c_0_62"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;g273b8bd7fbd_0_64"/>
+          <p:cNvPr id="86" name="Google Shape;86;h1f71cef0f24d6d9c_0_62"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="15390000" cy="1735800"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="11553900" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;h1f71cef0f24d6d9c_0_62"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4749800"/>
-            <a:ext cx="8861400" cy="4593300"/>
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910175" cy="3450000"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910175" cy="3450000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="88" name="Google Shape;88;h1f71cef0f24d6d9c_0_62"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604500" cy="3450000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="89" name="Google Shape;89;h1f71cef0f24d6d9c_0_62"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604500" cy="3450000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mate"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="94" name="Shape 94"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="95" name="Google Shape;95;g273b8bd7fbd_0_75"/>
+          <p:cNvPr descr="preencoded.png" id="95" name="Google Shape;95;h1f71cef0f24d6d9c_0_75"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8395749" cy="8686800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1047750" y="2819400"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="96" name="Google Shape;96;g273b8bd7fbd_0_75"/>
+          <p:cNvPr descr="preencoded.png" id="96" name="Google Shape;96;h1f71cef0f24d6d9c_0_75"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="368300"/>
-            <a:ext cx="6160270" cy="8382000"/>
+            <a:off x="-1666875" y="276225"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;h1f71cef0f24d6d9c_0_75"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="98" name="Google Shape;98;h1f71cef0f24d6d9c_0_75"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="99" name="Google Shape;99;h1f71cef0f24d6d9c_0_75"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="98" name="Google Shape;98;g273b8bd7fbd_0_75"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="99" name="Google Shape;99;g273b8bd7fbd_0_75"/>
+          <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;h1f71cef0f24d6d9c_0_75"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="1270000"/>
-            <a:ext cx="9818327" cy="12446000"/>
+            <a:off x="9944100" y="952500"/>
+            <a:ext cx="7362825" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;h1f71cef0f24d6d9c_0_75"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-            <a:ext cx="7875000" cy="4445100"/>
+            <a:off x="1847850" y="1838325"/>
+            <a:ext cx="6025575" cy="3545325"/>
+            <a:chOff x="1847850" y="1838325"/>
+            <a:chExt cx="6025575" cy="3545325"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="102" name="Google Shape;102;h1f71cef0f24d6d9c_0_75"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="1838325"/>
+              <a:ext cx="857250" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="103" name="Google Shape;103;h1f71cef0f24d6d9c_0_75"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="3009900"/>
+              <a:ext cx="5997000" cy="2373750"/>
+              <a:chOff x="1876425" y="3009900"/>
+              <a:chExt cx="5997000" cy="2373750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="104" name="Google Shape;104;h1f71cef0f24d6d9c_0_75"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3009900"/>
+                <a:ext cx="5997000" cy="788700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Stardos Stencil"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Stardos Stencil"/>
+                    <a:ea typeface="Stardos Stencil"/>
+                    <a:cs typeface="Stardos Stencil"/>
+                    <a:sym typeface="Stardos Stencil"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="105" name="Google Shape;105;h1f71cef0f24d6d9c_0_75"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3790950"/>
+                <a:ext cx="5966400" cy="1592700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Mate"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mate"/>
+                    <a:ea typeface="Mate"/>
+                    <a:cs typeface="Mate"/>
+                    <a:sym typeface="Mate"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;h1f71cef0f24d6d9c_0_75"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-            <a:ext cx="942584" cy="1117600"/>
+            <a:off x="1847850" y="5972175"/>
+            <a:ext cx="6025575" cy="3097425"/>
+            <a:chOff x="1847850" y="5972175"/>
+            <a:chExt cx="6025575" cy="3097425"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...409 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;h1f71cef0f24d6d9c_0_75"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="5972175"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;h1f71cef0f24d6d9c_0_75"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="7067550"/>
+              <a:ext cx="5997000" cy="2002050"/>
+              <a:chOff x="1876425" y="7067550"/>
+              <a:chExt cx="5997000" cy="2002050"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="109" name="Google Shape;109;h1f71cef0f24d6d9c_0_75"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7067550"/>
+                <a:ext cx="5997000" cy="788700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Stardos Stencil"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Stardos Stencil"/>
+                    <a:ea typeface="Stardos Stencil"/>
+                    <a:cs typeface="Stardos Stencil"/>
+                    <a:sym typeface="Stardos Stencil"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="110" name="Google Shape;110;h1f71cef0f24d6d9c_0_75"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7848600"/>
+                <a:ext cx="5966400" cy="1221000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Mate"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Mate"/>
+                    <a:ea typeface="Mate"/>
+                    <a:cs typeface="Mate"/>
+                    <a:sym typeface="Mate"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="114" name="Shape 114"/>
+        <p:cNvPr id="115" name="Shape 115"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="115" name="Google Shape;115;g273b8bd7fbd_0_94"/>
+          <p:cNvPr descr="preencoded.png" id="116" name="Google Shape;116;h1f71cef0f24d6d9c_0_95"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1193949" y="1333500"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="895350" y="1000125"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="116" name="Google Shape;116;g273b8bd7fbd_0_94"/>
+          <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;h1f71cef0f24d6d9c_0_95"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2082800"/>
-            <a:ext cx="12828603" cy="11633200"/>
+            <a:off x="-2276475" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;h1f71cef0f24d6d9c_0_95"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="119" name="Google Shape;119;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="120" name="Google Shape;120;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;h1f71cef0f24d6d9c_0_95"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="569595" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="569595" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="122" name="Google Shape;122;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="600075" y="885825"/>
+              <a:ext cx="5286375" cy="4667250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="123" name="Google Shape;123;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1352550" y="6010275"/>
+              <a:ext cx="3941400" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="124" name="Google Shape;124;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="569595" y="7096125"/>
+              <a:ext cx="5347200" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="125" name="Google Shape;125;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2805113" y="8667750"/>
+              <a:ext cx="1036200" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;h1f71cef0f24d6d9c_0_95"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-            <a:ext cx="7049400" cy="11214000"/>
+            <a:off x="11980545" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="11980545" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12011025" y="885825"/>
+              <a:ext cx="5286375" cy="4667250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="128" name="Google Shape;128;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12763500" y="6010275"/>
+              <a:ext cx="3941400" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="129" name="Google Shape;129;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11980545" y="7096125"/>
+              <a:ext cx="5347200" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14216063" y="8667750"/>
+              <a:ext cx="1036200" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;h1f71cef0f24d6d9c_0_95"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-            <a:ext cx="7049381" cy="6223000"/>
+            <a:off x="6275070" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="6275070" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...89 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Google Shape;132;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7310437" y="885825"/>
+              <a:ext cx="3436500" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275070" y="1971675"/>
+              <a:ext cx="5347200" cy="1221000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="134" name="Google Shape;134;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="3543300"/>
+              <a:ext cx="5286375" cy="4667250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="135" name="Google Shape;135;h1f71cef0f24d6d9c_0_95"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8510588" y="8667750"/>
+              <a:ext cx="1036200" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>67%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mate"/>
-[...881 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="148" name="Google Shape;148;g273b8bd7fbd_0_126"/>
+          <p:cNvPr descr="preencoded.png" id="141" name="Google Shape;141;h1f71cef0f24d6d9c_0_119"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14644930" y="3517900"/>
-            <a:ext cx="9742118" cy="10198100"/>
+            <a:off x="10982325" y="2638425"/>
+            <a:ext cx="10477500" cy="10477500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="149" name="Google Shape;149;g273b8bd7fbd_0_126"/>
+          <p:cNvPr descr="preencoded.png" id="142" name="Google Shape;142;h1f71cef0f24d6d9c_0_119"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1816100"/>
-            <a:ext cx="7760670" cy="8686800"/>
+            <a:off x="-476250" y="1362075"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;h1f71cef0f24d6d9c_0_119"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;h1f71cef0f24d6d9c_0_119"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="145" name="Google Shape;145;h1f71cef0f24d6d9c_0_119"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="151" name="Google Shape;151;g273b8bd7fbd_0_126"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="152" name="Google Shape;152;g273b8bd7fbd_0_126"/>
+          <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;h1f71cef0f24d6d9c_0_119"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1498600"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="0" y="1123950"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;h1f71cef0f24d6d9c_0_119"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5398175" y="3879850"/>
-            <a:ext cx="13603500" cy="5969100"/>
+            <a:off x="4048125" y="2909888"/>
+            <a:ext cx="10321200" cy="4596899"/>
+            <a:chOff x="4048125" y="2909888"/>
+            <a:chExt cx="10321200" cy="4596899"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="148" name="Google Shape;148;h1f71cef0f24d6d9c_0_119"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4048125" y="2909888"/>
+              <a:ext cx="10292700" cy="3931800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="149" name="Google Shape;149;h1f71cef0f24d6d9c_0_119"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11210925" y="6910387"/>
+              <a:ext cx="3158400" cy="596400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="160" name="Shape 160"/>
+        <p:cNvPr id="154" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="161" name="Google Shape;161;g273b8bd7fbd_0_138"/>
+          <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;h1f71cef0f24d6d9c_0_132"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15089486" y="1193800"/>
-            <a:ext cx="8395749" cy="8686800"/>
+            <a:off x="11315700" y="895350"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="162" name="Google Shape;162;g273b8bd7fbd_0_138"/>
+          <p:cNvPr descr="preencoded.png" id="156" name="Google Shape;156;h1f71cef0f24d6d9c_0_132"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16461257" y="0"/>
-            <a:ext cx="7925791" cy="7708900"/>
+            <a:off x="12344400" y="-4000500"/>
+            <a:ext cx="9782175" cy="9782175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g273b8bd7fbd_0_138"/>
+          <p:cNvPr id="157" name="Google Shape;157;h1f71cef0f24d6d9c_0_132"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="1079500"/>
-            <a:ext cx="20216700" cy="1735800"/>
+            <a:off x="1619250" y="809625"/>
+            <a:ext cx="15059100" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;h1f71cef0f24d6d9c_0_132"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="159" name="Google Shape;159;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="160" name="Google Shape;160;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;h1f71cef0f24d6d9c_0_132"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="0745A8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="163" name="Google Shape;163;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3414713" y="3757613"/>
+              <a:ext cx="923925" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="164" name="Google Shape;164;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1659255" y="5072063"/>
+              <a:ext cx="4434900" cy="1417200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;h1f71cef0f24d6d9c_0_132"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="0745A8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="167" name="Google Shape;167;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8524916" y="3757724"/>
+              <a:ext cx="1238168" cy="1114202"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6926580" y="5072063"/>
+              <a:ext cx="4434900" cy="1417200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Dragon</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;h1f71cef0f24d6d9c_0_132"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="170" name="Google Shape;170;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="0745A8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="171" name="Google Shape;171;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13854113" y="3757613"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;h1f71cef0f24d6d9c_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12193905" y="5072063"/>
+              <a:ext cx="4434900" cy="1417200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Rainbow</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Seeing</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g273b8bd7fbd_0_138"/>
+          <p:cNvPr id="173" name="Google Shape;173;h1f71cef0f24d6d9c_0_132"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...183 lines deleted...]
-            <a:ext cx="5995200" cy="1879500"/>
+            <a:off x="1579245" y="7800975"/>
+            <a:ext cx="4632900" cy="849600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Stardos Stencil"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...2 lines deleted...]
-                <a:sym typeface="Stardos Stencil"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:rPr>
-              <a:t>Unicorn</a:t>
+              <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g273b8bd7fbd_0_138"/>
+          <p:cNvPr id="174" name="Google Shape;174;h1f71cef0f24d6d9c_0_132"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9145143" y="3695700"/>
-[...115 lines deleted...]
-            <a:ext cx="5995200" cy="1879500"/>
+            <a:off x="6827520" y="7800975"/>
+            <a:ext cx="4632900" cy="849600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Stardos Stencil"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...2 lines deleted...]
-                <a:sym typeface="Stardos Stencil"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:rPr>
-              <a:t>Dragon</a:t>
+              <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;g273b8bd7fbd_0_138"/>
+          <p:cNvPr id="175" name="Google Shape;175;h1f71cef0f24d6d9c_0_132"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16169121" y="3695700"/>
-[...115 lines deleted...]
-            <a:ext cx="5995200" cy="1879500"/>
+            <a:off x="12094845" y="7800975"/>
+            <a:ext cx="4632900" cy="1221000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...181 lines deleted...]
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Mate"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...289 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Mate"/>
                 <a:ea typeface="Mate"/>
                 <a:cs typeface="Mate"/>
                 <a:sym typeface="Mate"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="191" name="Shape 191"/>
+        <p:cNvPr id="180" name="Shape 180"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="192" name="Google Shape;192;g273b8bd7fbd_0_168"/>
+          <p:cNvPr descr="preencoded.png" id="181" name="Google Shape;181;h1f71cef0f24d6d9c_0_157"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8395749" cy="8686800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="11096625" y="1000125"/>
+            <a:ext cx="6296025" cy="6515100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="193" name="Google Shape;193;g273b8bd7fbd_0_168"/>
+          <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;h1f71cef0f24d6d9c_0_157"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11558445" y="2082800"/>
-            <a:ext cx="12828603" cy="11633200"/>
+            <a:off x="8667750" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;h1f71cef0f24d6d9c_0_157"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;g273b8bd7fbd_0_168"/>
+          <p:cNvPr id="186" name="Google Shape;186;h1f71cef0f24d6d9c_0_157"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6079800" cy="1735800"/>
+            <a:off x="1333500" y="1200150"/>
+            <a:ext cx="4572000" cy="1314600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Stardos Stencil"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Stardos Stencil"/>
                 <a:ea typeface="Stardos Stencil"/>
                 <a:cs typeface="Stardos Stencil"/>
                 <a:sym typeface="Stardos Stencil"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;h1f71cef0f24d6d9c_0_157"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="3810000"/>
-            <a:ext cx="20843400" cy="8508900"/>
+            <a:off x="1333500" y="2857500"/>
+            <a:ext cx="15630450" cy="6219900"/>
+            <a:chOff x="1333500" y="2857500"/>
+            <a:chExt cx="15630450" cy="6219900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...135 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2857500"/>
+              <a:ext cx="4829100" cy="6219900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
                 <a:srgbClr val="0745A8"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="189" name="Google Shape;189;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3214687" y="3171825"/>
+              <a:ext cx="1066800" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="190" name="Google Shape;190;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2857500"/>
+              <a:ext cx="4829100" cy="6219900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="0745A8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="191" name="Google Shape;191;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8648700" y="3171825"/>
+              <a:ext cx="1000125" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="192" name="Google Shape;192;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2857500"/>
+              <a:ext cx="4829100" cy="6219900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="0745A8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="193" name="Google Shape;193;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13992225" y="3171825"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="194" name="Google Shape;194;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3087053" y="4486275"/>
+              <a:ext cx="1322100" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5343525"/>
+              <a:ext cx="4204200" cy="2640300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="196" name="Google Shape;196;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2539365" y="8105775"/>
+              <a:ext cx="2417400" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8563928" y="4486275"/>
+              <a:ext cx="1169700" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5343525"/>
+              <a:ext cx="4204200" cy="2640300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mate"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="199" name="Google Shape;199;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7940040" y="8105775"/>
+              <a:ext cx="2417400" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mate"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13359765" y="4486275"/>
+              <a:ext cx="2379300" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0745A8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0745A8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5343525"/>
+              <a:ext cx="4204200" cy="2640300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Access to the most challenging encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Mate"/>
-[...58 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Mate"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...132 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;h1f71cef0f24d6d9c_0_157"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13212127" y="8105775"/>
+              <a:ext cx="2674500" cy="788700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Stardos Stencil"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Stardos Stencil"/>
+                  <a:ea typeface="Stardos Stencil"/>
+                  <a:cs typeface="Stardos Stencil"/>
+                  <a:sym typeface="Stardos Stencil"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0745A8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Stardos Stencil"/>
-[...554 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>