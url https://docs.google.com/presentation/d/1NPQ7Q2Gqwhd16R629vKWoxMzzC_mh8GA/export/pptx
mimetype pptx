--- v0 (2026-07-14)
+++ v1 (2026-10-27)
@@ -1,32111 +1,20022 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
-[...55 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpg"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="m4v" ContentType="video/mp4"/>
+  <Default Extension="mp4" ContentType="video/mp4"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId3"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="275" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+  </p:sldIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId4"/>
+    <p:notesMasterId r:id="rId24"/>
   </p:notesMasterIdLst>
-  <p:sldIdLst>
-[...45 lines deleted...]
-  </p:embeddedFontLst>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+</file>
+
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="94610"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="136" d="100"/>
+          <a:sy n="136" d="100"/>
+        </p:scale>
+        <p:origin x="216" y="312"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
+</p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/IBMPlexMonoSemiBold-regular.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/IBMPlexMonoSemiBold-italic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/IBMPlexMonoSemiBold-bold.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/IBMPlexMono-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/IBMPlexMonoSemiBold-boldItalic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/IBMPlexMono-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:fld id="{5282F153-3F37-0F45-9E97-73ACFA13230C}" type="datetimeFigureOut">
+              <a:rPr lang="en-US"/>
+              <a:t>7/23/19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...2 lines deleted...]
-          <a:lstStyle/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...17 lines deleted...]
-              </a:rPr>
+            <a:fld id="{CE5E9CC1-C706-0F49-92D6-E571CC5EEA8F}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/>
+		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="11" name="Shape 11"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2e48b52945c_0_0:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2e48b52945c_0_0:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2e48b52945c_0_0:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="243" name="Shape 243"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;g2e48b52945c_0_223:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;g2e48b52945c_0_223:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;g2e48b52945c_0_223:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="260" name="Shape 260"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="261" name="Google Shape;261;g2e48b52945c_0_239:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;g2e48b52945c_0_239:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;g2e48b52945c_0_239:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="292" name="Shape 292"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;g2e48b52945c_0_270:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g2e48b52945c_0_270:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;g2e48b52945c_0_270:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="362" name="Shape 362"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;g2e48b52945c_0_339:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;g2e48b52945c_0_339:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;g2e48b52945c_0_339:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="381" name="Shape 381"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;g2e48b52945c_0_357:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;g2e48b52945c_0_357:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="384" name="Google Shape;384;g2e48b52945c_0_357:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="401" name="Shape 401"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="402" name="Google Shape;402;g2e48b52945c_0_376:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="403" name="Google Shape;403;g2e48b52945c_0_376:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="404" name="Google Shape;404;g2e48b52945c_0_376:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="410" name="Shape 410"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="411" name="Google Shape;411;g2e48b52945c_0_384:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="412" name="Google Shape;412;g2e48b52945c_0_384:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;g2e48b52945c_0_384:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="447" name="Shape 447"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="448" name="Google Shape;448;g2e48b52945c_0_420:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="449" name="Google Shape;449;g2e48b52945c_0_420:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="450" name="Google Shape;450;g2e48b52945c_0_420:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="472" name="Shape 472"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g2e48b52945c_0_444:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="474" name="Google Shape;474;g2e48b52945c_0_444:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g2e48b52945c_0_444:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="524" name="Shape 524"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="525" name="Google Shape;525;g2e48b52945c_0_495:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="526" name="Google Shape;526;g2e48b52945c_0_495:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;g2e48b52945c_0_495:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2e48b52945c_0_13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2e48b52945c_0_13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g2e48b52945c_0_13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="565" name="Shape 565"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="566" name="Google Shape;566;g2e48b52945c_0_535:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="567" name="Google Shape;567;g2e48b52945c_0_535:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="568" name="Google Shape;568;g2e48b52945c_0_535:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="597" name="Shape 597"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="598" name="Google Shape;598;g2e48b52945c_0_566:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="599" name="Google Shape;599;g2e48b52945c_0_566:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="600" name="Google Shape;600;g2e48b52945c_0_566:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="679" name="Shape 679"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="680" name="Google Shape;680;g2e48b52945c_0_647:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="681" name="Google Shape;681;g2e48b52945c_0_647:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="682" name="Google Shape;682;g2e48b52945c_0_647:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="39" name="Shape 39"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g2e48b52945c_0_26:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;g2e48b52945c_0_26:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;g2e48b52945c_0_26:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;g2e48b52945c_0_66:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g2e48b52945c_0_66:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;g2e48b52945c_0_66:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;g2e48b52945c_0_80:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g2e48b52945c_0_80:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g2e48b52945c_0_80:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="119" name="Shape 119"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;g2e48b52945c_0_103:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;g2e48b52945c_0_103:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;g2e48b52945c_0_103:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="135" name="Shape 135"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g2e48b52945c_0_118:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;g2e48b52945c_0_118:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;g2e48b52945c_0_118:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="175" name="Shape 175"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;g2e48b52945c_0_157:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;g2e48b52945c_0_157:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g2e48b52945c_0_157:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="210" name="Shape 210"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g2e48b52945c_0_191:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g2e48b52945c_0_191:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;g2e48b52945c_0_191:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...8 lines deleted...]
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="DEFAULT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="DEFAULT">
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="10" name="Shape 10"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="0"/>
         </a:spcBef>
-        <a:spcAft>
-[...17 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...6 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-17.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49776" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657340"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657340"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680639"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657340"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96592" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680639"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14620066" y="1117683"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1247775" y="2647950"/>
+            <a:ext cx="15801975" cy="6743700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="18000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8AD9F3"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Software Development</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="885825" y="1133475"/>
+            <a:ext cx="10675620" cy="750570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="010627"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono SemiBold" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono SemiBold" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono SemiBold" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30883" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 10">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="010627"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83528" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680638"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65499" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680638"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71366" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60068" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8280083" y="7086600"/>
+            <a:ext cx="7014210" cy="906780"/>
+            <a:chOff x="8280083" y="7086600"/>
+            <a:chExt cx="7014210" cy="906780"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="54774" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5831205" y="3067050"/>
+              <a:ext cx="11911965" cy="3874770"/>
+              <a:chOff x="5831205" y="3067050"/>
+              <a:chExt cx="11911965" cy="3874770"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6586538" y="3067050"/>
+                <a:ext cx="10401300" cy="3771900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="18000" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="8AD9F3"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5831205" y="6191250"/>
+                <a:ext cx="11911965" cy="750570"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono SemiBold" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono SemiBold" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono SemiBold" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8280083" y="7086600"/>
+              <a:ext cx="7014210" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2381250"/>
+            <a:ext cx="5800725" cy="6400800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 11">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="010627"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37857" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680638"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25620" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680638"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78597" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56077" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2519363" y="2790825"/>
+            <a:ext cx="7008495" cy="2007870"/>
+            <a:chOff x="2519363" y="2790825"/>
+            <a:chExt cx="7008495" cy="2007870"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2519363" y="2790825"/>
+              <a:ext cx="7008495" cy="2007870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10649" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2827020" y="4371975"/>
+            <a:ext cx="5966460" cy="506730"/>
+            <a:chOff x="2827020" y="4371975"/>
+            <a:chExt cx="5966460" cy="506730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2827020" y="4371975"/>
+              <a:ext cx="5966460" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39118" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2519363" y="5581650"/>
+            <a:ext cx="7008495" cy="2007870"/>
+            <a:chOff x="2519363" y="5581650"/>
+            <a:chExt cx="7008495" cy="2007870"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2519363" y="5581650"/>
+              <a:ext cx="7008495" cy="2007870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24383" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2827020" y="7162800"/>
+            <a:ext cx="5966460" cy="506730"/>
+            <a:chOff x="2827020" y="7162800"/>
+            <a:chExt cx="5966460" cy="506730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2827020" y="7162800"/>
+              <a:ext cx="5966460" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33868" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11663362" y="2790825"/>
+            <a:ext cx="2626995" cy="2007870"/>
+            <a:chOff x="11663362" y="2790825"/>
+            <a:chExt cx="2626995" cy="2007870"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11663362" y="2790825"/>
+              <a:ext cx="2626995" cy="2007870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34530" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9780270" y="4371975"/>
+            <a:ext cx="5966460" cy="506730"/>
+            <a:chOff x="9780270" y="4371975"/>
+            <a:chExt cx="5966460" cy="506730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9780270" y="4371975"/>
+              <a:ext cx="5966460" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11116" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10567988" y="5581650"/>
+            <a:ext cx="4817745" cy="2007870"/>
+            <a:chOff x="10567988" y="5581650"/>
+            <a:chExt cx="4817745" cy="2007870"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10567988" y="5581650"/>
+              <a:ext cx="4817745" cy="2007870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>544 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43018" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9780270" y="7162800"/>
+            <a:ext cx="5966460" cy="506730"/>
+            <a:chOff x="9780270" y="7162800"/>
+            <a:chExt cx="5966460" cy="506730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9780270" y="7162800"/>
+              <a:ext cx="5966460" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 12">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="010627"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86370" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680638"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59253" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680638"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49233" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5191125" y="1009650"/>
+            <a:ext cx="7915275" cy="1257300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Some Graph</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72851" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773590"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799599"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733878"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049915"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815473"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750691"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="29" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307667"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="31" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929587"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749625"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361574"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973449"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197218"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809223"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256890"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11306" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="51" name="Image 28" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId29"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="52" name="Image 29" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId30"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268836"/>
+              <a:ext cx="2956750" cy="1055870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="53" name="Image 30" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId31"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12072938" y="4738688"/>
+              <a:ext cx="1807845" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12439650" y="5329238"/>
+              <a:ext cx="1021080" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22242" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1573530"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1573530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8553450"/>
+              <a:ext cx="5966460" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97024" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1573530"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1573530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8553450"/>
+              <a:ext cx="5966460" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 13">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="010627"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83435" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680638"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83549" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680638"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21879" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91676" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4686300"/>
+            <a:ext cx="3625215" cy="3040380"/>
+            <a:chOff x="11601450" y="4686300"/>
+            <a:chExt cx="3625215" cy="3040380"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4686300"/>
+              <a:ext cx="3625215" cy="1341120"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="6019800"/>
+              <a:ext cx="3594735" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2162175" y="1009650"/>
+            <a:ext cx="11001375" cy="1257300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Portal to Adventure</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 14">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="010627"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48120" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680628"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65741" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680647"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58324" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93455" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8020050" y="2933700"/>
+            <a:ext cx="6644640" cy="2049780"/>
+            <a:chOff x="8020050" y="2933700"/>
+            <a:chExt cx="6644640" cy="2049780"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8020050" y="2933700"/>
+              <a:ext cx="6644640" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8020050" y="3676650"/>
+              <a:ext cx="6614160" cy="1306830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8020050" y="5905500"/>
+            <a:ext cx="6776085" cy="2716530"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8020050" y="914400"/>
+            <a:ext cx="9572625" cy="1257300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The Future</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2676525" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2819400" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 15">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="010627"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2e48b52945c_0_0"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907518"/>
-            <a:ext cx="23613621" cy="11900823"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47585" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5495925" cy="2247900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...129 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...10 lines deleted...]
-              <a:buFont typeface="IBM Plex Mono"/>
+            <a:pPr algn="r" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="8AD9F3"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono"/>
-[...6240 lines deleted...]
-                <a:sym typeface="IBM Plex Mono"/>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="414" name="Shape 414"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44559" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680628"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35075" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680647"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="415" name="Google Shape;415;g2e48b52945c_0_384"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907504"/>
-            <a:ext cx="23613621" cy="11900819"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39517" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="416" name="Google Shape;416;g2e48b52945c_0_384"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="355644" y="876449"/>
-            <a:ext cx="23675759" cy="11962804"/>
+            <a:off x="11563350" y="2552700"/>
+            <a:ext cx="5734050" cy="6600825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21891" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="386708" y="907529"/>
-            <a:ext cx="23613621" cy="1993181"/>
+            <a:off x="457200" y="3152775"/>
+            <a:ext cx="1160145" cy="2007870"/>
+            <a:chOff x="457200" y="3152775"/>
+            <a:chExt cx="1160145" cy="2007870"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="457200" y="3152775"/>
+              <a:ext cx="1160145" cy="2007870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="045389"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94285" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="355644" y="876300"/>
-            <a:ext cx="23675759" cy="2055316"/>
+            <a:off x="1343025" y="2514600"/>
+            <a:ext cx="4158615" cy="2964180"/>
+            <a:chOff x="1343025" y="2514600"/>
+            <a:chExt cx="4158615" cy="2964180"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1343025" y="2514600"/>
+              <a:ext cx="4158615" cy="1341120"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1343025" y="3771900"/>
+              <a:ext cx="4128135" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21117" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="19495858" y="1490241"/>
-            <a:ext cx="3766635" cy="1043657"/>
+            <a:off x="457200" y="6667500"/>
+            <a:ext cx="1160145" cy="2007870"/>
+            <a:chOff x="457200" y="6667500"/>
+            <a:chExt cx="1160145" cy="2007870"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="457200" y="6667500"/>
+              <a:ext cx="1160145" cy="2007870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="045389"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18168" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="1343025" y="5829300"/>
+            <a:ext cx="4158615" cy="3364230"/>
+            <a:chOff x="1343025" y="5829300"/>
+            <a:chExt cx="4158615" cy="3364230"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1343025" y="5829300"/>
+              <a:ext cx="4158615" cy="1341120"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1343025" y="7086600"/>
+              <a:ext cx="4128135" cy="2106930"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78083" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="6086475" y="6667500"/>
+            <a:ext cx="1160145" cy="2007870"/>
+            <a:chOff x="6086475" y="6667500"/>
+            <a:chExt cx="1160145" cy="2007870"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6086475" y="6667500"/>
+              <a:ext cx="1160145" cy="2007870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="045389"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89803" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15419727" y="3403600"/>
-            <a:ext cx="7646356" cy="8801100"/>
+            <a:off x="6972300" y="5829300"/>
+            <a:ext cx="4158615" cy="3364230"/>
+            <a:chOff x="6972300" y="5829300"/>
+            <a:chExt cx="4158615" cy="3364230"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6972300" y="5829300"/>
+              <a:ext cx="4158615" cy="1341120"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6972300" y="7086600"/>
+              <a:ext cx="4128135" cy="2106930"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91263" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="609676" y="3352800"/>
-            <a:ext cx="6604800" cy="3810000"/>
+            <a:off x="6086475" y="3152775"/>
+            <a:ext cx="1160145" cy="2007870"/>
+            <a:chOff x="6086475" y="3152775"/>
+            <a:chExt cx="1160145" cy="2007870"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6086475" y="3152775"/>
+              <a:ext cx="1160145" cy="2007870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="045389"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82629" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="609676" y="4203700"/>
-            <a:ext cx="978000" cy="2108100"/>
+            <a:off x="6972300" y="2514600"/>
+            <a:ext cx="4158615" cy="2964180"/>
+            <a:chOff x="6972300" y="2514600"/>
+            <a:chExt cx="4158615" cy="2964180"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6972300" y="2514600"/>
+              <a:ext cx="4158615" cy="1341120"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...38 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6972300" y="3771900"/>
+              <a:ext cx="4128135" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1147 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="451" name="Shape 451"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77750" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680628"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51794" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680647"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="452" name="Google Shape;452;g2e48b52945c_0_420"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907504"/>
-            <a:ext cx="23613621" cy="11900819"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99421" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063545" cy="596695"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063545" cy="596695"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="895350"/>
+            <a:ext cx="13868400" cy="1257300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...183 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...10 lines deleted...]
-              <a:buFont typeface="IBM Plex Mono"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="045389"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono"/>
-[...2 lines deleted...]
-                <a:sym typeface="IBM Plex Mono"/>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16142" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1359070" y="3390900"/>
-            <a:ext cx="5779200" cy="2489100"/>
+            <a:off x="1019175" y="2543175"/>
+            <a:ext cx="4425315" cy="1973580"/>
+            <a:chOff x="1019175" y="2543175"/>
+            <a:chExt cx="4425315" cy="1973580"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1019175" y="2543175"/>
+              <a:ext cx="4425315" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1019175" y="3209925"/>
+              <a:ext cx="4394835" cy="1306830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="13424" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1359070" y="3390900"/>
-            <a:ext cx="5779200" cy="2489100"/>
+            <a:off x="1019175" y="5076825"/>
+            <a:ext cx="4425315" cy="1973580"/>
+            <a:chOff x="1019175" y="5076825"/>
+            <a:chExt cx="4425315" cy="1973580"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1019175" y="5076825"/>
+              <a:ext cx="4425315" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1019175" y="5743575"/>
+              <a:ext cx="4394835" cy="1306830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68863" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1359070" y="3390900"/>
-            <a:ext cx="5982300" cy="990600"/>
+            <a:off x="1019175" y="7610475"/>
+            <a:ext cx="4425315" cy="1573530"/>
+            <a:chOff x="1019175" y="7610475"/>
+            <a:chExt cx="4425315" cy="1573530"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1019175" y="7610475"/>
+              <a:ext cx="4425315" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1019175" y="8277225"/>
+              <a:ext cx="4394835" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...460 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="476" name="Shape 476"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28920" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680628"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64004" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680647"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="477" name="Google Shape;477;g2e48b52945c_0_444"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907504"/>
-            <a:ext cx="23613621" cy="11900819"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19901" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85653" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1" y="2895600"/>
+            <a:ext cx="18288002" cy="5478780"/>
+            <a:chOff x="-1" y="2895600"/>
+            <a:chExt cx="18288002" cy="5478780"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="1790">
+              <a:off x="-1" y="5043488"/>
+              <a:ext cx="18288002" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2867025" y="2895600"/>
+              <a:ext cx="1066800" cy="1066800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3362325" y="3152775"/>
+              <a:ext cx="250063" cy="490577"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7023020" y="3232305"/>
+              <a:ext cx="412909" cy="400526"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6696075" y="2896791"/>
+              <a:ext cx="1066800" cy="1066800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10915631" y="3362325"/>
+              <a:ext cx="285789" cy="485739"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10525125" y="3009900"/>
+              <a:ext cx="1066800" cy="714375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14411325" y="2952750"/>
+              <a:ext cx="952500" cy="952500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5354166">
+              <a:off x="2676462" y="4981575"/>
+              <a:ext cx="1428877" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5354166">
+              <a:off x="6505512" y="4981575"/>
+              <a:ext cx="1428877" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5354166">
+              <a:off x="10334562" y="4981575"/>
+              <a:ext cx="1428877" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5354166">
+              <a:off x="14163612" y="4981575"/>
+              <a:ext cx="1428877" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1651635" y="6067425"/>
+              <a:ext cx="3497580" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1655445" y="6667500"/>
+              <a:ext cx="3489960" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A volcanic eruption devastates a nearby city.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5480685" y="6067425"/>
+              <a:ext cx="3497580" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5484495" y="6667500"/>
+              <a:ext cx="3489960" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A group of adventurers sets out to recover an ancient artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9309735" y="6067425"/>
+              <a:ext cx="3497580" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9313545" y="6667500"/>
+              <a:ext cx="3489960" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13138785" y="6067425"/>
+              <a:ext cx="3497580" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13142595" y="6667500"/>
+              <a:ext cx="3489960" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A powerful sorcerer and a cunning thief cross paths.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4591050" y="1009650"/>
+            <a:ext cx="9105900" cy="1257300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...129 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1617 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="045389"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono"/>
-[...2 lines deleted...]
-                <a:sym typeface="IBM Plex Mono"/>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="528" name="Shape 528"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65360" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680628"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81282" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680647"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="529" name="Google Shape;529;g2e48b52945c_0_495"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907504"/>
-            <a:ext cx="23613621" cy="11900819"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15189" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7000875" y="1009650"/>
+            <a:ext cx="4286250" cy="1257300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...129 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25950" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2038350" y="2843213"/>
+            <a:ext cx="2276475" cy="2276475"/>
+            <a:chOff x="2038350" y="2843213"/>
+            <a:chExt cx="2276475" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="51729" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="3429000"/>
+              <a:ext cx="2487930" cy="1211580"/>
+              <a:chOff x="4543425" y="3429000"/>
+              <a:chExt cx="2487930" cy="1211580"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="3429000"/>
+                <a:ext cx="2084070" cy="750570"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="4133850"/>
+                <a:ext cx="2487930" cy="506730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45850" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9267925" y="1346200"/>
-            <a:ext cx="5851200" cy="1659600"/>
+            <a:off x="9029700" y="6500813"/>
+            <a:ext cx="2276475" cy="2276475"/>
+            <a:chOff x="9029700" y="6500813"/>
+            <a:chExt cx="2276475" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...54 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="71308" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="7086600"/>
+              <a:ext cx="2487930" cy="1211580"/>
+              <a:chOff x="11534775" y="7086600"/>
+              <a:chExt cx="2487930" cy="1211580"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7086600"/>
+                <a:ext cx="2084070" cy="750570"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7791450"/>
+                <a:ext cx="2487930" cy="506730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65824" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="5791800" cy="3073500"/>
+            <a:off x="2038350" y="6500813"/>
+            <a:ext cx="2276475" cy="2276475"/>
+            <a:chOff x="2038350" y="6500813"/>
+            <a:chExt cx="2276475" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="65055" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="7086600"/>
+              <a:ext cx="3179445" cy="1211580"/>
+              <a:chOff x="4543425" y="7086600"/>
+              <a:chExt cx="3179445" cy="1211580"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7086600"/>
+                <a:ext cx="3179445" cy="750570"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7791450"/>
+                <a:ext cx="2306955" cy="506730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76105" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3790950"/>
-            <a:ext cx="3035679" cy="3035300"/>
+            <a:off x="9029700" y="2843213"/>
+            <a:ext cx="2276475" cy="2276475"/>
+            <a:chOff x="9029700" y="2843213"/>
+            <a:chExt cx="2276475" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1207 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="51164" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="3429000"/>
+              <a:ext cx="3402330" cy="1211580"/>
+              <a:chOff x="11534775" y="3429000"/>
+              <a:chExt cx="3402330" cy="1211580"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="20" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="3429000"/>
+                <a:ext cx="2084070" cy="750570"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="21" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="4133850"/>
+                <a:ext cx="3402330" cy="506730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="29" name="Shape 29"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53225" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657340"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657340"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680639"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657340"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16868" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680639"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2e48b52945c_0_13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907518"/>
-            <a:ext cx="23613621" cy="11900823"/>
+            <a:off x="14620066" y="1117683"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24880" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1329690" y="657225"/>
+            <a:ext cx="5551170" cy="2007870"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
-      </p:pic>
-[...3 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="355644" y="876453"/>
-            <a:ext cx="23675759" cy="11962799"/>
+            <a:off x="9267825" y="4829175"/>
+            <a:ext cx="7595235" cy="2907030"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...102 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="36" name="Google Shape;36;g2e48b52945c_0_13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="895350" y="2486025"/>
+            <a:ext cx="6915150" cy="7038975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...124 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="569" name="Shape 569"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63351" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680628"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93877" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680647"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="570" name="Google Shape;570;g2e48b52945c_0_535"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907504"/>
-            <a:ext cx="23613621" cy="11900819"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76552" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="952500"/>
+            <a:ext cx="6505575" cy="1257300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...129 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The List</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52006" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3295650" y="2390775"/>
+            <a:ext cx="12833985" cy="906780"/>
+            <a:chOff x="3295650" y="2390775"/>
+            <a:chExt cx="12833985" cy="906780"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="2566988"/>
+              <a:ext cx="4640580" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragons</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="2390775"/>
+              <a:ext cx="8033385" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fire-breathing creatures that are often powerful and dangerous</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57149" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4394749" y="1270000"/>
-            <a:ext cx="8810700" cy="1659600"/>
+            <a:off x="3295650" y="3648075"/>
+            <a:ext cx="12833985" cy="906780"/>
+            <a:chOff x="3295650" y="3648075"/>
+            <a:chExt cx="12833985" cy="906780"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="3824288"/>
+              <a:ext cx="4640580" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...48 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Medieval-like Settings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="3648075"/>
+              <a:ext cx="8033385" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Worlds with castles, knights, and feudal systems</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78593" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4394749" y="3187700"/>
-            <a:ext cx="17032800" cy="8979000"/>
+            <a:off x="3295650" y="4905375"/>
+            <a:ext cx="12833985" cy="567690"/>
+            <a:chOff x="3295650" y="4905375"/>
+            <a:chExt cx="12833985" cy="567690"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="4905375"/>
+              <a:ext cx="4640580" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Chosen One Trope</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="4929188"/>
+              <a:ext cx="8033385" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A hero chosen by destiny to save the world</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63920" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4394749" y="3187700"/>
-            <a:ext cx="17032800" cy="1066800"/>
+            <a:off x="3295650" y="5810250"/>
+            <a:ext cx="12833985" cy="906780"/>
+            <a:chOff x="3295650" y="5810250"/>
+            <a:chExt cx="12833985" cy="906780"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="5986463"/>
+              <a:ext cx="4640580" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="5810250"/>
+              <a:ext cx="8033385" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An integral part of fantasy stories, can take many forms</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55725" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4394749" y="3422650"/>
-            <a:ext cx="6249300" cy="749400"/>
+            <a:off x="3295650" y="7067550"/>
+            <a:ext cx="12833985" cy="906780"/>
+            <a:chOff x="3295650" y="7067550"/>
+            <a:chExt cx="12833985" cy="906780"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="7243762"/>
+              <a:ext cx="4640580" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...48 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Best Curse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="7067550"/>
+              <a:ext cx="8033385" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A curse that is unique, creative, and fits within the story</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72488" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10796349" y="3187700"/>
-            <a:ext cx="10766700" cy="1202400"/>
+            <a:off x="3295650" y="8324850"/>
+            <a:ext cx="12833985" cy="906780"/>
+            <a:chOff x="3295650" y="8324850"/>
+            <a:chExt cx="12833985" cy="906780"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="8501063"/>
+              <a:ext cx="4640580" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unique Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="8324850"/>
+              <a:ext cx="8033385" cy="906780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...816 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A variety of fantastical beings that inhabit the world</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 21">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="601" name="Shape 601"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74562" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680628"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21986" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680647"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="602" name="Google Shape;602;g2e48b52945c_0_566"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907504"/>
-            <a:ext cx="23613621" cy="11900819"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20950" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49325" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2214525" y="3886200"/>
+            <a:ext cx="13858949" cy="3695700"/>
+            <a:chOff x="2214525" y="3886200"/>
+            <a:chExt cx="13858949" cy="3695700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="73894" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2733675"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="7629525" y="2733675"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="74011" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8582025" y="2652713"/>
+                <a:ext cx="2811780" cy="1106805"/>
+                <a:chOff x="8582025" y="2652713"/>
+                <a:chExt cx="2811780" cy="1106805"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="9" name="Text 1"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2652713"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="10" name="Text 2"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="3252788"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId7"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2733675"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="49137" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4505325"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="590550" y="4505325"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="66203" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1543050" y="4424363"/>
+                <a:ext cx="2811780" cy="1106805"/>
+                <a:chOff x="1543050" y="4424363"/>
+                <a:chExt cx="2811780" cy="1106805"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="12" name="Text 3"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4424363"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="13" name="Text 4"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5024438"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="14" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId8"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4505325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="10943" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="6276975"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="590550" y="6276975"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="53228" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1543050" y="6196013"/>
+                <a:ext cx="2811780" cy="1106805"/>
+                <a:chOff x="1543050" y="6196013"/>
+                <a:chExt cx="2811780" cy="1106805"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="15" name="Text 5"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6196013"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="16" name="Text 6"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6796088"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="17" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId9"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6276975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="20564" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="6276975"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="5010150" y="6276975"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="38710" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5962650" y="6196013"/>
+                <a:ext cx="2811780" cy="1106805"/>
+                <a:chOff x="5962650" y="6196013"/>
+                <a:chExt cx="2811780" cy="1106805"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="18" name="Text 7"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6196013"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="19" name="Text 8"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6796088"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="20" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId10"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6276975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="23458" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="8048625"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="5010150" y="8048625"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="66873" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5962650" y="7967662"/>
+                <a:ext cx="2811780" cy="1106806"/>
+                <a:chOff x="5962650" y="7967662"/>
+                <a:chExt cx="2811780" cy="1106806"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="21" name="Text 9"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="7967662"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="22" name="Text 10"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8567738"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="23" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId11"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="8048625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="76589" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="6276975"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="9429750" y="6276975"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="52132" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="10382250" y="6196013"/>
+                <a:ext cx="2811780" cy="1106805"/>
+                <a:chOff x="10382250" y="6196013"/>
+                <a:chExt cx="2811780" cy="1106805"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="24" name="Text 11"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6196013"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="25" name="Text 12"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6796088"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="26" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId12"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6276975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="15862" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="8048625"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="9429750" y="8048625"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="18129" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="10382250" y="7967662"/>
+                <a:ext cx="2811780" cy="1106806"/>
+                <a:chOff x="10382250" y="7967662"/>
+                <a:chExt cx="2811780" cy="1106806"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="27" name="Text 13"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="7967662"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="28" name="Text 14"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8567738"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Lighter</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="29" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId13"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="8048625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="26641" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="6276975"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="13849350" y="6276975"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="53531" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14801850" y="6196013"/>
+                <a:ext cx="2811780" cy="1106805"/>
+                <a:chOff x="14801850" y="6196013"/>
+                <a:chExt cx="2811780" cy="1106805"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="30" name="Text 15"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6196013"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="31" name="Text 16"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6796088"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="32" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId14"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6276975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="15600" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4505325"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="5010150" y="4505325"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="99925" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5962650" y="4424363"/>
+                <a:ext cx="2811780" cy="1106805"/>
+                <a:chOff x="5962650" y="4424363"/>
+                <a:chExt cx="2811780" cy="1106805"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="33" name="Text 17"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4424363"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="34" name="Text 18"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5024438"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="35" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId15"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4505325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="90485" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4505325"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="13849350" y="4505325"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="43428" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14801850" y="4424363"/>
+                <a:ext cx="2811780" cy="1106805"/>
+                <a:chOff x="14801850" y="4424363"/>
+                <a:chExt cx="2811780" cy="1106805"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="36" name="Text 19"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4424363"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="37" name="Text 20"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5024438"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="38" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId16"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4505325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="67652" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4505325"/>
+              <a:ext cx="838200" cy="838200"/>
+              <a:chOff x="9429750" y="4505325"/>
+              <a:chExt cx="838200" cy="838200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="37956" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="10382250" y="4424363"/>
+                <a:ext cx="2811780" cy="1106805"/>
+                <a:chOff x="10382250" y="4424363"/>
+                <a:chExt cx="2811780" cy="1106805"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="39" name="Text 21"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4424363"/>
+                  <a:ext cx="2811780" cy="567690"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="40" name="Text 22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5024438"/>
+                  <a:ext cx="2804160" cy="506730"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="41" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId17"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4505325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Shape 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="4033837"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Shape 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="9605888" y="3886200"/>
+              <a:ext cx="304949" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Shape 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="2362128" y="4195763"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Shape 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="6981753" y="4195763"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Shape 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="11401353" y="4195763"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Shape 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="15611403" y="4195763"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Shape 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="2214525" y="5810250"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Shape 30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="6834150" y="5810250"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Shape 31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="11253750" y="5810250"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Shape 32"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="15463800" y="5810250"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Shape 33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="6834150" y="7581900"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Shape 34"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="11253750" y="7581900"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Text 35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5810250" y="9791700"/>
+            <a:ext cx="7974330" cy="506730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...129 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...61 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...121 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono"/>
-[...2782 lines deleted...]
-                <a:hlinkClick r:id="rId25">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId18" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="678" name="Google Shape;678;g2e48b52945c_0_566"/>
+          <p:cNvPr id="55" name="Text 36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6816519" y="1346200"/>
-            <a:ext cx="10754100" cy="1659600"/>
+            <a:off x="5162550" y="1009650"/>
+            <a:ext cx="7962900" cy="1257300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...10 lines deleted...]
-              <a:buFont typeface="IBM Plex Mono"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="045389"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono"/>
-[...2 lines deleted...]
-                <a:sym typeface="IBM Plex Mono"/>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 22">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="683" name="Shape 683"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42542" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680628"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14775" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680647"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="684" name="Google Shape;684;g2e48b52945c_0_647"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907504"/>
-            <a:ext cx="23613621" cy="11900819"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91364" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="6932817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="6932817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="6932817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2428875" y="2847975"/>
+            <a:ext cx="5804535" cy="5650230"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
-      </p:pic>
-[...3 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>No, you don't have to credit us.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="355644" y="876449"/>
-            <a:ext cx="23675759" cy="11962804"/>
+            <a:off x="723900" y="933450"/>
+            <a:ext cx="14525625" cy="1257300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
-      </p:pic>
-[...3 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Thank you for choosing EaTemp</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 3"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23613621" cy="1993181"/>
+          <a:xfrm rot="16200000">
+            <a:off x="15701962" y="3689032"/>
+            <a:ext cx="4497705" cy="506730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...75 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Credit | Image: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...66 lines deleted...]
-              <a:buFont typeface="IBM Plex Mono"/>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono"/>
-[...252 lines deleted...]
-                <a:hlinkClick r:id="rId9">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId7" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono"/>
-[...2 lines deleted...]
-                <a:sym typeface="IBM Plex Mono"/>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="694" name="Google Shape;694;g2e48b52945c_0_647"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11202800" y="2641600"/>
-            <a:ext cx="11863283" cy="10312400"/>
+            <a:off x="8591550" y="2171700"/>
+            <a:ext cx="8124825" cy="7334250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="43" name="Shape 43"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52733" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657341"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657341"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680640"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657341"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27238" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680640"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="44" name="Google Shape;44;g2e48b52945c_0_26"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907520"/>
-            <a:ext cx="23613621" cy="11900823"/>
+            <a:off x="14620066" y="1117683"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85071" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063545" cy="596695"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063545" cy="596695"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="876300" y="676275"/>
+            <a:ext cx="12856845" cy="2007870"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Table of Contents</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41754" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2638425" y="2647950"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="2638425" y="2647950"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2638425" y="2647950"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1 lines deleted...]
-      </p:pic>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2891790" y="2882265"/>
+              <a:ext cx="712470" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96726" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4010025" y="2724150"/>
+            <a:ext cx="4539615" cy="1173480"/>
+            <a:chOff x="4010025" y="2724150"/>
+            <a:chExt cx="4539615" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4010025" y="2724150"/>
+              <a:ext cx="4539615" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4010025" y="3390900"/>
+              <a:ext cx="4509135" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38056" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2638425" y="4495800"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="2638425" y="4495800"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2638425" y="4495800"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2891790" y="4730115"/>
+              <a:ext cx="712470" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92070" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4010025" y="4572000"/>
+            <a:ext cx="4539615" cy="1173480"/>
+            <a:chOff x="4010025" y="4572000"/>
+            <a:chExt cx="4539615" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4010025" y="4572000"/>
+              <a:ext cx="4539615" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4010025" y="5238750"/>
+              <a:ext cx="4509135" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97553" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2638425" y="6343650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="2638425" y="6343650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2638425" y="6343650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2891790" y="6577965"/>
+              <a:ext cx="712470" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36088" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4010025" y="6419850"/>
+            <a:ext cx="4539615" cy="1173480"/>
+            <a:chOff x="4010025" y="6419850"/>
+            <a:chExt cx="4539615" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4010025" y="6419850"/>
+              <a:ext cx="4539615" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4010025" y="7086600"/>
+              <a:ext cx="4509135" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80900" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2638425" y="8191500"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="2638425" y="8191500"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2638425" y="8191500"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2891790" y="8425815"/>
+              <a:ext cx="712470" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46097" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4010025" y="8267700"/>
+            <a:ext cx="4539615" cy="1173480"/>
+            <a:chOff x="4010025" y="8267700"/>
+            <a:chExt cx="4539615" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4010025" y="8267700"/>
+              <a:ext cx="4539615" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4010025" y="8934450"/>
+              <a:ext cx="4509135" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="45" name="Google Shape;45;g2e48b52945c_0_26"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="26" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="355644" y="876455"/>
-            <a:ext cx="23675759" cy="11962802"/>
+            <a:off x="8458200" y="2647950"/>
+            <a:ext cx="8934450" cy="6743700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1584 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65352" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657341"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657341"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680640"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657341"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59986" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680640"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="85" name="Google Shape;85;g2e48b52945c_0_66"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907520"/>
-            <a:ext cx="23613621" cy="11900828"/>
+            <a:off x="14620066" y="1117683"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35520" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="933450"/>
+            <a:ext cx="13982700" cy="1257300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...129 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49524" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910310" cy="5307330"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910310" cy="5307330"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604635" cy="5307330"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604635" cy="5307330"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...170 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="99" name="Shape 99"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76969" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657341"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657341"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680642"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657341"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77140" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="100" name="Google Shape;100;g2e48b52945c_0_80"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907523"/>
-            <a:ext cx="23613621" cy="11900823"/>
+            <a:off x="9858375" y="1200150"/>
+            <a:ext cx="7362825" cy="7905750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33922" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="355644" y="876455"/>
-            <a:ext cx="23675759" cy="11962797"/>
+            <a:off x="1977163" y="1250752"/>
+            <a:ext cx="560672" cy="660797"/>
+            <a:chOff x="1977163" y="1250752"/>
+            <a:chExt cx="560672" cy="660797"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1977163" y="1250752"/>
+              <a:ext cx="560672" cy="660797"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44374" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1876425" y="2190750"/>
+            <a:ext cx="5996940" cy="2849880"/>
+            <a:chOff x="1876425" y="2190750"/>
+            <a:chExt cx="5996940" cy="2849880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1876425" y="2190750"/>
+              <a:ext cx="5996940" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1876425" y="2933700"/>
+              <a:ext cx="5966460" cy="2106930"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50665" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="1995934" y="5343525"/>
+            <a:ext cx="523131" cy="666824"/>
+            <a:chOff x="1995934" y="5343525"/>
+            <a:chExt cx="523131" cy="666824"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1995934" y="5343525"/>
+              <a:ext cx="523131" cy="666824"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43005" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1876425" y="6286500"/>
+            <a:ext cx="5996940" cy="2449830"/>
+            <a:chOff x="1876425" y="6286500"/>
+            <a:chExt cx="5996940" cy="2449830"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1876425" y="6286500"/>
+              <a:ext cx="5996940" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...45 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1876425" y="7029450"/>
+              <a:ext cx="5966460" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...638 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62653" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657341"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657341"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680642"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657341"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54929" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680638"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="124" name="Google Shape;124;g2e48b52945c_0_103"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907523"/>
-            <a:ext cx="23613621" cy="11900823"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10612" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="125" name="Google Shape;125;g2e48b52945c_0_103"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="355644" y="876455"/>
-            <a:ext cx="23675759" cy="11962797"/>
+            <a:off x="904875" y="1628775"/>
+            <a:ext cx="4474464" cy="3328415"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18842" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="386708" y="907517"/>
-            <a:ext cx="23613621" cy="1993187"/>
+            <a:off x="4476750" y="3305175"/>
+            <a:ext cx="10321290" cy="4930140"/>
+            <a:chOff x="4476750" y="3305175"/>
+            <a:chExt cx="10321290" cy="4930140"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4476750" y="3305175"/>
+              <a:ext cx="10292715" cy="4293870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11382375" y="7667625"/>
+              <a:ext cx="3415665" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...290 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="139" name="Shape 139"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65400" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657341"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657341"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680642"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657341"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48989" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680638"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="140" name="Google Shape;140;g2e48b52945c_0_118"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907523"/>
-            <a:ext cx="23613621" cy="11900823"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="885825" y="1009650"/>
+            <a:ext cx="15059025" cy="1257300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...129 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buFont typeface="IBM Plex Mono"/>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="045389"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono"/>
-[...2 lines deleted...]
-                <a:sym typeface="IBM Plex Mono"/>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Magic of Dragons</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35548" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74198" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="20915" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3390991" y="3867271"/>
+              <a:ext cx="971489" cy="971193"/>
+              <a:chOff x="3390991" y="3867271"/>
+              <a:chExt cx="971489" cy="971193"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId7"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3390991" y="3867271"/>
+                <a:ext cx="971489" cy="971193"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="31037" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1659255" y="5191125"/>
+              <a:ext cx="4434840" cy="1341120"/>
+              <a:chOff x="1659255" y="5191125"/>
+              <a:chExt cx="4434840" cy="1341120"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1659255" y="5191125"/>
+                <a:ext cx="4434840" cy="1341120"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Sighting</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58269" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2121165" y="3695700"/>
-            <a:ext cx="6096900" cy="6096000"/>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="10205" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8648700" y="3914775"/>
+              <a:ext cx="933450" cy="914400"/>
+              <a:chOff x="8648700" y="3914775"/>
+              <a:chExt cx="933450" cy="914400"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="14" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId8"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8648700" y="3914775"/>
+                <a:ext cx="933450" cy="914400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="82270" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6926580" y="5191125"/>
+              <a:ext cx="4434840" cy="1341120"/>
+              <a:chOff x="6926580" y="5191125"/>
+              <a:chExt cx="4434840" cy="1341120"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6926580" y="5191125"/>
+                <a:ext cx="4434840" cy="1341120"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17990" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4356645" y="4991100"/>
-            <a:ext cx="1625700" cy="1625700"/>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...5 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...26 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="8AD9F3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="34168" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13925550" y="3948112"/>
+              <a:ext cx="971550" cy="809625"/>
+              <a:chOff x="13925550" y="3948112"/>
+              <a:chExt cx="971550" cy="809625"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="17" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId9"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13925550" y="3948112"/>
+                <a:ext cx="971550" cy="809625"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="57970" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12193905" y="5191125"/>
+              <a:ext cx="4434840" cy="1341120"/>
+              <a:chOff x="12193905" y="5191125"/>
+              <a:chExt cx="4434840" cy="1341120"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12193905" y="5191125"/>
+                <a:ext cx="4434840" cy="1341120"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Rainbow</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Seeing</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52602" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4356645" y="4991100"/>
-            <a:ext cx="1625803" cy="1625600"/>
+            <a:off x="1579245" y="7800975"/>
+            <a:ext cx="4632960" cy="1306830"/>
+            <a:chOff x="1579245" y="7800975"/>
+            <a:chExt cx="4632960" cy="1306830"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1579245" y="7800975"/>
+              <a:ext cx="4632960" cy="1306830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64449" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4521886" y="5156361"/>
-            <a:ext cx="1295481" cy="1294923"/>
+            <a:off x="6827520" y="7800975"/>
+            <a:ext cx="4632960" cy="1306830"/>
+            <a:chOff x="6827520" y="7800975"/>
+            <a:chExt cx="4632960" cy="1306830"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6827520" y="7800975"/>
+              <a:ext cx="4632960" cy="1306830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...5 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34301" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2273584" y="6921500"/>
-            <a:ext cx="5791800" cy="1574700"/>
+            <a:off x="12094845" y="7800975"/>
+            <a:ext cx="4632960" cy="1706880"/>
+            <a:chOff x="12094845" y="7800975"/>
+            <a:chExt cx="4632960" cy="1706880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12094845" y="7800975"/>
+              <a:ext cx="4632960" cy="1706880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1127 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="179" name="Shape 179"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16597" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680638"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="26672" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680638"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="180" name="Google Shape;180;g2e48b52945c_0_157"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907517"/>
-            <a:ext cx="23613621" cy="11900830"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30761" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1333500" y="914400"/>
+            <a:ext cx="5753100" cy="1257300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...129 lines deleted...]
-          </a:ln>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70111" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1333500" y="2476500"/>
+            <a:ext cx="15630525" cy="6877050"/>
+            <a:chOff x="1333500" y="2476500"/>
+            <a:chExt cx="15630525" cy="6877050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2476500"/>
+              <a:ext cx="4829175" cy="6877050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...53 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:ln w="19050">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="8AD9F3"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...63 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="25400">
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3138488" y="2819400"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="8AD9F3"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...46 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3502521" y="3095625"/>
+              <a:ext cx="491133" cy="666750"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2476500"/>
+              <a:ext cx="4829175" cy="6877050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...109 lines deleted...]
-              <a:buClr>
+            <a:ln w="19050">
+              <a:solidFill>
                 <a:srgbClr val="8AD9F3"/>
-              </a:buClr>
-[...18 lines deleted...]
-                <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...222 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="25400">
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8539163" y="2819400"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="8AD9F3"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...46 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8840714" y="3137334"/>
+              <a:ext cx="616099" cy="583369"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2476500"/>
+              <a:ext cx="4829175" cy="6877050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...109 lines deleted...]
-              <a:buClr>
+            <a:ln w="19050">
+              <a:solidFill>
                 <a:srgbClr val="8AD9F3"/>
-              </a:buClr>
-[...18 lines deleted...]
-                <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...222 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="25400">
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13939838" y="2819400"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="8AD9F3"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...46 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14263688" y="3167063"/>
+              <a:ext cx="571500" cy="523875"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2982278" y="4267200"/>
+              <a:ext cx="1531620" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...45 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5086350"/>
+              <a:ext cx="4204335" cy="3211830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...24 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form a small party.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2429828" y="8420100"/>
+              <a:ext cx="2636520" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...17 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8382953" y="4267200"/>
+              <a:ext cx="1531620" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...60 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5086350"/>
+              <a:ext cx="4204335" cy="3211830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...134 lines deleted...]
-          <a:ln>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7830503" y="8420100"/>
+              <a:ext cx="2636520" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...44 lines deleted...]
-      </p:sp>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13231178" y="4267200"/>
+              <a:ext cx="2636520" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5086350"/>
+              <a:ext cx="4204335" cy="3211830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13097827" y="8420100"/>
+              <a:ext cx="2903220" cy="750570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="010627"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="214" name="Shape 214"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93473" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657337"/>
+            <a:ext cx="17754600" cy="8972101"/>
+            <a:chOff x="266700" y="657337"/>
+            <a:chExt cx="17754600" cy="8972101"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289995" y="680638"/>
+              <a:ext cx="17708005" cy="8925618"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657337"/>
+              <a:ext cx="17754600" cy="8972101"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17886" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="266700" y="657225"/>
+            <a:ext cx="17754600" cy="1541486"/>
+            <a:chOff x="266700" y="657225"/>
+            <a:chExt cx="17754600" cy="1541486"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="289996" y="680638"/>
+              <a:ext cx="17708003" cy="1494891"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="266700" y="657225"/>
+              <a:ext cx="17754600" cy="1541486"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="215" name="Google Shape;215;g2e48b52945c_0_191"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386708" y="907517"/>
-            <a:ext cx="23613621" cy="11900830"/>
+            <a:off x="14620066" y="1117681"/>
+            <a:ext cx="2824624" cy="782739"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75154" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1085850" y="914400"/>
+            <a:ext cx="7915275" cy="1257300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="045389"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Some Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60154" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809625" y="3590925"/>
+            <a:ext cx="1638300" cy="1257300"/>
+            <a:chOff x="809625" y="3590925"/>
+            <a:chExt cx="1638300" cy="1257300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="3590925"/>
+              <a:ext cx="1638300" cy="1257300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1 lines deleted...]
-      </p:pic>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>75%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12398" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2333625" y="3624263"/>
+            <a:ext cx="6583680" cy="1030605"/>
+            <a:chOff x="2333625" y="3624263"/>
+            <a:chExt cx="6583680" cy="1030605"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2333625" y="3624263"/>
+              <a:ext cx="6583680" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2333625" y="4148138"/>
+              <a:ext cx="6576060" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96360" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809625" y="5038725"/>
+            <a:ext cx="1638300" cy="1257300"/>
+            <a:chOff x="809625" y="5038725"/>
+            <a:chExt cx="1638300" cy="1257300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="5038725"/>
+              <a:ext cx="1638300" cy="1257300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59566" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2333625" y="5072063"/>
+            <a:ext cx="6583680" cy="1030605"/>
+            <a:chOff x="2333625" y="5072063"/>
+            <a:chExt cx="6583680" cy="1030605"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2333625" y="5072063"/>
+              <a:ext cx="6583680" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2333625" y="5595938"/>
+              <a:ext cx="6576060" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36681" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809625" y="6486525"/>
+            <a:ext cx="1638300" cy="1257300"/>
+            <a:chOff x="809625" y="6486525"/>
+            <a:chExt cx="1638300" cy="1257300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="6486525"/>
+              <a:ext cx="1638300" cy="1257300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8AD9F3"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35534" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2333625" y="6519863"/>
+            <a:ext cx="6583680" cy="1030605"/>
+            <a:chOff x="2333625" y="6519863"/>
+            <a:chExt cx="6583680" cy="1030605"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2333625" y="6519863"/>
+              <a:ext cx="6583680" cy="567690"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2333625" y="7043738"/>
+              <a:ext cx="6576060" cy="506730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="IBM Plex Mono" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="216" name="Google Shape;216;g2e48b52945c_0_191"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="19" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="355644" y="876449"/>
-            <a:ext cx="23675759" cy="11962804"/>
+            <a:off x="9144000" y="2647950"/>
+            <a:ext cx="8334375" cy="5905500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1218 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...164 lines deleted...]
-      <a:fillStyleLst>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
-[...131 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>0</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
+  <Paragraphs>0</Paragraphs>
+  <Slides>22</Slides>
+  <Notes>22</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>22</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="25" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Slide 1</vt:lpstr>
+      <vt:lpstr>Slide 2</vt:lpstr>
+      <vt:lpstr>Slide 3</vt:lpstr>
+      <vt:lpstr>Slide 4</vt:lpstr>
+      <vt:lpstr>Slide 5</vt:lpstr>
+      <vt:lpstr>Slide 6</vt:lpstr>
+      <vt:lpstr>Slide 7</vt:lpstr>
+      <vt:lpstr>Slide 8</vt:lpstr>
+      <vt:lpstr>Slide 9</vt:lpstr>
+      <vt:lpstr>Slide 10</vt:lpstr>
+      <vt:lpstr>Slide 11</vt:lpstr>
+      <vt:lpstr>Slide 12</vt:lpstr>
+      <vt:lpstr>Slide 13</vt:lpstr>
+      <vt:lpstr>Slide 14</vt:lpstr>
+      <vt:lpstr>Slide 15</vt:lpstr>
+      <vt:lpstr>Slide 16</vt:lpstr>
+      <vt:lpstr>Slide 17</vt:lpstr>
+      <vt:lpstr>Slide 18</vt:lpstr>
+      <vt:lpstr>Slide 19</vt:lpstr>
+      <vt:lpstr>Slide 20</vt:lpstr>
+      <vt:lpstr>Slide 21</vt:lpstr>
+      <vt:lpstr>Slide 22</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>PptxGenJS</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PptxGenJS Presentation</dc:title>
+  <dc:subject>PptxGenJS Presentation</dc:subject>
+  <dc:creator>PptxGenJS</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>PptxGenJS</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>