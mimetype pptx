--- v0 (2026-03-10)
+++ v1 (2026-11-07)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -84,764 +85,1476 @@
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24384000"/>
-  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
+      <p:font typeface="Inter"/>
+      <p:regular r:id="rId30"/>
+      <p:bold r:id="rId31"/>
+      <p:italic r:id="rId32"/>
+      <p:boldItalic r:id="rId33"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:bold r:id="rId30"/>
-      <p:boldItalic r:id="rId31"/>
+      <p:regular r:id="rId34"/>
+      <p:bold r:id="rId35"/>
+      <p:italic r:id="rId36"/>
+      <p:boldItalic r:id="rId37"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Rock Salt"/>
-      <p:regular r:id="rId32"/>
+      <p:regular r:id="rId38"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId33" roundtripDataSignature="AMtx7mgqRzyeFCc7VVh8wMgSIf4xuwnM3w=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId39" roundtripDataSignature="AMtx7mh5CVsGx1NZwcASKwf21+xAhvRWnQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RockSalt-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/RockSalt-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="10" type="dt"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;5;n"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="3" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvPr id="6" name="Google Shape;6;n"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;7;n"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Google Shape;8;n"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -930,24655 +1643,28139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p1:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;h531cb58bc979c2d3_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Google Shape;13;h531cb58bc979c2d3_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p1:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;h531cb58bc979c2d3_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="212" name="Shape 212"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;h531cb58bc979c2d3_0_192:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p10:notes"/>
+          <p:cNvPr id="214" name="Google Shape;214;h531cb58bc979c2d3_0_192:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p10:notes"/>
+          <p:cNvPr id="215" name="Google Shape;215;h531cb58bc979c2d3_0_192:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="257" name="Shape 257"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="258" name="Google Shape;258;h531cb58bc979c2d3_0_236:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p11:notes"/>
+          <p:cNvPr id="259" name="Google Shape;259;h531cb58bc979c2d3_0_236:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;p11:notes"/>
+          <p:cNvPr id="260" name="Google Shape;260;h531cb58bc979c2d3_0_236:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="288" name="Shape 288"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;h531cb58bc979c2d3_0_266:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p12:notes"/>
+          <p:cNvPr id="290" name="Google Shape;290;h531cb58bc979c2d3_0_266:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;p12:notes"/>
+          <p:cNvPr id="291" name="Google Shape;291;h531cb58bc979c2d3_0_266:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="306" name="Shape 306"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="307" name="Google Shape;307;h531cb58bc979c2d3_0_283:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;p13:notes"/>
+          <p:cNvPr id="308" name="Google Shape;308;h531cb58bc979c2d3_0_283:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;p13:notes"/>
+          <p:cNvPr id="309" name="Google Shape;309;h531cb58bc979c2d3_0_283:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="328" name="Shape 328"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;h531cb58bc979c2d3_0_304:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p14:notes"/>
+          <p:cNvPr id="330" name="Google Shape;330;h531cb58bc979c2d3_0_304:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="261" name="Google Shape;261;p14:notes"/>
+          <p:cNvPr id="331" name="Google Shape;331;h531cb58bc979c2d3_0_304:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="400" name="Shape 400"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;h531cb58bc979c2d3_0_375:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;p15:notes"/>
+          <p:cNvPr id="402" name="Google Shape;402;h531cb58bc979c2d3_0_375:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;p15:notes"/>
+          <p:cNvPr id="403" name="Google Shape;403;h531cb58bc979c2d3_0_375:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="417" name="Shape 417"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;h531cb58bc979c2d3_0_391:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p16:notes"/>
+          <p:cNvPr id="419" name="Google Shape;419;h531cb58bc979c2d3_0_391:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;p16:notes"/>
+          <p:cNvPr id="420" name="Google Shape;420;h531cb58bc979c2d3_0_391:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="437" name="Shape 437"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="438" name="Google Shape;438;h531cb58bc979c2d3_0_410:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;p17:notes"/>
+          <p:cNvPr id="439" name="Google Shape;439;h531cb58bc979c2d3_0_410:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;p17:notes"/>
+          <p:cNvPr id="440" name="Google Shape;440;h531cb58bc979c2d3_0_410:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="454" name="Shape 454"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="455" name="Google Shape;455;h531cb58bc979c2d3_0_426:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;p18:notes"/>
+          <p:cNvPr id="456" name="Google Shape;456;h531cb58bc979c2d3_0_426:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;p18:notes"/>
+          <p:cNvPr id="457" name="Google Shape;457;h531cb58bc979c2d3_0_426:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="464" name="Shape 464"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;h531cb58bc979c2d3_0_435:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;p19:notes"/>
+          <p:cNvPr id="466" name="Google Shape;466;h531cb58bc979c2d3_0_435:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;p19:notes"/>
+          <p:cNvPr id="467" name="Google Shape;467;h531cb58bc979c2d3_0_435:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;h531cb58bc979c2d3_0_13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;p2:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;h531cb58bc979c2d3_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p2:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;h531cb58bc979c2d3_0_13:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="500" name="Shape 500"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="501" name="Google Shape;501;h531cb58bc979c2d3_0_470:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="384" name="Google Shape;384;p20:notes"/>
+          <p:cNvPr id="502" name="Google Shape;502;h531cb58bc979c2d3_0_470:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;p20:notes"/>
+          <p:cNvPr id="503" name="Google Shape;503;h531cb58bc979c2d3_0_470:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="523" name="Shape 523"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="524" name="Google Shape;524;h531cb58bc979c2d3_0_492:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="401" name="Google Shape;401;p21:notes"/>
+          <p:cNvPr id="525" name="Google Shape;525;h531cb58bc979c2d3_0_492:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="402" name="Google Shape;402;p21:notes"/>
+          <p:cNvPr id="526" name="Google Shape;526;h531cb58bc979c2d3_0_492:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="568" name="Shape 568"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="569" name="Google Shape;569;h531cb58bc979c2d3_0_536:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;p22:notes"/>
+          <p:cNvPr id="570" name="Google Shape;570;h531cb58bc979c2d3_0_536:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;p22:notes"/>
+          <p:cNvPr id="571" name="Google Shape;571;h531cb58bc979c2d3_0_536:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="606" name="Shape 606"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="607" name="Google Shape;607;h531cb58bc979c2d3_0_573:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;p23:notes"/>
+          <p:cNvPr id="608" name="Google Shape;608;h531cb58bc979c2d3_0_573:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;p23:notes"/>
+          <p:cNvPr id="609" name="Google Shape;609;h531cb58bc979c2d3_0_573:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="633" name="Shape 633"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="634" name="Google Shape;634;h531cb58bc979c2d3_0_599:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;p24:notes"/>
+          <p:cNvPr id="635" name="Google Shape;635;h531cb58bc979c2d3_0_599:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;p24:notes"/>
+          <p:cNvPr id="636" name="Google Shape;636;h531cb58bc979c2d3_0_599:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="657" name="Shape 657"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="658" name="Google Shape;658;h531cb58bc979c2d3_0_622:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="517" name="Google Shape;517;p25:notes"/>
+          <p:cNvPr id="659" name="Google Shape;659;h531cb58bc979c2d3_0_622:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="518" name="Google Shape;518;p25:notes"/>
+          <p:cNvPr id="660" name="Google Shape;660;h531cb58bc979c2d3_0_622:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="39" name="Shape 39"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;h531cb58bc979c2d3_0_26:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p3:notes"/>
+          <p:cNvPr id="41" name="Google Shape;41;h531cb58bc979c2d3_0_26:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;p3:notes"/>
+          <p:cNvPr id="42" name="Google Shape;42;h531cb58bc979c2d3_0_26:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;h531cb58bc979c2d3_0_63:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p4:notes"/>
+          <p:cNvPr id="79" name="Google Shape;79;h531cb58bc979c2d3_0_63:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p4:notes"/>
+          <p:cNvPr id="80" name="Google Shape;80;h531cb58bc979c2d3_0_63:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="93" name="Shape 93"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;h531cb58bc979c2d3_0_78:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;p5:notes"/>
+          <p:cNvPr id="95" name="Google Shape;95;h531cb58bc979c2d3_0_78:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;p5:notes"/>
+          <p:cNvPr id="96" name="Google Shape;96;h531cb58bc979c2d3_0_78:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;h531cb58bc979c2d3_0_101:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p6:notes"/>
+          <p:cNvPr id="119" name="Google Shape;119;h531cb58bc979c2d3_0_101:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;p6:notes"/>
+          <p:cNvPr id="120" name="Google Shape;120;h531cb58bc979c2d3_0_101:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="141" name="Shape 141"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;h531cb58bc979c2d3_0_124:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p7:notes"/>
+          <p:cNvPr id="143" name="Google Shape;143;h531cb58bc979c2d3_0_124:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p7:notes"/>
+          <p:cNvPr id="144" name="Google Shape;144;h531cb58bc979c2d3_0_124:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="157" name="Shape 157"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;h531cb58bc979c2d3_0_139:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p8:notes"/>
+          <p:cNvPr id="159" name="Google Shape;159;h531cb58bc979c2d3_0_139:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p8:notes"/>
+          <p:cNvPr id="160" name="Google Shape;160;h531cb58bc979c2d3_0_139:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="186" name="Shape 186"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;h531cb58bc979c2d3_0_167:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p9:notes"/>
+          <p:cNvPr id="188" name="Google Shape;188;h531cb58bc979c2d3_0_167:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="4343400"/>
-            <a:ext cx="5029200" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;p9:notes"/>
-[...63 lines deleted...]
-          <p:cNvPr id="10" name="Google Shape;10;p27"/>
+          <p:cNvPr id="189" name="Google Shape;189;h531cb58bc979c2d3_0_167:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11785600" y="12344400"/>
-            <a:ext cx="5689600" cy="736601"/>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...162 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sldLayout>
+</p:notes>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="DEFAULT">
+  <p:cSld name="DEFAULT">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="5" name="Shape 5"/>
+        <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...810 lines deleted...]
-      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="8DDDFD"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="14" name="Shape 14"/>
+        <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 0" id="15" name="Google Shape;15;p1"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;h531cb58bc979c2d3_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 1" id="16" name="Google Shape;16;p1"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;h531cb58bc979c2d3_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381048" y="1028700"/>
-            <a:ext cx="5106038" cy="2438400"/>
+            <a:off x="285750" y="771525"/>
+            <a:ext cx="3829050" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 2" id="17" name="Google Shape;17;p1"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;h531cb58bc979c2d3_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16626377" y="4064000"/>
-            <a:ext cx="6744544" cy="2794000"/>
+            <a:off x="12468225" y="3048000"/>
+            <a:ext cx="5057775" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;p1"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="19" name="Google Shape;19;h531cb58bc979c2d3_0_0"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="736692" y="3995704"/>
-            <a:ext cx="17341800" cy="3386400"/>
+            <a:off x="552450" y="1695450"/>
+            <a:ext cx="13039800" cy="5734200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-            <a:spAutoFit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="22000"/>
+              <a:buSzPts val="16500"/>
               <a:buFont typeface="Rock Salt"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="22000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="16500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Rock Salt"/>
                 <a:ea typeface="Rock Salt"/>
                 <a:cs typeface="Rock Salt"/>
                 <a:sym typeface="Rock Salt"/>
               </a:rPr>
               <a:t>Itinerary</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="16500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 3" id="19" name="Google Shape;19;p1"/>
+          <p:cNvPr descr="preencoded.png" id="20" name="Google Shape;20;h531cb58bc979c2d3_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14162270" y="1333500"/>
-            <a:ext cx="10097763" cy="11036300"/>
+            <a:off x="11506200" y="2752725"/>
+            <a:ext cx="6019800" cy="6334125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;h531cb58bc979c2d3_0_0"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;h531cb58bc979c2d3_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Google Shape;23;h531cb58bc979c2d3_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Google Shape;24;h531cb58bc979c2d3_0_0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="666750" y="5715000"/>
+            <a:ext cx="10037400" cy="1680300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="2B4C5B"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="2B4C5B"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Free Presentation Template by EaTemp</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="216" name="Shape 216"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 4" id="20" name="Google Shape;20;p1"/>
+          <p:cNvPr descr="preencoded.png" id="217" name="Google Shape;217;h531cb58bc979c2d3_0_192"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;h531cb58bc979c2d3_0_192"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14211300" y="1171575"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="219" name="Google Shape;219;h531cb58bc979c2d3_0_192"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="10010775" y="2790825"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="220" name="Google Shape;220;h531cb58bc979c2d3_0_192"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="552450" y="304800"/>
+            <a:ext cx="6781800" cy="2809875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;h531cb58bc979c2d3_0_192"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="222" name="Google Shape;222;h531cb58bc979c2d3_0_192"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="224" name="Google Shape;224;h531cb58bc979c2d3_0_192"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="285750" y="1500188"/>
+            <a:ext cx="17726100" cy="7300837"/>
+            <a:chOff x="285750" y="1500188"/>
+            <a:chExt cx="17726100" cy="7300837"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="285750" y="2295525"/>
+              <a:ext cx="4010100" cy="6505500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="226" name="Google Shape;226;h531cb58bc979c2d3_0_192"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1744670" y="5416562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="2295525"/>
+              <a:ext cx="4010100" cy="6505500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="228" name="Google Shape;228;h531cb58bc979c2d3_0_192"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6405563" y="5505450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="2295525"/>
+              <a:ext cx="4010100" cy="6505500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="230" name="Google Shape;230;h531cb58bc979c2d3_0_192"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10901344" y="5356622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14001750" y="2295525"/>
+              <a:ext cx="4010100" cy="6505500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="232" name="Google Shape;232;h531cb58bc979c2d3_0_192"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15473363" y="5353047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1495425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6067425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10639425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15211425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="3352800"/>
+              <a:ext cx="3621300" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="6877050"/>
+              <a:ext cx="3621300" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="7848600"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="3352800"/>
+              <a:ext cx="3621300" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="6877050"/>
+              <a:ext cx="3621300" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="7848600"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="3352800"/>
+              <a:ext cx="3621300" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="6877050"/>
+              <a:ext cx="3621300" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="7848600"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="3352800"/>
+              <a:ext cx="3621300" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="6877050"/>
+              <a:ext cx="3621300" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="7848600"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1971675" y="1500188"/>
+              <a:ext cx="914400" cy="2085900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6419850" y="1500188"/>
+              <a:ext cx="1162200" cy="2085900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11025188" y="1500188"/>
+              <a:ext cx="1095300" cy="2085900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;h531cb58bc979c2d3_0_192"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15763875" y="1500188"/>
+              <a:ext cx="762000" cy="2085900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="261" name="Shape 261"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="262" name="Google Shape;262;h531cb58bc979c2d3_0_236"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="263" name="Google Shape;263;h531cb58bc979c2d3_0_236"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285750" y="771525"/>
+            <a:ext cx="3829050" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="264" name="Google Shape;264;h531cb58bc979c2d3_0_236"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12468225" y="3048000"/>
+            <a:ext cx="5057775" cy="2095500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="265" name="Google Shape;265;h531cb58bc979c2d3_0_236"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="266" name="Google Shape;266;h531cb58bc979c2d3_0_236"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="268" name="Google Shape;268;h531cb58bc979c2d3_0_236"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523339" y="10820400"/>
-            <a:ext cx="711290" cy="2590800"/>
+            <a:off x="971550" y="3371850"/>
+            <a:ext cx="7677150" cy="5267325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;p1"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="269" name="Google Shape;269;h531cb58bc979c2d3_0_236"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="7620000"/>
-            <a:ext cx="13493321" cy="1955800"/>
+            <a:off x="8086725" y="781050"/>
+            <a:ext cx="2390700" cy="2085900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-            <a:spAutoFit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="2B4C5B"/>
+                <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>plan</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="270" name="Google Shape;270;h531cb58bc979c2d3_0_236"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9191625" y="3209925"/>
+            <a:ext cx="2476500" cy="1552500"/>
+            <a:chOff x="9191625" y="3209925"/>
+            <a:chExt cx="2476500" cy="1552500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9191625" y="3209925"/>
+              <a:ext cx="2476500" cy="1552500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="3438525"/>
+              <a:ext cx="1493400" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>day 1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;h531cb58bc979c2d3_0_236"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11820525" y="3357563"/>
+            <a:ext cx="6364500" cy="1363950"/>
+            <a:chOff x="11820525" y="3357563"/>
+            <a:chExt cx="6364500" cy="1363950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11820525" y="3357563"/>
+              <a:ext cx="6364500" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11820525" y="4252913"/>
+              <a:ext cx="6357000" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="276" name="Google Shape;276;h531cb58bc979c2d3_0_236"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9191625" y="5219700"/>
+            <a:ext cx="2571900" cy="1552500"/>
+            <a:chOff x="9191625" y="5219700"/>
+            <a:chExt cx="2571900" cy="1552500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="277" name="Google Shape;277;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9191625" y="5219700"/>
+              <a:ext cx="2571900" cy="1552500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="5448300"/>
+              <a:ext cx="1588800" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>day 2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="279" name="Google Shape;279;h531cb58bc979c2d3_0_236"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11915775" y="5367337"/>
+            <a:ext cx="6269400" cy="1363951"/>
+            <a:chOff x="11915775" y="5367337"/>
+            <a:chExt cx="6269400" cy="1363951"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11915775" y="5367337"/>
+              <a:ext cx="6269400" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11915775" y="6262688"/>
+              <a:ext cx="6261600" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="282" name="Google Shape;282;h531cb58bc979c2d3_0_236"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9191625" y="7229475"/>
+            <a:ext cx="2638500" cy="1552500"/>
+            <a:chOff x="9191625" y="7229475"/>
+            <a:chExt cx="2638500" cy="1552500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="283" name="Google Shape;283;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9191625" y="7229475"/>
+              <a:ext cx="2638500" cy="1552500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="7458075"/>
+              <a:ext cx="1655400" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>day 3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="285" name="Google Shape;285;h531cb58bc979c2d3_0_236"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11982450" y="7377113"/>
+            <a:ext cx="6202800" cy="1363950"/>
+            <a:chOff x="11982450" y="7377113"/>
+            <a:chExt cx="6202800" cy="1363950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="286" name="Google Shape;286;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11982450" y="7377113"/>
+              <a:ext cx="6202800" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;h531cb58bc979c2d3_0_236"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11982450" y="8272463"/>
+              <a:ext cx="6195000" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="292" name="Shape 292"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="293" name="Google Shape;293;h531cb58bc979c2d3_0_266"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="294" name="Google Shape;294;h531cb58bc979c2d3_0_266"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9363075" y="2790825"/>
+            <a:ext cx="8382000" cy="1219200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="295" name="Google Shape;295;h531cb58bc979c2d3_0_266"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="447675" y="581025"/>
+            <a:ext cx="8382000" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="296" name="Google Shape;296;h531cb58bc979c2d3_0_266"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;h531cb58bc979c2d3_0_266"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="298" name="Google Shape;298;h531cb58bc979c2d3_0_266"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;h531cb58bc979c2d3_0_266"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3177540" y="2552700"/>
+            <a:ext cx="12052935" cy="7479150"/>
+            <a:chOff x="3177540" y="2552700"/>
+            <a:chExt cx="12052935" cy="7479150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;h531cb58bc979c2d3_0_266"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2552700"/>
+              <a:ext cx="12052935" cy="6557025"/>
+              <a:chOff x="3177540" y="2552700"/>
+              <a:chExt cx="12052935" cy="6557025"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="301" name="Google Shape;301;h531cb58bc979c2d3_0_266"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="3228975" y="2552700"/>
+                <a:ext cx="12001500" cy="5962800"/>
+                <a:chOff x="3228975" y="2552700"/>
+                <a:chExt cx="12001500" cy="5962800"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="302" name="Google Shape;302;h531cb58bc979c2d3_0_266"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="3228975" y="2552700"/>
+                  <a:ext cx="11839500" cy="5457900"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:solidFill>
+                  <a:srgbClr val="93DDFD"/>
+                </a:solidFill>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="303" name="Google Shape;303;h531cb58bc979c2d3_0_266"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="3800475" y="2781300"/>
+                  <a:ext cx="11430000" cy="5734200"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="000000"/>
+                    </a:buClr>
+                    <a:buSzPts val="16500"/>
+                    <a:buFont typeface="Rock Salt"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="16500" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:latin typeface="Rock Salt"/>
+                      <a:ea typeface="Rock Salt"/>
+                      <a:cs typeface="Rock Salt"/>
+                      <a:sym typeface="Rock Salt"/>
+                    </a:rPr>
+                    <a:t>234,567</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="16500" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="304" name="Google Shape;304;h531cb58bc979c2d3_0_266"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="8162925"/>
+                <a:ext cx="11942400" cy="946800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;h531cb58bc979c2d3_0_266"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="9201150"/>
+              <a:ext cx="7014300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="310" name="Shape 310"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="311" name="Google Shape;311;h531cb58bc979c2d3_0_283"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;h531cb58bc979c2d3_0_283"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14211300" y="1171575"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="313" name="Google Shape;313;h531cb58bc979c2d3_0_283"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="10010775" y="2790825"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="314" name="Google Shape;314;h531cb58bc979c2d3_0_283"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="552450" y="304800"/>
+            <a:ext cx="6781800" cy="2809875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="315" name="Google Shape;315;h531cb58bc979c2d3_0_283"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="316" name="Google Shape;316;h531cb58bc979c2d3_0_283"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="317" name="Google Shape;317;h531cb58bc979c2d3_0_283"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="318" name="Google Shape;318;h531cb58bc979c2d3_0_283"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1311593" y="2085975"/>
+            <a:ext cx="7941900" cy="3331800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>233 Coins</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;h531cb58bc979c2d3_0_283"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2512695" y="5448300"/>
+            <a:ext cx="5966400" cy="468600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="2B4C5B"/>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Free Presentation Template by EaTemp</a:t>
+              <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="320" name="Google Shape;320;h531cb58bc979c2d3_0_283"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1068705" y="5648325"/>
+            <a:ext cx="8427600" cy="3331800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>456 Hours</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;h531cb58bc979c2d3_0_283"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2512695" y="9010650"/>
+            <a:ext cx="5966400" cy="468600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Duration of Spell Casting</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;h531cb58bc979c2d3_0_283"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="1857375"/>
+            <a:ext cx="4533900" cy="3560400"/>
+            <a:chOff x="11791950" y="1857375"/>
+            <a:chExt cx="4533900" cy="3560400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="323" name="Google Shape;323;h531cb58bc979c2d3_0_283"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1857375"/>
+              <a:ext cx="4533900" cy="3362400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="324" name="Google Shape;324;h531cb58bc979c2d3_0_283"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11936730" y="2085975"/>
+              <a:ext cx="3817500" cy="3331800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;h531cb58bc979c2d3_0_283"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11075670" y="5448300"/>
+            <a:ext cx="5966400" cy="468600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Wished Granted</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="326" name="Google Shape;326;h531cb58bc979c2d3_0_283"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10879455" y="5648325"/>
+            <a:ext cx="5932200" cy="3331800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>674 Km</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="327" name="Google Shape;327;h531cb58bc979c2d3_0_283"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11075670" y="9010650"/>
+            <a:ext cx="5966400" cy="468600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Journey Distance</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="332" name="Shape 332"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;h531cb58bc979c2d3_0_304"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;h531cb58bc979c2d3_0_304"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485775" y="619125"/>
+            <a:ext cx="4333875" cy="2038350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;h531cb58bc979c2d3_0_304"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="5248275" y="2600325"/>
+            <a:ext cx="3295650" cy="1552575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;h531cb58bc979c2d3_0_304"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9144000" y="1133475"/>
+            <a:ext cx="8639175" cy="1809750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="337" name="Google Shape;337;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="914400" y="1866900"/>
+            <a:ext cx="3429000" cy="2076600"/>
+            <a:chOff x="914400" y="1866900"/>
+            <a:chExt cx="3429000" cy="2076600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="338" name="Google Shape;338;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="1866900"/>
+              <a:ext cx="3429000" cy="2076600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7339" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8DDDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="339" name="Google Shape;339;h531cb58bc979c2d3_0_304"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1219200" y="2095500"/>
+              <a:ext cx="2888100" cy="1726050"/>
+              <a:chOff x="1219200" y="2095500"/>
+              <a:chExt cx="2888100" cy="1726050"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="340" name="Google Shape;340;h531cb58bc979c2d3_0_304"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1219200" y="2095500"/>
+                <a:ext cx="2888100" cy="939300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>April</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="341" name="Google Shape;341;h531cb58bc979c2d3_0_304"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1219200" y="2990850"/>
+                <a:ext cx="2880300" cy="830700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>Eclipse, quest for artifact,  disaster</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="342" name="Google Shape;342;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="914400" y="4457700"/>
+            <a:ext cx="3497700" cy="1440150"/>
+            <a:chOff x="914400" y="4457700"/>
+            <a:chExt cx="3497700" cy="1440150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="4457700"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="5429250"/>
+              <a:ext cx="3489900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="345" name="Google Shape;345;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="914400" y="6096000"/>
+            <a:ext cx="3497700" cy="1802250"/>
+            <a:chOff x="914400" y="6096000"/>
+            <a:chExt cx="3497700" cy="1802250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="6096000"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="7067550"/>
+              <a:ext cx="3489900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="348" name="Google Shape;348;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="914400" y="8096250"/>
+            <a:ext cx="3497700" cy="1802250"/>
+            <a:chOff x="914400" y="8096250"/>
+            <a:chExt cx="3497700" cy="1802250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="8096250"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Disaster</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="9067800"/>
+              <a:ext cx="3489900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Volcano destroys city, refugees flee.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;h531cb58bc979c2d3_0_304"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="852488" y="5829326"/>
+            <a:ext cx="7924800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="352" name="Google Shape;352;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5257800" y="1866900"/>
+            <a:ext cx="3429000" cy="2076600"/>
+            <a:chOff x="5257800" y="1866900"/>
+            <a:chExt cx="3429000" cy="2076600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5257800" y="1866900"/>
+              <a:ext cx="3429000" cy="2076600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7339" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8DDDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;h531cb58bc979c2d3_0_304"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5562600" y="2095500"/>
+              <a:ext cx="2888100" cy="1726050"/>
+              <a:chOff x="5562600" y="2095500"/>
+              <a:chExt cx="2888100" cy="1726050"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="355" name="Google Shape;355;h531cb58bc979c2d3_0_304"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="2095500"/>
+                <a:ext cx="2888100" cy="939300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>May</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="356" name="Google Shape;356;h531cb58bc979c2d3_0_304"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="2990850"/>
+                <a:ext cx="2880300" cy="830700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>Shimmering City, conquest, Unicorn </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5257800" y="4457700"/>
+            <a:ext cx="3497700" cy="1440150"/>
+            <a:chOff x="5257800" y="4457700"/>
+            <a:chExt cx="3497700" cy="1440150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5257800" y="4457700"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5257800" y="5429250"/>
+              <a:ext cx="3489900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="360" name="Google Shape;360;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5257800" y="6096000"/>
+            <a:ext cx="3497700" cy="1802250"/>
+            <a:chOff x="5257800" y="6096000"/>
+            <a:chExt cx="3497700" cy="1802250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5257800" y="6096000"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5257800" y="7067550"/>
+              <a:ext cx="3489900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5257800" y="8096250"/>
+            <a:ext cx="3497700" cy="1802250"/>
+            <a:chOff x="5257800" y="8096250"/>
+            <a:chExt cx="3497700" cy="1802250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5257800" y="8096250"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Rise</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5257800" y="9067800"/>
+              <a:ext cx="3489900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>City expands, conquers neighbors.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="366" name="Google Shape;366;h531cb58bc979c2d3_0_304"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="5195888" y="5829326"/>
+            <a:ext cx="7924800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9601200" y="1866900"/>
+            <a:ext cx="3429000" cy="2076600"/>
+            <a:chOff x="9601200" y="1866900"/>
+            <a:chExt cx="3429000" cy="2076600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9601200" y="1866900"/>
+              <a:ext cx="3429000" cy="2076600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7339" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8DDDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;h531cb58bc979c2d3_0_304"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9906000" y="2095500"/>
+              <a:ext cx="2888100" cy="1726050"/>
+              <a:chOff x="9906000" y="2095500"/>
+              <a:chExt cx="2888100" cy="1726050"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="370" name="Google Shape;370;h531cb58bc979c2d3_0_304"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9906000" y="2095500"/>
+                <a:ext cx="2888100" cy="939300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>June</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="371" name="Google Shape;371;h531cb58bc979c2d3_0_304"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9906000" y="2990850"/>
+                <a:ext cx="2880300" cy="830700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>War, curse from artifact, magic </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9601200" y="4457700"/>
+            <a:ext cx="3497700" cy="1440150"/>
+            <a:chOff x="9601200" y="4457700"/>
+            <a:chExt cx="3497700" cy="1440150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="373" name="Google Shape;373;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9601200" y="4457700"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9601200" y="5429250"/>
+              <a:ext cx="3489900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Kingdoms clash.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="375" name="Google Shape;375;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9601200" y="6096000"/>
+            <a:ext cx="3497700" cy="1802250"/>
+            <a:chOff x="9601200" y="6096000"/>
+            <a:chExt cx="3497700" cy="1802250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="376" name="Google Shape;376;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9601200" y="6096000"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Transform</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9601200" y="7067550"/>
+              <a:ext cx="3489900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="378" name="Google Shape;378;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9601200" y="8096250"/>
+            <a:ext cx="3497700" cy="1802250"/>
+            <a:chOff x="9601200" y="8096250"/>
+            <a:chExt cx="3497700" cy="1802250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="379" name="Google Shape;379;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9601200" y="8096250"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Intrigue</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9601200" y="9067800"/>
+              <a:ext cx="3489900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Plot to assassinate leader uncovered.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;h531cb58bc979c2d3_0_304"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="9539288" y="5829326"/>
+            <a:ext cx="7924800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13944600" y="1866900"/>
+            <a:ext cx="3429000" cy="2076600"/>
+            <a:chOff x="13944600" y="1866900"/>
+            <a:chExt cx="3429000" cy="2076600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13944600" y="1866900"/>
+              <a:ext cx="3429000" cy="2076600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7339" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8DDDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;h531cb58bc979c2d3_0_304"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14249400" y="2095500"/>
+              <a:ext cx="2888100" cy="1726050"/>
+              <a:chOff x="14249400" y="2095500"/>
+              <a:chExt cx="2888100" cy="1726050"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="385" name="Google Shape;385;h531cb58bc979c2d3_0_304"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14249400" y="2095500"/>
+                <a:ext cx="2888100" cy="939300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>July</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="386" name="Google Shape;386;h531cb58bc979c2d3_0_304"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14249400" y="2990850"/>
+                <a:ext cx="2880300" cy="830700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>Kingdom invaded, betrayal,  festival</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="387" name="Google Shape;387;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13944600" y="4457700"/>
+            <a:ext cx="3497700" cy="1440150"/>
+            <a:chOff x="13944600" y="4457700"/>
+            <a:chExt cx="3497700" cy="1440150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="388" name="Google Shape;388;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13944600" y="4457700"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="389" name="Google Shape;389;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13944600" y="5429250"/>
+              <a:ext cx="3489900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Kingdom attacked.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="390" name="Google Shape;390;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13944600" y="6096000"/>
+            <a:ext cx="3497700" cy="1802250"/>
+            <a:chOff x="13944600" y="6096000"/>
+            <a:chExt cx="3497700" cy="1802250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="391" name="Google Shape;391;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13944600" y="6096000"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13944600" y="7067550"/>
+              <a:ext cx="3489900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="393" name="Google Shape;393;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13944600" y="8096250"/>
+            <a:ext cx="3497700" cy="1802250"/>
+            <a:chOff x="13944600" y="8096250"/>
+            <a:chExt cx="3497700" cy="1802250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="394" name="Google Shape;394;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13944600" y="8096250"/>
+              <a:ext cx="3497700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Festival</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="395" name="Google Shape;395;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13944600" y="9067800"/>
+              <a:ext cx="3489900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Grand celebration in hero's honor.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="396" name="Google Shape;396;h531cb58bc979c2d3_0_304"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;h531cb58bc979c2d3_0_304"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="398" name="Google Shape;398;h531cb58bc979c2d3_0_304"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;h531cb58bc979c2d3_0_304"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7019925" y="133350"/>
+            <a:ext cx="4743600" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>Itinerary</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="404" name="Shape 404"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="405" name="Google Shape;405;h531cb58bc979c2d3_0_375"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="406" name="Google Shape;406;h531cb58bc979c2d3_0_375"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285750" y="771525"/>
+            <a:ext cx="3829050" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;h531cb58bc979c2d3_0_375"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12468225" y="3048000"/>
+            <a:ext cx="5057775" cy="2095500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="408" name="Google Shape;408;h531cb58bc979c2d3_0_375"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="409" name="Google Shape;409;h531cb58bc979c2d3_0_375"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="410" name="Google Shape;410;h531cb58bc979c2d3_0_375"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="411" name="Google Shape;411;h531cb58bc979c2d3_0_375"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644700" cy="2078475"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644700" cy="2078475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="412" name="Google Shape;412;h531cb58bc979c2d3_0_375"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644700" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="413" name="Google Shape;413;h531cb58bc979c2d3_0_375"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5562600"/>
+              <a:ext cx="6614100" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;h531cb58bc979c2d3_0_375"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;h531cb58bc979c2d3_0_375"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="416" name="Google Shape;416;h531cb58bc979c2d3_0_375"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6905625" y="466725"/>
+            <a:ext cx="4743600" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>Itinerary</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="421" name="Shape 421"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;h531cb58bc979c2d3_0_391"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="423" name="Google Shape;423;h531cb58bc979c2d3_0_391"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14211300" y="1171575"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="424" name="Google Shape;424;h531cb58bc979c2d3_0_391"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="10010775" y="2790825"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="425" name="Google Shape;425;h531cb58bc979c2d3_0_391"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="552450" y="304800"/>
+            <a:ext cx="6781800" cy="2809875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="426" name="Google Shape;426;h531cb58bc979c2d3_0_391"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="427" name="Google Shape;427;h531cb58bc979c2d3_0_391"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="428" name="Google Shape;428;h531cb58bc979c2d3_0_391"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="429" name="Google Shape;429;h531cb58bc979c2d3_0_391"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644700" cy="2078475"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644700" cy="2078475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="430" name="Google Shape;430;h531cb58bc979c2d3_0_391"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644700" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="431" name="Google Shape;431;h531cb58bc979c2d3_0_391"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4743450"/>
+              <a:ext cx="6614100" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="432" name="Google Shape;432;h531cb58bc979c2d3_0_391"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2526000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;h531cb58bc979c2d3_0_391"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="1619250"/>
+            <a:ext cx="5381700" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>The Future </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;h531cb58bc979c2d3_0_391"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="435" name="Google Shape;435;h531cb58bc979c2d3_0_391"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId9">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="436" name="Google Shape;436;h531cb58bc979c2d3_0_391"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId10">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7858125" y="5372100"/>
+            <a:ext cx="4114800" cy="4286250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="441" name="Shape 441"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;h531cb58bc979c2d3_0_410"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;h531cb58bc979c2d3_0_410"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485775" y="619125"/>
+            <a:ext cx="4333875" cy="2038350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="444" name="Google Shape;444;h531cb58bc979c2d3_0_410"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="5248275" y="2600325"/>
+            <a:ext cx="3295650" cy="1552575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="445" name="Google Shape;445;h531cb58bc979c2d3_0_410"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9144000" y="1133475"/>
+            <a:ext cx="8639175" cy="1809750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="446" name="Google Shape;446;h531cb58bc979c2d3_0_410"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="447" name="Google Shape;447;h531cb58bc979c2d3_0_410"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="448" name="Google Shape;448;h531cb58bc979c2d3_0_410"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="449" name="Google Shape;449;h531cb58bc979c2d3_0_410"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="600075" y="1504950"/>
+            <a:ext cx="6286500" cy="7543800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>A Gateway to</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>a World of </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>Fantasy and </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>Wonder</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="450" name="Google Shape;450;h531cb58bc979c2d3_0_410"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13592175" y="3533775"/>
+            <a:ext cx="3994800" cy="4183500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Immerse yourself in the world of magic and mystery</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Explore uncharted territories and fantastical lands</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Meet mythical creatures and legendary beings</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Uncover hidden treasures and secret treasures</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="451" name="Google Shape;451;h531cb58bc979c2d3_0_410"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6610350" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="6610350" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="452" name="Google Shape;452;h531cb58bc979c2d3_0_410"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="453" name="Google Shape;453;h531cb58bc979c2d3_0_410"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6981825" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="458" name="Shape 458"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;h531cb58bc979c2d3_0_426"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="460" name="Google Shape;460;h531cb58bc979c2d3_0_426"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;h531cb58bc979c2d3_0_426"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="462" name="Google Shape;462;h531cb58bc979c2d3_0_426"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="463" name="Google Shape;463;h531cb58bc979c2d3_0_426"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9620250" y="752475"/>
+            <a:ext cx="7772400" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>A Magic Picture</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="468" name="Shape 468"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;h531cb58bc979c2d3_0_435"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;h531cb58bc979c2d3_0_435"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285750" y="771525"/>
+            <a:ext cx="3829050" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="471" name="Google Shape;471;h531cb58bc979c2d3_0_435"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12468225" y="3048000"/>
+            <a:ext cx="5057775" cy="2095500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="472" name="Google Shape;472;h531cb58bc979c2d3_0_435"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="473" name="Google Shape;473;h531cb58bc979c2d3_0_435"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="474" name="Google Shape;474;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="475" name="Google Shape;475;h531cb58bc979c2d3_0_435"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8943975" y="1857375"/>
+            <a:ext cx="8642850" cy="939300"/>
+            <a:chOff x="8943975" y="1857375"/>
+            <a:chExt cx="8642850" cy="939300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8943975" y="1857375"/>
+              <a:ext cx="1916400" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>07:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11096625" y="1905000"/>
+              <a:ext cx="6490200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A rare eclipse occurs, causing strange and unpredictable magical effects across the land.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="478" name="Google Shape;478;h531cb58bc979c2d3_0_435"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8943972" y="2976563"/>
+            <a:ext cx="8582100" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="4D4D4D"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;h531cb58bc979c2d3_0_435"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8943975" y="3286125"/>
+            <a:ext cx="8642850" cy="939300"/>
+            <a:chOff x="8943975" y="3286125"/>
+            <a:chExt cx="8642850" cy="939300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8943975" y="3286125"/>
+              <a:ext cx="1916400" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>09:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11096625" y="3333750"/>
+              <a:ext cx="6490200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A group of adventurers sets out to recover an ancient artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="482" name="Google Shape;482;h531cb58bc979c2d3_0_435"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8943972" y="4405313"/>
+            <a:ext cx="8582100" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="4D4D4D"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="483" name="Google Shape;483;h531cb58bc979c2d3_0_435"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8943975" y="4714875"/>
+            <a:ext cx="8642850" cy="939300"/>
+            <a:chOff x="8943975" y="4714875"/>
+            <a:chExt cx="8642850" cy="939300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="484" name="Google Shape;484;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8943975" y="4714875"/>
+              <a:ext cx="1916400" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>11:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="485" name="Google Shape;485;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11096625" y="4762500"/>
+              <a:ext cx="6490200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A volcanic eruption devastates a nearby city, forcing its inhabitants to flee to the safety.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="486" name="Google Shape;486;h531cb58bc979c2d3_0_435"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8943972" y="5834063"/>
+            <a:ext cx="8582100" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="4D4D4D"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="487" name="Google Shape;487;h531cb58bc979c2d3_0_435"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8943975" y="6143625"/>
+            <a:ext cx="8642850" cy="939300"/>
+            <a:chOff x="8943975" y="6143625"/>
+            <a:chExt cx="8642850" cy="939300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8943975" y="6143625"/>
+              <a:ext cx="1916400" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>13:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="489" name="Google Shape;489;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11096625" y="6191250"/>
+              <a:ext cx="6490200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A powerful sorcerer and a cunning thief cross paths, leading to an unlikely partnership.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="490" name="Google Shape;490;h531cb58bc979c2d3_0_435"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8943972" y="7262813"/>
+            <a:ext cx="8582100" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="4D4D4D"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="491" name="Google Shape;491;h531cb58bc979c2d3_0_435"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8943975" y="7572375"/>
+            <a:ext cx="8642850" cy="939300"/>
+            <a:chOff x="8943975" y="7572375"/>
+            <a:chExt cx="8642850" cy="939300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8943975" y="7572375"/>
+              <a:ext cx="1916400" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>15:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="493" name="Google Shape;493;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11096625" y="7620000"/>
+              <a:ext cx="6490200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn from the Elven Forest.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="494" name="Google Shape;494;h531cb58bc979c2d3_0_435"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8943972" y="8691563"/>
+            <a:ext cx="8582100" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="4D4D4D"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="495" name="Google Shape;495;h531cb58bc979c2d3_0_435"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8943975" y="9001125"/>
+            <a:ext cx="8642850" cy="939300"/>
+            <a:chOff x="8943975" y="9001125"/>
+            <a:chExt cx="8642850" cy="939300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="496" name="Google Shape;496;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8943975" y="9001125"/>
+              <a:ext cx="1916400" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>17:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;h531cb58bc979c2d3_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11096625" y="9048750"/>
+              <a:ext cx="6490200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The civilization of the Shimmering City is founded by a group of powerful wizards.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="498" name="Google Shape;498;h531cb58bc979c2d3_0_435"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1085850" y="3048000"/>
+            <a:ext cx="7534275" cy="5343525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="499" name="Google Shape;499;h531cb58bc979c2d3_0_435"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6905625" y="133350"/>
+            <a:ext cx="4743600" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>Itinerary</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="29" name="Shape 29"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;h531cb58bc979c2d3_0_13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;h531cb58bc979c2d3_0_13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9363075" y="2790825"/>
+            <a:ext cx="8382000" cy="1219200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;h531cb58bc979c2d3_0_13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="447675" y="581025"/>
+            <a:ext cx="8382000" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33" name="Google Shape;33;h531cb58bc979c2d3_0_13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;h531cb58bc979c2d3_0_13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Google Shape;35;h531cb58bc979c2d3_0_13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;h531cb58bc979c2d3_0_13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8401050" y="2181225"/>
+            <a:ext cx="6789300" cy="3331800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Google Shape;37;h531cb58bc979c2d3_0_13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8113395" y="5143500"/>
+            <a:ext cx="6928500" cy="2278500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="38" name="Google Shape;38;h531cb58bc979c2d3_0_13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2495550" y="952500"/>
+            <a:ext cx="5029200" cy="8382000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="504" name="Shape 504"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="505" name="Google Shape;505;h531cb58bc979c2d3_0_470"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="506" name="Google Shape;506;h531cb58bc979c2d3_0_470"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14211300" y="1171575"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="507" name="Google Shape;507;h531cb58bc979c2d3_0_470"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="10010775" y="2790825"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="508" name="Google Shape;508;h531cb58bc979c2d3_0_470"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="552450" y="304800"/>
+            <a:ext cx="6781800" cy="2809875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="509" name="Google Shape;509;h531cb58bc979c2d3_0_470"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="510" name="Google Shape;510;h531cb58bc979c2d3_0_470"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="511" name="Google Shape;511;h531cb58bc979c2d3_0_470"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="512" name="Google Shape;512;h531cb58bc979c2d3_0_470"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="2933700"/>
+            <a:ext cx="10858500" cy="5895975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="513" name="Google Shape;513;h531cb58bc979c2d3_0_470"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2867025" y="938213"/>
+            <a:ext cx="12820800" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>Fantasy Realm at a Glance</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="514" name="Google Shape;514;h531cb58bc979c2d3_0_470"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12087225" y="2514600"/>
+            <a:ext cx="5292000" cy="2002275"/>
+            <a:chOff x="12087225" y="2514600"/>
+            <a:chExt cx="5292000" cy="2002275"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="515" name="Google Shape;515;h531cb58bc979c2d3_0_470"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="2514600"/>
+              <a:ext cx="5292000" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;h531cb58bc979c2d3_0_470"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="3686175"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="517" name="Google Shape;517;h531cb58bc979c2d3_0_470"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12087225" y="4891088"/>
+            <a:ext cx="5292000" cy="2002275"/>
+            <a:chOff x="12087225" y="4891088"/>
+            <a:chExt cx="5292000" cy="2002275"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="518" name="Google Shape;518;h531cb58bc979c2d3_0_470"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="4891088"/>
+              <a:ext cx="5292000" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;h531cb58bc979c2d3_0_470"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="6062663"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="520" name="Google Shape;520;h531cb58bc979c2d3_0_470"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12087225" y="7262813"/>
+            <a:ext cx="5292000" cy="2002274"/>
+            <a:chOff x="12087225" y="7262813"/>
+            <a:chExt cx="5292000" cy="2002274"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="521" name="Google Shape;521;h531cb58bc979c2d3_0_470"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="7262813"/>
+              <a:ext cx="5292000" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;h531cb58bc979c2d3_0_470"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="8434387"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="527" name="Shape 527"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="528" name="Google Shape;528;h531cb58bc979c2d3_0_492"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="529" name="Google Shape;529;h531cb58bc979c2d3_0_492"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485775" y="619125"/>
+            <a:ext cx="4333875" cy="2038350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="530" name="Google Shape;530;h531cb58bc979c2d3_0_492"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="5248275" y="2600325"/>
+            <a:ext cx="3295650" cy="1552575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="531" name="Google Shape;531;h531cb58bc979c2d3_0_492"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9144000" y="1133475"/>
+            <a:ext cx="8639175" cy="1809750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="532" name="Google Shape;532;h531cb58bc979c2d3_0_492"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="533" name="Google Shape;533;h531cb58bc979c2d3_0_492"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="534" name="Google Shape;534;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;h531cb58bc979c2d3_0_492"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6372225" y="114300"/>
+            <a:ext cx="5553000" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>The Timeline</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="536" name="Google Shape;536;h531cb58bc979c2d3_0_492"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1190625" y="2347913"/>
+            <a:ext cx="15925800" cy="6329512"/>
+            <a:chOff x="1190625" y="2347913"/>
+            <a:chExt cx="15925800" cy="6329512"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;h531cb58bc979c2d3_0_492"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="2133492" y="5510176"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;h531cb58bc979c2d3_0_492"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="6172092" y="5510176"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="539" name="Google Shape;539;h531cb58bc979c2d3_0_492"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="10210692" y="5510176"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="540" name="Google Shape;540;h531cb58bc979c2d3_0_492"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="14249292" y="5510176"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="541" name="Google Shape;541;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1190625" y="4933950"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="542" name="Google Shape;542;h531cb58bc979c2d3_0_492"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="426390">
+              <a:off x="4999740" y="5491126"/>
+              <a:ext cx="230370" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="543" name="Google Shape;543;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5229225" y="4933950"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="544" name="Google Shape;544;h531cb58bc979c2d3_0_492"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="426390">
+              <a:off x="9038340" y="5491126"/>
+              <a:ext cx="230370" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="545" name="Google Shape;545;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9267825" y="4933950"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="546" name="Google Shape;546;h531cb58bc979c2d3_0_492"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="426390">
+              <a:off x="13076940" y="5491126"/>
+              <a:ext cx="230370" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="547" name="Google Shape;547;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13306425" y="4933950"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="548" name="Google Shape;548;h531cb58bc979c2d3_0_492"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495543" y="3638553"/>
+              <a:ext cx="1200165" cy="819144"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="549" name="Google Shape;549;h531cb58bc979c2d3_0_492"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6534150" y="6572250"/>
+              <a:ext cx="1200150" cy="695325"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="550" name="Google Shape;550;h531cb58bc979c2d3_0_492"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10572750" y="2828925"/>
+              <a:ext cx="1200150" cy="1628775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="551" name="Google Shape;551;h531cb58bc979c2d3_0_492"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14611350" y="6572250"/>
+              <a:ext cx="1200150" cy="1133475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="552" name="Google Shape;552;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1190625" y="6596063"/>
+              <a:ext cx="3810000" cy="2076600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5229225" y="2347913"/>
+              <a:ext cx="3810000" cy="2076600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="554" name="Google Shape;554;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9267825" y="6600825"/>
+              <a:ext cx="3810000" cy="2076600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="555" name="Google Shape;555;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13306425" y="2352675"/>
+              <a:ext cx="3810000" cy="2076600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2268855" y="5035868"/>
+              <a:ext cx="1653600" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6402705" y="5035868"/>
+              <a:ext cx="1463100" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="558" name="Google Shape;558;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9950767" y="5035868"/>
+              <a:ext cx="2444100" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="559" name="Google Shape;559;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13413105" y="5035868"/>
+              <a:ext cx="3596700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="560" name="Google Shape;560;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1461135" y="6824663"/>
+              <a:ext cx="3269100" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>April</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="561" name="Google Shape;561;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1464945" y="7720013"/>
+              <a:ext cx="3261300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Eclipse, quest for artifact, disaster</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5499735" y="2576513"/>
+              <a:ext cx="3269100" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>May</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5503545" y="3471863"/>
+              <a:ext cx="3261300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Shimmering City, conquest, Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="564" name="Google Shape;564;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9538335" y="6829425"/>
+              <a:ext cx="3269100" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>June</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="565" name="Google Shape;565;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9542145" y="7724775"/>
+              <a:ext cx="3261300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>War, curse from artifact, discovery</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13576935" y="2581275"/>
+              <a:ext cx="3269100" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>July</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="567" name="Google Shape;567;h531cb58bc979c2d3_0_492"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13580745" y="3476625"/>
+              <a:ext cx="3261300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Kingdom invaded, betrayal, hero's festival</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="572" name="Shape 572"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="573" name="Google Shape;573;h531cb58bc979c2d3_0_536"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="574" name="Google Shape;574;h531cb58bc979c2d3_0_536"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285750" y="771525"/>
+            <a:ext cx="3829050" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="575" name="Google Shape;575;h531cb58bc979c2d3_0_536"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12468225" y="3048000"/>
+            <a:ext cx="5057775" cy="2095500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="576" name="Google Shape;576;h531cb58bc979c2d3_0_536"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="577" name="Google Shape;577;h531cb58bc979c2d3_0_536"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="578" name="Google Shape;578;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="579" name="Google Shape;579;h531cb58bc979c2d3_0_536"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1504950" y="0"/>
+            <a:ext cx="15287700" cy="10286999"/>
+            <a:chOff x="1504950" y="0"/>
+            <a:chExt cx="15287700" cy="10286999"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;h531cb58bc979c2d3_0_536"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5310569">
+              <a:off x="8805677" y="547650"/>
+              <a:ext cx="1095671" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="581" name="Google Shape;581;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8410575" y="1095375"/>
+              <a:ext cx="1905000" cy="1124100"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 10169" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="582" name="Google Shape;582;h531cb58bc979c2d3_0_536"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5310569">
+              <a:off x="8805677" y="2766975"/>
+              <a:ext cx="1095671" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8410575" y="3314700"/>
+              <a:ext cx="1905000" cy="1124100"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 10169" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;h531cb58bc979c2d3_0_536"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5310569">
+              <a:off x="8805677" y="4986300"/>
+              <a:ext cx="1095671" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="585" name="Google Shape;585;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8410575" y="5534025"/>
+              <a:ext cx="1905000" cy="1124100"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 10169" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;h531cb58bc979c2d3_0_536"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5310569">
+              <a:off x="8805677" y="7205625"/>
+              <a:ext cx="1095671" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8410575" y="7753350"/>
+              <a:ext cx="1905000" cy="1124100"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 10169" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="588" name="Google Shape;588;h531cb58bc979c2d3_0_536"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5330508">
+              <a:off x="8643756" y="9582150"/>
+              <a:ext cx="1409988" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="589" name="Google Shape;589;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1504950" y="647700"/>
+              <a:ext cx="6534300" cy="1962300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="590" name="Google Shape;590;h531cb58bc979c2d3_0_536"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4457700" y="847725"/>
+              <a:ext cx="628650" cy="609600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="591" name="Google Shape;591;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1504950" y="5114925"/>
+              <a:ext cx="6534300" cy="1962300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="592" name="Google Shape;592;h531cb58bc979c2d3_0_536"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4533900" y="5314950"/>
+              <a:ext cx="476250" cy="609600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="593" name="Google Shape;593;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10687050" y="2886075"/>
+              <a:ext cx="6105600" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="594" name="Google Shape;594;h531cb58bc979c2d3_0_536"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13501688" y="3086100"/>
+              <a:ext cx="476250" cy="628650"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="595" name="Google Shape;595;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10687050" y="7315200"/>
+              <a:ext cx="6105600" cy="2000100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="596" name="Google Shape;596;h531cb58bc979c2d3_0_536"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13473113" y="7515225"/>
+              <a:ext cx="533400" cy="647700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="597" name="Google Shape;597;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8958263" y="1247775"/>
+              <a:ext cx="929700" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>May</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="598" name="Google Shape;598;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8891588" y="3467100"/>
+              <a:ext cx="1062900" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>June</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="599" name="Google Shape;599;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8939213" y="5686425"/>
+              <a:ext cx="967800" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>July</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="600" name="Google Shape;600;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9015413" y="7905750"/>
+              <a:ext cx="815400" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Aug</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1779270" y="1657350"/>
+              <a:ext cx="5985600" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A rare eclipse occurs, causing strange and unpredictable magical effects.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="602" name="Google Shape;602;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1779270" y="6124575"/>
+              <a:ext cx="5985600" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A volcanic eruption devastates a nearby city, forcing its inhabitants to flee to the safety.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10961370" y="3914775"/>
+              <a:ext cx="5556900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A group of adventurers sets out to recover an ancient artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;h531cb58bc979c2d3_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10961370" y="8362950"/>
+              <a:ext cx="5556900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A powerful sorcerer and a cunning thief cross paths, leading to a partnership.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="605" name="Google Shape;605;h531cb58bc979c2d3_0_536"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11239500" y="466725"/>
+            <a:ext cx="5553000" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>The Timeline</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="610" name="Shape 610"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="611" name="Google Shape;611;h531cb58bc979c2d3_0_573"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="612" name="Google Shape;612;h531cb58bc979c2d3_0_573"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285750" y="771525"/>
+            <a:ext cx="3829050" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="613" name="Google Shape;613;h531cb58bc979c2d3_0_573"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12468225" y="3048000"/>
+            <a:ext cx="5057775" cy="2095500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="614" name="Google Shape;614;h531cb58bc979c2d3_0_573"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="615" name="Google Shape;615;h531cb58bc979c2d3_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="616" name="Google Shape;616;h531cb58bc979c2d3_0_573"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="617" name="Google Shape;617;h531cb58bc979c2d3_0_573"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7419975" y="1152525"/>
+            <a:ext cx="4848300" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>Our Team</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="618" name="Google Shape;618;h531cb58bc979c2d3_0_573"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1506855" y="2709863"/>
+            <a:ext cx="4663500" cy="6402675"/>
+            <a:chOff x="1506855" y="2709863"/>
+            <a:chExt cx="4663500" cy="6402675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="619" name="Google Shape;619;h531cb58bc979c2d3_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1552575" y="2709863"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="620" name="Google Shape;620;h531cb58bc979c2d3_0_573"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1506855" y="7434263"/>
+              <a:ext cx="4663500" cy="1678275"/>
+              <a:chOff x="1506855" y="7434263"/>
+              <a:chExt cx="4663500" cy="1678275"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="621" name="Google Shape;621;h531cb58bc979c2d3_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1506855" y="7434263"/>
+                <a:ext cx="4663500" cy="1255500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="622" name="Google Shape;622;h531cb58bc979c2d3_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1522095" y="8643938"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="623" name="Google Shape;623;h531cb58bc979c2d3_0_573"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6812280" y="2709863"/>
+            <a:ext cx="4663500" cy="6402675"/>
+            <a:chOff x="6812280" y="2709863"/>
+            <a:chExt cx="4663500" cy="6402675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="624" name="Google Shape;624;h531cb58bc979c2d3_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2709863"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="625" name="Google Shape;625;h531cb58bc979c2d3_0_573"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6812280" y="7434263"/>
+              <a:ext cx="4663500" cy="1678275"/>
+              <a:chOff x="6812280" y="7434263"/>
+              <a:chExt cx="4663500" cy="1678275"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="626" name="Google Shape;626;h531cb58bc979c2d3_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6812280" y="7434263"/>
+                <a:ext cx="4663500" cy="1255500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="627" name="Google Shape;627;h531cb58bc979c2d3_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6827520" y="8643938"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="628" name="Google Shape;628;h531cb58bc979c2d3_0_573"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12117705" y="2709863"/>
+            <a:ext cx="4663500" cy="6402675"/>
+            <a:chOff x="12117705" y="2709863"/>
+            <a:chExt cx="4663500" cy="6402675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="629" name="Google Shape;629;h531cb58bc979c2d3_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12163425" y="2709863"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="630" name="Google Shape;630;h531cb58bc979c2d3_0_573"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12117705" y="7434263"/>
+              <a:ext cx="4663500" cy="1678275"/>
+              <a:chOff x="12117705" y="7434263"/>
+              <a:chExt cx="4663500" cy="1678275"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="631" name="Google Shape;631;h531cb58bc979c2d3_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12117705" y="7434263"/>
+                <a:ext cx="4663500" cy="1255500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="632" name="Google Shape;632;h531cb58bc979c2d3_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12132945" y="8643938"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="637" name="Shape 637"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="638" name="Google Shape;638;h531cb58bc979c2d3_0_599"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="639" name="Google Shape;639;h531cb58bc979c2d3_0_599"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14211300" y="1171575"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="640" name="Google Shape;640;h531cb58bc979c2d3_0_599"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="10010775" y="2790825"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="641" name="Google Shape;641;h531cb58bc979c2d3_0_599"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="552450" y="304800"/>
+            <a:ext cx="6781800" cy="2809875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="642" name="Google Shape;642;h531cb58bc979c2d3_0_599"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="643" name="Google Shape;643;h531cb58bc979c2d3_0_599"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="644" name="Google Shape;644;h531cb58bc979c2d3_0_599"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="645" name="Google Shape;645;h531cb58bc979c2d3_0_599"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="466725" y="1933575"/>
+            <a:ext cx="6296025" cy="7029450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="646" name="Google Shape;646;h531cb58bc979c2d3_0_599"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7277100" y="1466850"/>
+            <a:ext cx="1264800" cy="1255500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1E1E1E"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>mon</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="647" name="Google Shape;647;h531cb58bc979c2d3_0_599"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7234088" y="3171843"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="648" name="Google Shape;648;h531cb58bc979c2d3_0_599"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391400" y="3781425"/>
+            <a:ext cx="1036200" cy="1255500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1E1E1E"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>tue</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="649" name="Google Shape;649;h531cb58bc979c2d3_0_599"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7234088" y="5486418"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="650" name="Google Shape;650;h531cb58bc979c2d3_0_599"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7334250" y="6096000"/>
+            <a:ext cx="1150500" cy="1255500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1E1E1E"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>wed</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="651" name="Google Shape;651;h531cb58bc979c2d3_0_599"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7234088" y="7800993"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="652" name="Google Shape;652;h531cb58bc979c2d3_0_599"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7367587" y="8410575"/>
+            <a:ext cx="1083900" cy="1255500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1E1E1E"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>thu</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="653" name="Google Shape;653;h531cb58bc979c2d3_0_599"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8782050" y="2714625"/>
+            <a:ext cx="8814300" cy="878100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="654" name="Google Shape;654;h531cb58bc979c2d3_0_599"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8782050" y="5095875"/>
+            <a:ext cx="8814300" cy="878100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="655" name="Google Shape;655;h531cb58bc979c2d3_0_599"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8782050" y="7477125"/>
+            <a:ext cx="8814300" cy="878100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="656" name="Google Shape;656;h531cb58bc979c2d3_0_599"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12139613" y="519113"/>
+            <a:ext cx="5772300" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>The Mystery</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="661" name="Shape 661"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="662" name="Google Shape;662;h531cb58bc979c2d3_0_622"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="663" name="Google Shape;663;h531cb58bc979c2d3_0_622"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9363075" y="2790825"/>
+            <a:ext cx="8382000" cy="1219200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="664" name="Google Shape;664;h531cb58bc979c2d3_0_622"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="447675" y="581025"/>
+            <a:ext cx="8382000" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="665" name="Google Shape;665;h531cb58bc979c2d3_0_622"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="666" name="Google Shape;666;h531cb58bc979c2d3_0_622"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="667" name="Google Shape;667;h531cb58bc979c2d3_0_622"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="668" name="Google Shape;668;h531cb58bc979c2d3_0_622"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8372475" y="1381125"/>
+            <a:ext cx="8029500" cy="3905400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>Thank you for</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>choosing EaTemp</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="669" name="Google Shape;669;h531cb58bc979c2d3_0_622"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8496300" y="5191125"/>
+            <a:ext cx="7471500" cy="3783300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>No, you don't have to credit us.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="670" name="Google Shape;670;h531cb58bc979c2d3_0_622"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="16259100" y="5808300"/>
+            <a:ext cx="3345300" cy="468600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Credit | Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId7">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Unsplash</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="671" name="Google Shape;671;h531cb58bc979c2d3_0_622"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1295400" y="933450"/>
+            <a:ext cx="6153150" cy="9096375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="43" name="Shape 43"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="44" name="Google Shape;44;h531cb58bc979c2d3_0_26"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="45" name="Google Shape;45;h531cb58bc979c2d3_0_26"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14211300" y="1171575"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;h531cb58bc979c2d3_0_26"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="10010775" y="2790825"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="47" name="Google Shape;47;h531cb58bc979c2d3_0_26"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="552450" y="304800"/>
+            <a:ext cx="6781800" cy="2809875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;h531cb58bc979c2d3_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;h531cb58bc979c2d3_0_26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;h531cb58bc979c2d3_0_26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2400300" y="209550"/>
+            <a:ext cx="13923600" cy="3331800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>Table of Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;h531cb58bc979c2d3_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1771650" y="2914650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1771650" y="2914650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1771650" y="2914650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1977390" y="2914650"/>
+              <a:ext cx="807600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;h531cb58bc979c2d3_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1771650" y="4286250"/>
+            <a:ext cx="5577900" cy="1640175"/>
+            <a:chOff x="1771650" y="4286250"/>
+            <a:chExt cx="5577900" cy="1640175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1771650" y="4286250"/>
+              <a:ext cx="5577900" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1771650" y="5457825"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;h531cb58bc979c2d3_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1771650" y="6076950"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1771650" y="6076950"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1771650" y="6076950"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1929765" y="6076950"/>
+              <a:ext cx="903000" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;h531cb58bc979c2d3_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1771650" y="7448550"/>
+            <a:ext cx="5577900" cy="1640175"/>
+            <a:chOff x="1771650" y="7448550"/>
+            <a:chExt cx="5577900" cy="1640175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1771650" y="7448550"/>
+              <a:ext cx="5577900" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1771650" y="8620125"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;h531cb58bc979c2d3_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7258050" y="2914650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7258050" y="2914650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7258050" y="2914650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7382828" y="2914650"/>
+              <a:ext cx="969600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;h531cb58bc979c2d3_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7258050" y="4286250"/>
+            <a:ext cx="5577900" cy="1640175"/>
+            <a:chOff x="7258050" y="4286250"/>
+            <a:chExt cx="5577900" cy="1640175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7258050" y="4286250"/>
+              <a:ext cx="5577900" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7258050" y="5457825"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;h531cb58bc979c2d3_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7258050" y="6076950"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7258050" y="6076950"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7258050" y="6076950"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7439978" y="6076950"/>
+              <a:ext cx="855300" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;h531cb58bc979c2d3_0_26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7258050" y="7448550"/>
+            <a:ext cx="5577900" cy="1640175"/>
+            <a:chOff x="7258050" y="7448550"/>
+            <a:chExt cx="5577900" cy="1640175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7258050" y="7448550"/>
+              <a:ext cx="5577900" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;h531cb58bc979c2d3_0_26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7258050" y="8620125"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="76" name="Google Shape;76;h531cb58bc979c2d3_0_26"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11068050" y="2362200"/>
+            <a:ext cx="6286500" cy="7562850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="81" name="Shape 81"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="82" name="Google Shape;82;h531cb58bc979c2d3_0_63"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="83" name="Google Shape;83;h531cb58bc979c2d3_0_63"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="485775" y="619125"/>
+            <a:ext cx="4333875" cy="2038350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="84" name="Google Shape;84;h531cb58bc979c2d3_0_63"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="5248275" y="2600325"/>
+            <a:ext cx="3295650" cy="1552575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="85" name="Google Shape;85;h531cb58bc979c2d3_0_63"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9144000" y="1133475"/>
+            <a:ext cx="8639175" cy="1809750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;h531cb58bc979c2d3_0_63"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="87" name="Google Shape;87;h531cb58bc979c2d3_0_63"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="88" name="Google Shape;88;h531cb58bc979c2d3_0_63"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;h531cb58bc979c2d3_0_63"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2219325" y="1824038"/>
+            <a:ext cx="9315600" cy="2085900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Rock Salt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Rock Salt"/>
+                <a:ea typeface="Rock Salt"/>
+                <a:cs typeface="Rock Salt"/>
+                <a:sym typeface="Rock Salt"/>
+              </a:rPr>
+              <a:t>The Extraordinary</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;h531cb58bc979c2d3_0_63"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2219325" y="3962400"/>
+            <a:ext cx="13910175" cy="3364200"/>
+            <a:chOff x="2219325" y="3962400"/>
+            <a:chExt cx="13910175" cy="3364200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="91" name="Google Shape;91;h531cb58bc979c2d3_0_63"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3962400"/>
+              <a:ext cx="6604500" cy="3364200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="92" name="Google Shape;92;h531cb58bc979c2d3_0_63"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3962400"/>
+              <a:ext cx="6604500" cy="3364200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="98" name="Google Shape;98;h531cb58bc979c2d3_0_78"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="99" name="Google Shape;99;h531cb58bc979c2d3_0_78"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285750" y="771525"/>
+            <a:ext cx="3829050" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;h531cb58bc979c2d3_0_78"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12468225" y="3048000"/>
+            <a:ext cx="5057775" cy="2095500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="101" name="Google Shape;101;h531cb58bc979c2d3_0_78"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3648075"/>
+            <a:ext cx="18288000" cy="6638925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;h531cb58bc979c2d3_0_78"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="103" name="Google Shape;103;h531cb58bc979c2d3_0_78"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="104" name="Google Shape;104;h531cb58bc979c2d3_0_78"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;h531cb58bc979c2d3_0_78"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1428750" y="1238250"/>
+            <a:ext cx="7401000" cy="3781500"/>
+            <a:chOff x="1428750" y="1238250"/>
+            <a:chExt cx="7401000" cy="3781500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="106" name="Google Shape;106;h531cb58bc979c2d3_0_78"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1428750" y="1238250"/>
+              <a:ext cx="7401000" cy="3781500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;h531cb58bc979c2d3_0_78"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4767262" y="1438275"/>
+              <a:ext cx="723900" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;h531cb58bc979c2d3_0_78"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1687830" y="2533650"/>
+              <a:ext cx="6882900" cy="2364075"/>
+              <a:chOff x="1687830" y="2533650"/>
+              <a:chExt cx="6882900" cy="2364075"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="109" name="Google Shape;109;h531cb58bc979c2d3_0_78"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1687830" y="2533650"/>
+                <a:ext cx="6882900" cy="1255500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>day 1</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="110" name="Google Shape;110;h531cb58bc979c2d3_0_78"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1703070" y="3705225"/>
+                <a:ext cx="6852300" cy="1192500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;h531cb58bc979c2d3_0_78"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9458325" y="1200150"/>
+            <a:ext cx="7401000" cy="3781500"/>
+            <a:chOff x="9458325" y="1200150"/>
+            <a:chExt cx="7401000" cy="3781500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;h531cb58bc979c2d3_0_78"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9458325" y="1200150"/>
+              <a:ext cx="7401000" cy="3781500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="113" name="Google Shape;113;h531cb58bc979c2d3_0_78"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12711113" y="1400175"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="114" name="Google Shape;114;h531cb58bc979c2d3_0_78"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9717405" y="2495550"/>
+              <a:ext cx="6882900" cy="2364075"/>
+              <a:chOff x="9717405" y="2495550"/>
+              <a:chExt cx="6882900" cy="2364075"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="115" name="Google Shape;115;h531cb58bc979c2d3_0_78"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9717405" y="2495550"/>
+                <a:ext cx="6882900" cy="1255500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>day 2</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="116" name="Google Shape;116;h531cb58bc979c2d3_0_78"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9732645" y="3667125"/>
+                <a:ext cx="6852300" cy="1192500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="121" name="Shape 121"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="122" name="Google Shape;122;h531cb58bc979c2d3_0_101"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="123" name="Google Shape;123;h531cb58bc979c2d3_0_101"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14211300" y="1171575"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="124" name="Google Shape;124;h531cb58bc979c2d3_0_101"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="10010775" y="2790825"/>
+            <a:ext cx="2800350" cy="1295400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="125" name="Google Shape;125;h531cb58bc979c2d3_0_101"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="552450" y="304800"/>
+            <a:ext cx="6781800" cy="2809875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;h531cb58bc979c2d3_0_101"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;h531cb58bc979c2d3_0_101"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="128" name="Google Shape;128;h531cb58bc979c2d3_0_101"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;h531cb58bc979c2d3_0_101"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6156900" cy="8517375"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6156900" cy="8517375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;h531cb58bc979c2d3_0_101"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5219700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="131" name="Google Shape;131;h531cb58bc979c2d3_0_101"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="6715125"/>
+              <a:ext cx="6096000" cy="1552500"/>
+              <a:chOff x="2200275" y="6715125"/>
+              <a:chExt cx="6096000" cy="1552500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="132" name="Google Shape;132;h531cb58bc979c2d3_0_101"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="6715125"/>
+                <a:ext cx="6096000" cy="1552500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="93DDFD"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="133" name="Google Shape;133;h531cb58bc979c2d3_0_101"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2771775" y="6943725"/>
+                <a:ext cx="1493400" cy="1255500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>day 1</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;h531cb58bc979c2d3_0_101"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8724900"/>
+              <a:ext cx="6156900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;h531cb58bc979c2d3_0_101"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6156900" cy="8517375"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6156900" cy="8517375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="136" name="Google Shape;136;h531cb58bc979c2d3_0_101"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5219700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;h531cb58bc979c2d3_0_101"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="6715125"/>
+              <a:ext cx="6096000" cy="1552500"/>
+              <a:chOff x="9991725" y="6715125"/>
+              <a:chExt cx="6096000" cy="1552500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="138" name="Google Shape;138;h531cb58bc979c2d3_0_101"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="6715125"/>
+                <a:ext cx="6096000" cy="1552500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="93DDFD"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="139" name="Google Shape;139;h531cb58bc979c2d3_0_101"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10563225" y="6943725"/>
+                <a:ext cx="1588800" cy="1255500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>day 2</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="140" name="Google Shape;140;h531cb58bc979c2d3_0_101"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8724900"/>
+              <a:ext cx="6156900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="8DDDFD"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="145" name="Shape 145"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;h531cb58bc979c2d3_0_124"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="147" name="Google Shape;147;h531cb58bc979c2d3_0_124"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9363075" y="2790825"/>
+            <a:ext cx="8382000" cy="1219200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="148" name="Google Shape;148;h531cb58bc979c2d3_0_124"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="447675" y="581025"/>
+            <a:ext cx="8382000" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;h531cb58bc979c2d3_0_124"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="150" name="Google Shape;150;h531cb58bc979c2d3_0_124"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="151" name="Google Shape;151;h531cb58bc979c2d3_0_124"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="152" name="Google Shape;152;h531cb58bc979c2d3_0_124"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3876675" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;h531cb58bc979c2d3_0_124"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6905625" y="1381125"/>
+            <a:ext cx="10321350" cy="8835525"/>
+            <a:chOff x="6905625" y="1381125"/>
+            <a:chExt cx="10321350" cy="8835525"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="154" name="Google Shape;154;h531cb58bc979c2d3_0_124"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6905625" y="1381125"/>
+              <a:ext cx="10292700" cy="7827600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="155" name="Google Shape;155;h531cb58bc979c2d3_0_124"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13211175" y="9277350"/>
+              <a:ext cx="4015800" cy="939300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="156" name="Google Shape;156;h531cb58bc979c2d3_0_124"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="904875" y="752475"/>
+            <a:ext cx="5210175" cy="9039225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="8DDDFD"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="161" name="Shape 161"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 0" id="162" name="Google Shape;162;p10"/>
+          <p:cNvPr descr="preencoded.png" id="162" name="Google Shape;162;h531cb58bc979c2d3_0_139"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
+          <a:xfrm rot="10800000">
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 1" id="163" name="Google Shape;163;p10"/>
+          <p:cNvPr descr="preencoded.png" id="163" name="Google Shape;163;h531cb58bc979c2d3_0_139"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18950768" y="1562100"/>
-            <a:ext cx="3734268" cy="1727200"/>
+            <a:off x="485775" y="619125"/>
+            <a:ext cx="4333875" cy="2038350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 2" id="164" name="Google Shape;164;p10"/>
+          <p:cNvPr descr="preencoded.png" id="164" name="Google Shape;164;h531cb58bc979c2d3_0_139"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3734268" cy="1727200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="5248275" y="2600325"/>
+            <a:ext cx="3295650" cy="1552575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 3" id="165" name="Google Shape;165;p10"/>
+          <p:cNvPr descr="preencoded.png" id="165" name="Google Shape;165;h531cb58bc979c2d3_0_139"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="736692" y="406400"/>
-            <a:ext cx="9043531" cy="3746500"/>
+            <a:off x="9144000" y="1133475"/>
+            <a:ext cx="8639175" cy="1809750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 4" id="166" name="Google Shape;166;p10"/>
+          <p:cNvPr descr="preencoded.png" id="166" name="Google Shape;166;h531cb58bc979c2d3_0_139"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523339" y="10820400"/>
-            <a:ext cx="711290" cy="2590800"/>
+            <a:off x="12201525" y="4486275"/>
+            <a:ext cx="5286375" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 5" id="167" name="Google Shape;167;p10"/>
+          <p:cNvPr descr="preencoded.png" id="167" name="Google Shape;167;h531cb58bc979c2d3_0_139"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381048" y="2146300"/>
-            <a:ext cx="23637654" cy="9144000"/>
+            <a:off x="666750" y="4486275"/>
+            <a:ext cx="11125200" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="168" name="Google Shape;168;h531cb58bc979c2d3_0_139"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="381047" y="3060700"/>
-[...38 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;h531cb58bc979c2d3_0_139"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="170" name="Google Shape;170;h531cb58bc979c2d3_0_139"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;h531cb58bc979c2d3_0_139"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809625" y="1400175"/>
+            <a:ext cx="5347200" cy="2611875"/>
+            <a:chOff x="809625" y="1400175"/>
+            <a:chExt cx="5347200" cy="2611875"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;h531cb58bc979c2d3_0_139"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="1400175"/>
+              <a:ext cx="5286300" cy="1552500"/>
+              <a:chOff x="809625" y="1400175"/>
+              <a:chExt cx="5286300" cy="1552500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="173" name="Google Shape;173;h531cb58bc979c2d3_0_139"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="1400175"/>
+                <a:ext cx="5286300" cy="1552500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="93DDFD"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="174" name="Google Shape;174;h531cb58bc979c2d3_0_139"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="1628775"/>
+                <a:ext cx="1588800" cy="1255500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>Day 1</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="175" name="Google Shape;175;h531cb58bc979c2d3_0_139"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="3181350"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;h531cb58bc979c2d3_0_139"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="609676" y="4470400"/>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="6505575" y="1400175"/>
+            <a:ext cx="5347200" cy="2611875"/>
+            <a:chOff x="6505575" y="1400175"/>
+            <a:chExt cx="5347200" cy="2611875"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;h531cb58bc979c2d3_0_139"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1400175"/>
+              <a:ext cx="5286300" cy="1552500"/>
+              <a:chOff x="6505575" y="1400175"/>
+              <a:chExt cx="5286300" cy="1552500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="178" name="Google Shape;178;h531cb58bc979c2d3_0_139"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="1400175"/>
+                <a:ext cx="5286300" cy="1552500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="93DDFD"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="179" name="Google Shape;179;h531cb58bc979c2d3_0_139"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="1628775"/>
+                <a:ext cx="1683900" cy="1255500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>Day 2</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;h531cb58bc979c2d3_0_139"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="3181350"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;h531cb58bc979c2d3_0_139"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12201525" y="1400175"/>
+            <a:ext cx="5347200" cy="2611875"/>
+            <a:chOff x="12201525" y="1400175"/>
+            <a:chExt cx="5347200" cy="2611875"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;h531cb58bc979c2d3_0_139"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1400175"/>
+              <a:ext cx="5286300" cy="1552500"/>
+              <a:chOff x="12201525" y="1400175"/>
+              <a:chExt cx="5286300" cy="1552500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="183" name="Google Shape;183;h531cb58bc979c2d3_0_139"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="1400175"/>
+                <a:ext cx="5286300" cy="1552500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="93DDFD"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="184" name="Google Shape;184;h531cb58bc979c2d3_0_139"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="1628775"/>
+                <a:ext cx="1750800" cy="1255500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Rock Salt"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rock Salt"/>
+                    <a:ea typeface="Rock Salt"/>
+                    <a:cs typeface="Rock Salt"/>
+                    <a:sym typeface="Rock Salt"/>
+                  </a:rPr>
+                  <a:t>Day 3</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;h531cb58bc979c2d3_0_139"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="3181350"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rock Salt"/>
-[...18627 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="8DDDFD"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="139" name="Shape 139"/>
+        <p:cNvPr id="190" name="Shape 190"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 0" id="140" name="Google Shape;140;p9"/>
+          <p:cNvPr descr="preencoded.png" id="191" name="Google Shape;191;h531cb58bc979c2d3_0_167"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
+          <a:xfrm rot="10800000">
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 1" id="141" name="Google Shape;141;p9"/>
+          <p:cNvPr descr="preencoded.png" id="192" name="Google Shape;192;h531cb58bc979c2d3_0_167"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="647781" y="825500"/>
-            <a:ext cx="5779223" cy="2717800"/>
+            <a:off x="485775" y="619125"/>
+            <a:ext cx="4333875" cy="2038350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 2" id="142" name="Google Shape;142;p9"/>
+          <p:cNvPr descr="preencoded.png" id="193" name="Google Shape;193;h531cb58bc979c2d3_0_167"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4394750" cy="2070100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="5248275" y="2600325"/>
+            <a:ext cx="3295650" cy="1552575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image 3" id="143" name="Google Shape;143;p9"/>
+          <p:cNvPr descr="preencoded.png" id="194" name="Google Shape;194;h531cb58bc979c2d3_0_167"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193523" y="1511300"/>
-            <a:ext cx="11520342" cy="2413000"/>
+            <a:off x="9144000" y="1133475"/>
+            <a:ext cx="8639175" cy="1809750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="195" name="Google Shape;195;h531cb58bc979c2d3_0_167"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="196" name="Google Shape;196;h531cb58bc979c2d3_0_167"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;h531cb58bc979c2d3_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="198" name="Google Shape;198;h531cb58bc979c2d3_0_167"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523339" y="10820400"/>
-            <a:ext cx="711290" cy="2590800"/>
+            <a:off x="7953375" y="619125"/>
+            <a:ext cx="2390700" cy="2085900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...18 lines deleted...]
-        </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
-            <a:spAutoFit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Rock Salt"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Rock Salt"/>
                 <a:ea typeface="Rock Salt"/>
                 <a:cs typeface="Rock Salt"/>
                 <a:sym typeface="Rock Salt"/>
               </a:rPr>
               <a:t>plan</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...50 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;h531cb58bc979c2d3_0_167"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4192323" y="4349750"/>
-[...54 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="1333500" y="2943225"/>
+            <a:ext cx="15630450" cy="5648400"/>
+            <a:chOff x="1333500" y="2943225"/>
+            <a:chExt cx="15630450" cy="5648400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;h531cb58bc979c2d3_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2943225"/>
+              <a:ext cx="4829100" cy="5648400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="201" name="Google Shape;201;h531cb58bc979c2d3_0_167"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3390900" y="3257550"/>
+              <a:ext cx="714375" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;h531cb58bc979c2d3_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2943225"/>
+              <a:ext cx="4829100" cy="5648400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="203" name="Google Shape;203;h531cb58bc979c2d3_0_167"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8753475" y="3257550"/>
+              <a:ext cx="790575" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;h531cb58bc979c2d3_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2943225"/>
+              <a:ext cx="4829100" cy="5648400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="93DDFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="205" name="Google Shape;205;h531cb58bc979c2d3_0_167"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14135100" y="3257550"/>
+              <a:ext cx="828675" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;h531cb58bc979c2d3_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3001328" y="4448175"/>
+              <a:ext cx="1493400" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>day 1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;h531cb58bc979c2d3_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5772150"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;h531cb58bc979c2d3_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8354378" y="4448175"/>
+              <a:ext cx="1588800" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>day 2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rock Salt"/>
-[...53 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="209" name="Google Shape;209;h531cb58bc979c2d3_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5772150"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...27 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;h531cb58bc979c2d3_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13721715" y="4448175"/>
+              <a:ext cx="1655400" cy="1255500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Rock Salt"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rock Salt"/>
+                  <a:ea typeface="Rock Salt"/>
+                  <a:cs typeface="Rock Salt"/>
+                  <a:sym typeface="Rock Salt"/>
+                </a:rPr>
+                <a:t>day 3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="211" name="Google Shape;211;h531cb58bc979c2d3_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5772150"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...27 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...541 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office Theme">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="A7A7A7"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="535353"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="FF00FF"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -25778,86 +29975,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office Theme">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="A7A7A7"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="535353"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="FF00FF"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -26055,27 +30252,30 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>PptxGenJS</dc:creator>
+</cp:coreProperties>
 </file>