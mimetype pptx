--- v0 (2025-11-08)
+++ v1 (2026-08-30)
@@ -49,243 +49,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="2448">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3168">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -523,243 +523,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4864,717 +4864,717 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="54" name="Google Shape;54;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
@@ -5594,51 +5594,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="666666"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="55" name="Google Shape;55;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="2238" l="0" r="0" t="0"/>
+          <a:srcRect b="2239" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="397875" y="1634575"/>
             <a:ext cx="5215248" cy="2808751"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56" name="Google Shape;56;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6010775" y="2703150"/>
@@ -6186,63 +6186,63 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="113000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en" sz="1200"/>
               <a:t>Instrucciones</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200"/>
-              <a:t>: Utiliza estas imágenes y las líneas para documentar tus observaciones del cielo nocturno. Dibuja lo </a:t>
+              <a:t>: Utiliza estas imágenes y las líneas para anotar tus observaciones del cielo nocturno. Dibuja lo </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200"/>
               <a:t>que</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200"/>
               <a:t> observes. Escribe notas acerca de lo </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200"/>
-              <a:t>que piensas de esos patrones. Después de cada misterio agregaremos más información.</a:t>
+              <a:t>que piensas de esos patrones. Después de cada lección, agregaremos más información.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1200"/>
               <a:t> Si necesitas más espacio, utiliza el reverso de esta hoja.</a:t>
             </a:r>
             <a:endParaRPr sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="58" name="Google Shape;58;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="826225" y="6938575"/>
             <a:ext cx="615300" cy="327000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="EFEFEF"/>
@@ -6252,51 +6252,51 @@
               <a:srgbClr val="434343"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="900"/>
-              <a:t>El sol</a:t>
+              <a:t>El Sol</a:t>
             </a:r>
             <a:endParaRPr sz="900"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="59" name="Google Shape;59;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="415000" y="4627700"/>
             <a:ext cx="5187600" cy="273300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
@@ -6310,51 +6310,51 @@
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="1000"/>
               <a:t>Vista de la Tierra desde el espacio </a:t>
             </a:r>
             <a:r>
               <a:rPr i="1" lang="en" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>(sin escala)</a:t>
+              <a:t>(no está a escala)</a:t>
             </a:r>
             <a:endParaRPr sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="60" name="Google Shape;60;p13"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="492225" y="6967500"/>
             <a:ext cx="318000" cy="114000"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -6423,68 +6423,68 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="3600">
+              <a:rPr lang="en" sz="3200">
                 <a:latin typeface="Oswald"/>
                 <a:ea typeface="Oswald"/>
                 <a:cs typeface="Oswald"/>
                 <a:sym typeface="Oswald"/>
               </a:rPr>
-              <a:t>Patrones en el cielo nocturno</a:t>
+              <a:t>Patrones del cielo nocturno</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="3600">
+              <a:rPr lang="en" sz="3200">
                 <a:latin typeface="Oswald"/>
                 <a:ea typeface="Oswald"/>
                 <a:cs typeface="Oswald"/>
                 <a:sym typeface="Oswald"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="3600">
+            <a:endParaRPr sz="3200">
               <a:latin typeface="Oswald"/>
               <a:ea typeface="Oswald"/>
               <a:cs typeface="Oswald"/>
               <a:sym typeface="Oswald"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63" name="Google Shape;63;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="406600" y="1405975"/>
             <a:ext cx="5197800" cy="392100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
@@ -6582,116 +6582,118 @@
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="66" name="Google Shape;66;p13"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4547871" y="5693575"/>
-[...2 lines deleted...]
-            <a:chExt cx="1384464" cy="335100"/>
+            <a:off x="4548051" y="5693575"/>
+            <a:ext cx="977609" cy="326991"/>
+            <a:chOff x="1461505" y="4875304"/>
+            <a:chExt cx="1458900" cy="335100"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="67" name="Google Shape;67;p13"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="1927401" y="4875304"/>
-              <a:ext cx="918300" cy="335100"/>
+              <a:off x="1927405" y="4875304"/>
+              <a:ext cx="993000" cy="335100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F3F3F3"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="434343"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en" sz="900"/>
-                <a:t>La luna</a:t>
+                <a:t> La Luna</a:t>
               </a:r>
               <a:endParaRPr sz="900"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="68" name="Google Shape;68;p13"/>
-            <p:cNvCxnSpPr/>
+            <p:cNvCxnSpPr>
+              <a:stCxn id="67" idx="1"/>
+            </p:cNvCxnSpPr>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm flipH="1">
-              <a:off x="1461237" y="5085235"/>
-              <a:ext cx="620100" cy="81900"/>
+              <a:off x="1461505" y="5042854"/>
+              <a:ext cx="465900" cy="124200"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="434343"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="med" w="med" type="none"/>
               <a:tailEnd len="med" w="med" type="triangle"/>
             </a:ln>
           </p:spPr>
         </p:cxnSp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="69" name="Google Shape;69;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -6778,70 +6780,78 @@
               </a:rPr>
               <a:t>Estás aquí</a:t>
             </a:r>
             <a:endParaRPr sz="700">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="700">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>(la foto de veredas de las estrellas se tomó aquí)</a:t>
+              <a:t>(la foto de los senderos estelares fue tomada aqu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="700">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>í)</a:t>
             </a:r>
             <a:endParaRPr sz="700">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="71" name="Google Shape;71;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2371350" y="3699525"/>
-            <a:ext cx="1106700" cy="638100"/>
+            <a:off x="2278750" y="3699525"/>
+            <a:ext cx="1330500" cy="638100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
@@ -6873,55 +6883,55 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en" sz="900"/>
-              <a:t>Volteando</a:t>
+              <a:t>Viendo hacia el </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en" sz="900"/>
-              <a:t> al norte</a:t>
+              <a:t>norte</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="900"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="73" name="Google Shape;73;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2815975" y="3759650"/>
             <a:ext cx="205925" cy="295850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -6995,51 +7005,51 @@
               </a:rPr>
               <a:t>No. de idea/visión: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1100"/>
               <a:t>___</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1100"/>
               <a:t>___</a:t>
             </a:r>
             <a:endParaRPr sz="1100"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="75" name="Google Shape;75;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="308" l="0" r="-2406" t="298"/>
+          <a:srcRect b="308" l="0" r="-2407" t="298"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3930375" y="372588"/>
             <a:ext cx="1738677" cy="223025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="76" name="Google Shape;76;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3609200" y="552150"/>