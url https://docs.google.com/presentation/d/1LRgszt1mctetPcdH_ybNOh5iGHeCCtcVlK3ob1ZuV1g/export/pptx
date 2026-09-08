--- v0 (2026-08-01)
+++ v1 (2026-09-08)
@@ -110,243 +110,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -584,243 +584,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -6290,51 +6290,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:noFill/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -8614,717 +8614,717 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
@@ -9336,51 +9336,51 @@
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=UgFdtIkDvSU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=FNa8dtJCLfA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=9uf1gMqbpT4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=UgFdtIkDvSU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=FNa8dtJCLfA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=9uf1gMqbpT4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
@@ -10435,53 +10435,51 @@
               <a:rPr lang="en" sz="3500">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>7</a:t>
             </a:r>
             <a:endParaRPr sz="3500">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;p22">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="194" name="Google Shape;194;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -10627,53 +10625,51 @@
               <a:rPr lang="en" sz="3500">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>8</a:t>
             </a:r>
             <a:endParaRPr sz="3500">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;p23">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="201" name="Google Shape;201;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -10819,53 +10815,51 @@
               <a:rPr lang="en" sz="3500">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>9</a:t>
             </a:r>
             <a:endParaRPr sz="3500">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p24">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="208" name="Google Shape;208;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -11011,53 +11005,51 @@
               <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>10</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;p25">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="215" name="Google Shape;215;p25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -11203,53 +11195,51 @@
               <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>11</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p26">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="222" name="Google Shape;222;p26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -11395,53 +11385,51 @@
               <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>12</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;p27">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="229" name="Google Shape;229;p27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -11587,53 +11575,51 @@
               <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>13</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;p28">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="236" name="Google Shape;236;p28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -11779,53 +11765,51 @@
               <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>14</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;p29">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="243" name="Google Shape;243;p29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -11971,53 +11955,51 @@
               <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>15</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;p30">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="250" name="Google Shape;250;p30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -12163,53 +12145,51 @@
               <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>16</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p31">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="257" name="Google Shape;257;p31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -12631,53 +12611,51 @@
               <a:rPr lang="en" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Most importantly have fun and work hard!</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Archivo Black"/>
               <a:ea typeface="Archivo Black"/>
               <a:cs typeface="Archivo Black"/>
               <a:sym typeface="Archivo Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;p14">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="132" name="Google Shape;132;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -12823,53 +12801,51 @@
               <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>17</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;p32">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="264" name="Google Shape;264;p32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -13015,53 +12991,51 @@
               <a:rPr lang="en" sz="2700">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>18</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;p33">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="271" name="Google Shape;271;p33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -13623,53 +13597,51 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="149" name="Shape 149"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p16">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="150" name="Google Shape;150;p16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -13815,53 +13787,51 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="156" name="Shape 156"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p17">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="157" name="Google Shape;157;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -14129,53 +14099,51 @@
               <a:rPr lang="en" sz="3500">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:endParaRPr sz="3500">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p18">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="166" name="Google Shape;166;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -14321,53 +14289,51 @@
               <a:rPr lang="en" sz="3500">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
             <a:endParaRPr sz="3500">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p19">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="173" name="Google Shape;173;p19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -14513,53 +14479,51 @@
               <a:rPr lang="en" sz="3500">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>5</a:t>
             </a:r>
             <a:endParaRPr sz="3500">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;p20">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="180" name="Google Shape;180;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -14705,53 +14669,51 @@
               <a:rPr lang="en" sz="3500">
                 <a:solidFill>
                   <a:srgbClr val="FFE599"/>
                 </a:solidFill>
                 <a:latin typeface="Bowlby One SC"/>
                 <a:ea typeface="Bowlby One SC"/>
                 <a:cs typeface="Bowlby One SC"/>
                 <a:sym typeface="Bowlby One SC"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
             <a:endParaRPr sz="3500">
               <a:solidFill>
                 <a:srgbClr val="FFE599"/>
               </a:solidFill>
               <a:latin typeface="Bowlby One SC"/>
               <a:ea typeface="Bowlby One SC"/>
               <a:cs typeface="Bowlby One SC"/>
               <a:sym typeface="Bowlby One SC"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;p21">
-[...1 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="187" name="Google Shape;187;p21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="96500" y="3860050"/>
             <a:ext cx="916800" cy="1109700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">