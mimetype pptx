--- v0 (2026-08-03)
+++ v1 (2026-10-11)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
@@ -78,339 +79,341 @@
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId28"/>
       <p:bold r:id="rId29"/>
       <p:italic r:id="rId30"/>
       <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
       <p:italic r:id="rId34"/>
       <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId36"/>
       <p:bold r:id="rId37"/>
       <p:italic r:id="rId38"/>
       <p:boldItalic r:id="rId39"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId40"/>
       <p:bold r:id="rId41"/>
+      <p:italic r:id="rId42"/>
+      <p:boldItalic r:id="rId43"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="MuseoModerno Black"/>
-      <p:bold r:id="rId42"/>
-      <p:boldItalic r:id="rId43"/>
+      <p:bold r:id="rId44"/>
+      <p:boldItalic r:id="rId45"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId44"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId47"/>
+      <p:regular r:id="rId46"/>
+      <p:bold r:id="rId47"/>
+      <p:italic r:id="rId48"/>
+      <p:boldItalic r:id="rId49"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId48" roundtripDataSignature="AMtx7mjH4E73Tl2SVfl2JOFVo0SZj+KM9A=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId50" roundtripDataSignature="AMtx7miZ7CvdBmyX5yhiSrbeJaSoIt4+Gw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/MuseoModernoBlack-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/MuseoModernoBlack-boldItalic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId48" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/MuseoModernoBlack-bold.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/MuseoModernoBlack-boldItalic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId50" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1331,243 +1334,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1648,139 +1651,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2dec24a4741_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3fa2be30b66_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2dec24a4741_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3fa2be30b66_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2dec24a4741_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3fa2be30b66_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1791,153 +1794,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="257" name="Shape 257"/>
+        <p:cNvPr id="242" name="Shape 242"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;g2dec24a4741_0_237:notes"/>
+          <p:cNvPr id="243" name="Google Shape;243;g3fa2be30b66_0_222:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;g2dec24a4741_0_237:notes"/>
+          <p:cNvPr id="244" name="Google Shape;244;g3fa2be30b66_0_222:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;g2dec24a4741_0_237:notes"/>
+          <p:cNvPr id="245" name="Google Shape;245;g3fa2be30b66_0_222:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1948,153 +1951,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="289" name="Shape 289"/>
+        <p:cNvPr id="268" name="Shape 268"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;g2dec24a4741_0_268:notes"/>
+          <p:cNvPr id="269" name="Google Shape;269;g3fa2be30b66_0_247:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;g2dec24a4741_0_268:notes"/>
+          <p:cNvPr id="270" name="Google Shape;270;g3fa2be30b66_0_247:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;g2dec24a4741_0_268:notes"/>
+          <p:cNvPr id="271" name="Google Shape;271;g3fa2be30b66_0_247:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2105,153 +2108,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="285" name="Shape 285"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g2dec24a4741_0_283:notes"/>
+          <p:cNvPr id="286" name="Google Shape;286;g3fa2be30b66_0_263:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;g2dec24a4741_0_283:notes"/>
+          <p:cNvPr id="287" name="Google Shape;287;g3fa2be30b66_0_263:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;g2dec24a4741_0_283:notes"/>
+          <p:cNvPr id="288" name="Google Shape;288;g3fa2be30b66_0_263:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2262,153 +2265,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="336" name="Shape 336"/>
+        <p:cNvPr id="305" name="Shape 305"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g2dec24a4741_0_313:notes"/>
+          <p:cNvPr id="306" name="Google Shape;306;g3fa2be30b66_0_282:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;g2dec24a4741_0_313:notes"/>
+          <p:cNvPr id="307" name="Google Shape;307;g3fa2be30b66_0_282:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g2dec24a4741_0_313:notes"/>
+          <p:cNvPr id="308" name="Google Shape;308;g3fa2be30b66_0_282:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2419,153 +2422,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="405" name="Shape 405"/>
+        <p:cNvPr id="372" name="Shape 372"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="406" name="Google Shape;406;g2dec24a4741_0_381:notes"/>
+          <p:cNvPr id="373" name="Google Shape;373;g3fa2be30b66_0_348:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="407" name="Google Shape;407;g2dec24a4741_0_381:notes"/>
+          <p:cNvPr id="374" name="Google Shape;374;g3fa2be30b66_0_348:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="408" name="Google Shape;408;g2dec24a4741_0_381:notes"/>
+          <p:cNvPr id="375" name="Google Shape;375;g3fa2be30b66_0_348:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2576,153 +2579,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="423" name="Shape 423"/>
+        <p:cNvPr id="390" name="Shape 390"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;g2dec24a4741_0_398:notes"/>
+          <p:cNvPr id="391" name="Google Shape;391;g3fa2be30b66_0_365:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;g2dec24a4741_0_398:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;g3fa2be30b66_0_365:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="426" name="Google Shape;426;g2dec24a4741_0_398:notes"/>
+          <p:cNvPr id="393" name="Google Shape;393;g3fa2be30b66_0_365:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2733,153 +2736,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="442" name="Shape 442"/>
+        <p:cNvPr id="409" name="Shape 409"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;g2dec24a4741_0_416:notes"/>
+          <p:cNvPr id="410" name="Google Shape;410;g3fa2be30b66_0_383:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;g2dec24a4741_0_416:notes"/>
+          <p:cNvPr id="411" name="Google Shape;411;g3fa2be30b66_0_383:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;g2dec24a4741_0_416:notes"/>
+          <p:cNvPr id="412" name="Google Shape;412;g3fa2be30b66_0_383:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2890,153 +2893,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="461" name="Shape 461"/>
+        <p:cNvPr id="429" name="Shape 429"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="462" name="Google Shape;462;g2dec24a4741_0_434:notes"/>
+          <p:cNvPr id="430" name="Google Shape;430;g3fa2be30b66_0_402:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="463" name="Google Shape;463;g2dec24a4741_0_434:notes"/>
+          <p:cNvPr id="431" name="Google Shape;431;g3fa2be30b66_0_402:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="464" name="Google Shape;464;g2dec24a4741_0_434:notes"/>
+          <p:cNvPr id="432" name="Google Shape;432;g3fa2be30b66_0_402:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3047,153 +3050,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="470" name="Shape 470"/>
+        <p:cNvPr id="439" name="Shape 439"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;g2dec24a4741_0_442:notes"/>
+          <p:cNvPr id="440" name="Google Shape;440;g3fa2be30b66_0_411:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="472" name="Google Shape;472;g2dec24a4741_0_442:notes"/>
+          <p:cNvPr id="441" name="Google Shape;441;g3fa2be30b66_0_411:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g2dec24a4741_0_442:notes"/>
+          <p:cNvPr id="442" name="Google Shape;442;g3fa2be30b66_0_411:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3204,153 +3207,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="494" name="Shape 494"/>
+        <p:cNvPr id="462" name="Shape 462"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="495" name="Google Shape;495;g2dec24a4741_0_465:notes"/>
+          <p:cNvPr id="463" name="Google Shape;463;g3fa2be30b66_0_433:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;g2dec24a4741_0_465:notes"/>
+          <p:cNvPr id="464" name="Google Shape;464;g3fa2be30b66_0_433:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;g2dec24a4741_0_465:notes"/>
+          <p:cNvPr id="465" name="Google Shape;465;g3fa2be30b66_0_433:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3361,153 +3364,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvPr id="26" name="Shape 26"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2dec24a4741_0_13:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;g3fa2be30b66_0_14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2dec24a4741_0_13:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;g3fa2be30b66_0_14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g2dec24a4741_0_13:notes"/>
+          <p:cNvPr id="29" name="Google Shape;29;g3fa2be30b66_0_14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3518,153 +3521,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="548" name="Shape 548"/>
+        <p:cNvPr id="510" name="Shape 510"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="549" name="Google Shape;549;g2dec24a4741_0_518:notes"/>
+          <p:cNvPr id="511" name="Google Shape;511;g3fa2be30b66_0_480:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="550" name="Google Shape;550;g2dec24a4741_0_518:notes"/>
+          <p:cNvPr id="512" name="Google Shape;512;g3fa2be30b66_0_480:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="551" name="Google Shape;551;g2dec24a4741_0_518:notes"/>
+          <p:cNvPr id="513" name="Google Shape;513;g3fa2be30b66_0_480:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3675,153 +3678,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="588" name="Shape 588"/>
+        <p:cNvPr id="543" name="Shape 543"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="589" name="Google Shape;589;g2dec24a4741_0_557:notes"/>
+          <p:cNvPr id="544" name="Google Shape;544;g3fa2be30b66_0_512:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="590" name="Google Shape;590;g2dec24a4741_0_557:notes"/>
+          <p:cNvPr id="545" name="Google Shape;545;g3fa2be30b66_0_512:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="591" name="Google Shape;591;g2dec24a4741_0_557:notes"/>
+          <p:cNvPr id="546" name="Google Shape;546;g3fa2be30b66_0_512:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3832,153 +3835,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="616" name="Shape 616"/>
+        <p:cNvPr id="567" name="Shape 567"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="617" name="Google Shape;617;g2dec24a4741_0_584:notes"/>
+          <p:cNvPr id="568" name="Google Shape;568;g3fa2be30b66_0_535:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="618" name="Google Shape;618;g2dec24a4741_0_584:notes"/>
+          <p:cNvPr id="569" name="Google Shape;569;g3fa2be30b66_0_535:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="619" name="Google Shape;619;g2dec24a4741_0_584:notes"/>
+          <p:cNvPr id="570" name="Google Shape;570;g3fa2be30b66_0_535:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3989,153 +3992,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="697" name="Shape 697"/>
+        <p:cNvPr id="660" name="Shape 660"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="698" name="Google Shape;698;g2dec24a4741_0_664:notes"/>
+          <p:cNvPr id="661" name="Google Shape;661;g3fa2be30b66_0_627:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="699" name="Google Shape;699;g2dec24a4741_0_664:notes"/>
+          <p:cNvPr id="662" name="Google Shape;662;g3fa2be30b66_0_627:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="700" name="Google Shape;700;g2dec24a4741_0_664:notes"/>
+          <p:cNvPr id="663" name="Google Shape;663;g3fa2be30b66_0_627:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4146,153 +4149,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="39" name="Shape 39"/>
+        <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g2dec24a4741_0_26:notes"/>
+          <p:cNvPr id="42" name="Google Shape;42;g3fa2be30b66_0_28:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;g2dec24a4741_0_26:notes"/>
+          <p:cNvPr id="43" name="Google Shape;43;g3fa2be30b66_0_28:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;g2dec24a4741_0_26:notes"/>
+          <p:cNvPr id="44" name="Google Shape;44;g3fa2be30b66_0_28:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4303,153 +4306,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="82" name="Shape 82"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;g2dec24a4741_0_71:notes"/>
+          <p:cNvPr id="83" name="Google Shape;83;g3fa2be30b66_0_68:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g2dec24a4741_0_71:notes"/>
+          <p:cNvPr id="84" name="Google Shape;84;g3fa2be30b66_0_68:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g2dec24a4741_0_71:notes"/>
+          <p:cNvPr id="85" name="Google Shape;85;g3fa2be30b66_0_68:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4460,153 +4463,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="99" name="Shape 99"/>
+        <p:cNvPr id="98" name="Shape 98"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;g2dec24a4741_0_84:notes"/>
+          <p:cNvPr id="99" name="Google Shape;99;g3fa2be30b66_0_83:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;g2dec24a4741_0_84:notes"/>
+          <p:cNvPr id="100" name="Google Shape;100;g3fa2be30b66_0_83:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;g2dec24a4741_0_84:notes"/>
+          <p:cNvPr id="101" name="Google Shape;101;g3fa2be30b66_0_83:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4631,139 +4634,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="121" name="Shape 121"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;g2dec24a4741_0_105:notes"/>
+          <p:cNvPr id="122" name="Google Shape;122;g3fa2be30b66_0_105:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;g2dec24a4741_0_105:notes"/>
+          <p:cNvPr id="123" name="Google Shape;123;g3fa2be30b66_0_105:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;g2dec24a4741_0_105:notes"/>
+          <p:cNvPr id="124" name="Google Shape;124;g3fa2be30b66_0_105:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4774,153 +4777,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="136" name="Shape 136"/>
+        <p:cNvPr id="137" name="Shape 137"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;g2dec24a4741_0_119:notes"/>
+          <p:cNvPr id="138" name="Google Shape;138;g3fa2be30b66_0_120:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;g2dec24a4741_0_119:notes"/>
+          <p:cNvPr id="139" name="Google Shape;139;g3fa2be30b66_0_120:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;g2dec24a4741_0_119:notes"/>
+          <p:cNvPr id="140" name="Google Shape;140;g3fa2be30b66_0_120:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4931,153 +4934,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="169" name="Shape 169"/>
+        <p:cNvPr id="165" name="Shape 165"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g2dec24a4741_0_151:notes"/>
+          <p:cNvPr id="166" name="Google Shape;166;g3fa2be30b66_0_147:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g2dec24a4741_0_151:notes"/>
+          <p:cNvPr id="167" name="Google Shape;167;g3fa2be30b66_0_147:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;g2dec24a4741_0_151:notes"/>
+          <p:cNvPr id="168" name="Google Shape;168;g3fa2be30b66_0_147:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5088,153 +5091,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="197" name="Shape 197"/>
+        <p:cNvPr id="194" name="Shape 194"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;g2dec24a4741_0_178:notes"/>
+          <p:cNvPr id="195" name="Google Shape;195;g3fa2be30b66_0_175:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;g2dec24a4741_0_178:notes"/>
+          <p:cNvPr id="196" name="Google Shape;196;g3fa2be30b66_0_175:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;g2dec24a4741_0_178:notes"/>
+          <p:cNvPr id="197" name="Google Shape;197;g3fa2be30b66_0_175:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5277,51 +5280,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5331,27598 +5334,24237 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2dec24a4741_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3fa2be30b66_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10212076" y="6743700"/>
-            <a:ext cx="14174972" cy="6972300"/>
+            <a:off x="7658100" y="5057775"/>
+            <a:ext cx="10629900" cy="5229225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g2dec24a4741_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g3fa2be30b66_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2975601" cy="10404878"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="12027446" y="5362500"/>
+            <a:ext cx="10629901" cy="5229225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="18" name="Google Shape;18;g2dec24a4741_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;g3fa2be30b66_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="6743700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1647825" y="-1790700"/>
+            <a:ext cx="10791825" cy="6848475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="19" name="Google Shape;19;g2dec24a4741_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;g3fa2be30b66_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="711289" y="10629900"/>
-            <a:ext cx="2982395" cy="2819395"/>
+            <a:off x="533400" y="7972425"/>
+            <a:ext cx="2236516" cy="2114545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;g2dec24a4741_0_0"/>
+          <p:cNvPr id="20" name="Google Shape;20;g3fa2be30b66_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-84677" y="1206500"/>
-            <a:ext cx="24556500" cy="4347600"/>
+            <a:off x="-77629" y="904875"/>
+            <a:ext cx="18443400" cy="3288900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="17800"/>
+              <a:buSzPts val="13350"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="17800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="13350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Cognitive </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="17800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="13350" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="B97A14"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Psychology </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="17800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="13350" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;g3fa2be30b66_0_0"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;g3fa2be30b66_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Google Shape;23;g3fa2be30b66_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;g2dec24a4741_0_0"/>
+          <p:cNvPr id="24" name="Google Shape;24;g3fa2be30b66_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="18129300" cy="1490100"/>
+            <a:off x="2447925" y="571500"/>
+            <a:ext cx="13605600" cy="1127700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE BY EATEMP</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="24" name="Google Shape;24;g2dec24a4741_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="25" name="Google Shape;25;g3fa2be30b66_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4852006" y="2171700"/>
-            <a:ext cx="14683035" cy="11544300"/>
+            <a:off x="4705350" y="2400300"/>
+            <a:ext cx="8505825" cy="7791450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="261" name="Shape 261"/>
+        <p:cNvPr id="246" name="Shape 246"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="262" name="Google Shape;262;g2dec24a4741_0_237"/>
+          <p:cNvPr descr="preencoded.png" id="247" name="Google Shape;247;g3fa2be30b66_0_222"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10212076" y="6743700"/>
-            <a:ext cx="14174972" cy="6972300"/>
+            <a:off x="7658100" y="5057775"/>
+            <a:ext cx="10629900" cy="5229225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="263" name="Google Shape;263;g2dec24a4741_0_237"/>
+          <p:cNvPr descr="preencoded.png" id="248" name="Google Shape;248;g3fa2be30b66_0_222"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2975601" cy="10404871"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="12027446" y="5362500"/>
+            <a:ext cx="10629901" cy="5229225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="264" name="Google Shape;264;g2dec24a4741_0_237"/>
+          <p:cNvPr descr="preencoded.png" id="249" name="Google Shape;249;g3fa2be30b66_0_222"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="6743700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1647825" y="-1790700"/>
+            <a:ext cx="10791825" cy="6848475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="265" name="Google Shape;265;g2dec24a4741_0_237"/>
+          <p:cNvPr descr="preencoded.png" id="250" name="Google Shape;250;g3fa2be30b66_0_222"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="711289" y="10629900"/>
-            <a:ext cx="2982395" cy="2819400"/>
+            <a:off x="533400" y="7972425"/>
+            <a:ext cx="2236516" cy="2114545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="251" name="Google Shape;251;g3fa2be30b66_0_222"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="252" name="Google Shape;252;g3fa2be30b66_0_222"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3fa2be30b66_0_222"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="267" name="Google Shape;267;g2dec24a4741_0_237"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="268" name="Google Shape;268;g2dec24a4741_0_237"/>
+          <p:cNvPr descr="preencoded.png" id="254" name="Google Shape;254;g3fa2be30b66_0_222"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2197375" y="1549400"/>
-            <a:ext cx="9119740" cy="11671300"/>
+            <a:off x="1647825" y="1066800"/>
+            <a:ext cx="7019925" cy="8724900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;g2dec24a4741_0_237"/>
+          <p:cNvPr id="255" name="Google Shape;255;g3fa2be30b66_0_222"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12409451" y="2184400"/>
-            <a:ext cx="10690500" cy="1951500"/>
+            <a:off x="9305925" y="1638300"/>
+            <a:ext cx="7915200" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;g2dec24a4741_0_237"/>
+          <p:cNvPr id="256" name="Google Shape;256;g3fa2be30b66_0_222"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12409451" y="4762500"/>
-[...123 lines deleted...]
-            <a:ext cx="2447100" cy="1951500"/>
+            <a:off x="9305925" y="3571875"/>
+            <a:ext cx="1848000" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="257" name="Google Shape;257;g3fa2be30b66_0_222"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11039475" y="3638550"/>
+            <a:ext cx="5974200" cy="1183125"/>
+            <a:chOff x="11039475" y="3638550"/>
+            <a:chExt cx="5974200" cy="1183125"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;g3fa2be30b66_0_222"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11039475" y="3638550"/>
+              <a:ext cx="5974200" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;g3fa2be30b66_0_222"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11039475" y="4257675"/>
+              <a:ext cx="5966400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;g2dec24a4741_0_237"/>
+          <p:cNvPr id="260" name="Google Shape;260;g3fa2be30b66_0_222"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14721140" y="4851400"/>
-[...249 lines deleted...]
-            <a:ext cx="2612400" cy="1951500"/>
+            <a:off x="9305925" y="5238750"/>
+            <a:ext cx="1971600" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="261" name="Google Shape;261;g3fa2be30b66_0_222"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11163300" y="5305425"/>
+            <a:ext cx="5850300" cy="1183125"/>
+            <a:chOff x="11163300" y="5305425"/>
+            <a:chExt cx="5850300" cy="1183125"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;g3fa2be30b66_0_222"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11163300" y="5305425"/>
+              <a:ext cx="5850300" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;g3fa2be30b66_0_222"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11163300" y="5924550"/>
+              <a:ext cx="5842500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;g2dec24a4741_0_237"/>
+          <p:cNvPr id="264" name="Google Shape;264;g3fa2be30b66_0_222"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14886261" y="7073900"/>
-[...249 lines deleted...]
-            <a:ext cx="2612400" cy="1951500"/>
+            <a:off x="9305925" y="6905625"/>
+            <a:ext cx="1971600" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="265" name="Google Shape;265;g3fa2be30b66_0_222"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14886261" y="9296400"/>
-            <a:ext cx="7710000" cy="1435200"/>
+            <a:off x="11163300" y="6972300"/>
+            <a:ext cx="5850300" cy="1183125"/>
+            <a:chOff x="11163300" y="6972300"/>
+            <a:chExt cx="5850300" cy="1183125"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;g3fa2be30b66_0_222"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11163300" y="6972300"/>
+              <a:ext cx="5850300" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;g3fa2be30b66_0_222"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11163300" y="7591425"/>
+              <a:ext cx="5842500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="MuseoModerno Black"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="293" name="Shape 293"/>
+        <p:cNvPr id="272" name="Shape 272"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="294" name="Google Shape;294;g2dec24a4741_0_268"/>
+          <p:cNvPr descr="preencoded.png" id="273" name="Google Shape;273;g3fa2be30b66_0_247"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="13730416" cy="13716000"/>
+            <a:off x="-5267324" y="-2095501"/>
+            <a:ext cx="15563850" cy="17687925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="295" name="Google Shape;295;g2dec24a4741_0_268"/>
+          <p:cNvPr descr="preencoded.png" id="274" name="Google Shape;274;g3fa2be30b66_0_247"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14835454" y="0"/>
-            <a:ext cx="9551594" cy="6451600"/>
+            <a:off x="11125201" y="-12849225"/>
+            <a:ext cx="15563850" cy="17687925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="296" name="Google Shape;296;g2dec24a4741_0_268"/>
+          <p:cNvPr descr="preencoded.png" id="275" name="Google Shape;275;g3fa2be30b66_0_247"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20309838" y="9969500"/>
-            <a:ext cx="3222091" cy="2819400"/>
+            <a:off x="15230475" y="7477125"/>
+            <a:ext cx="2416266" cy="2114547"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="297" name="Google Shape;297;g2dec24a4741_0_268"/>
+          <p:cNvPr descr="preencoded.png" id="276" name="Google Shape;276;g3fa2be30b66_0_247"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6451600"/>
-            <a:ext cx="7301090" cy="7264400"/>
+            <a:off x="-1743075" y="4838700"/>
+            <a:ext cx="7218208" cy="8390919"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="277" name="Google Shape;277;g3fa2be30b66_0_247"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="278" name="Google Shape;278;g3fa2be30b66_0_247"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;g3fa2be30b66_0_247"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;g3fa2be30b66_0_247"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3177540" y="2181225"/>
+            <a:ext cx="11942400" cy="6031350"/>
+            <a:chOff x="3177540" y="2181225"/>
+            <a:chExt cx="11942400" cy="6031350"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...130 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;g3fa2be30b66_0_247"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2181225"/>
+              <a:ext cx="11942400" cy="4918650"/>
+              <a:chOff x="3177540" y="2181225"/>
+              <a:chExt cx="11942400" cy="4918650"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="282" name="Google Shape;282;g3fa2be30b66_0_247"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4348163" y="2181225"/>
+                <a:ext cx="9601200" cy="4438800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="53728F"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="MuseoModerno Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="53728F"/>
+                    </a:solidFill>
+                    <a:latin typeface="MuseoModerno Black"/>
+                    <a:ea typeface="MuseoModerno Black"/>
+                    <a:cs typeface="MuseoModerno Black"/>
+                    <a:sym typeface="MuseoModerno Black"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="283" name="Google Shape;283;g3fa2be30b66_0_247"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="5972175"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;g3fa2be30b66_0_247"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="7191375"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="53728F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="MuseoModerno Black"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="309" name="Shape 309"/>
+        <p:cNvPr id="289" name="Shape 289"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="310" name="Google Shape;310;g2dec24a4741_0_283"/>
+          <p:cNvPr descr="preencoded.png" id="290" name="Google Shape;290;g3fa2be30b66_0_263"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5765800"/>
-            <a:ext cx="10148568" cy="7950200"/>
+            <a:off x="-4105275" y="4324350"/>
+            <a:ext cx="11715750" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="311" name="Google Shape;311;g2dec24a4741_0_283"/>
+          <p:cNvPr descr="preencoded.png" id="291" name="Google Shape;291;g3fa2be30b66_0_263"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="0"/>
-            <a:ext cx="10834454" cy="8750300"/>
+            <a:off x="10163175" y="-3381375"/>
+            <a:ext cx="13535025" cy="9944100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="312" name="Google Shape;312;g2dec24a4741_0_283"/>
+          <p:cNvPr descr="preencoded.png" id="292" name="Google Shape;292;g3fa2be30b66_0_263"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7687574" cy="6367487"/>
+          <a:xfrm rot="-10455542">
+            <a:off x="12431362" y="-3988577"/>
+            <a:ext cx="11715749" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="313" name="Google Shape;313;g2dec24a4741_0_283"/>
+          <p:cNvPr descr="preencoded.png" id="293" name="Google Shape;293;g3fa2be30b66_0_263"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="749394" y="711200"/>
-            <a:ext cx="4143242" cy="2819400"/>
+            <a:off x="561975" y="533400"/>
+            <a:ext cx="3107043" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;g3fa2be30b66_0_263"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="295" name="Google Shape;295;g3fa2be30b66_0_263"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;g3fa2be30b66_0_263"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;g2dec24a4741_0_283"/>
+          <p:cNvPr id="297" name="Google Shape;297;g3fa2be30b66_0_263"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8023200" cy="3132600"/>
+            <a:off x="2909888" y="2790825"/>
+            <a:ext cx="6036900" cy="2369700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B97A14"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="B97A14"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g2dec24a4741_0_283"/>
+          <p:cNvPr id="298" name="Google Shape;298;g3fa2be30b66_0_263"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3683460" y="6311900"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="2731770" y="4733925"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;g2dec24a4741_0_283"/>
+          <p:cNvPr id="299" name="Google Shape;299;g3fa2be30b66_0_263"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3683460" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="8709000" cy="3132600"/>
+            <a:off x="2652713" y="5581650"/>
+            <a:ext cx="6551400" cy="2369700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g2dec24a4741_0_283"/>
+          <p:cNvPr id="300" name="Google Shape;300;g3fa2be30b66_0_263"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3683460" y="10033000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="2731770" y="7524750"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g2dec24a4741_0_283"/>
+          <p:cNvPr id="301" name="Google Shape;301;g3fa2be30b66_0_263"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13209651" y="3721100"/>
-[...82 lines deleted...]
-            <a:ext cx="4073100" cy="3132600"/>
+            <a:off x="11534775" y="2790825"/>
+            <a:ext cx="3074700" cy="2369700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;g2dec24a4741_0_283"/>
+          <p:cNvPr id="302" name="Google Shape;302;g3fa2be30b66_0_263"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13209651" y="6311900"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9875520" y="4733925"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;g2dec24a4741_0_283"/>
+          <p:cNvPr id="303" name="Google Shape;303;g3fa2be30b66_0_263"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13209651" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="6714900" cy="3132600"/>
+            <a:off x="10544175" y="5581650"/>
+            <a:ext cx="5055900" cy="2369700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B97A14"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="B97A14"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>544 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g2dec24a4741_0_283"/>
+          <p:cNvPr id="304" name="Google Shape;304;g3fa2be30b66_0_263"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13209651" y="10033000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9875520" y="7524750"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="340" name="Shape 340"/>
+        <p:cNvPr id="309" name="Shape 309"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="341" name="Google Shape;341;g2dec24a4741_0_313"/>
+          <p:cNvPr descr="preencoded.png" id="310" name="Google Shape;310;g3fa2be30b66_0_282"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10212076" y="6743700"/>
-            <a:ext cx="14174972" cy="6972300"/>
+            <a:off x="7658100" y="5057775"/>
+            <a:ext cx="10629900" cy="5229225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="342" name="Google Shape;342;g2dec24a4741_0_313"/>
+          <p:cNvPr descr="preencoded.png" id="311" name="Google Shape;311;g3fa2be30b66_0_282"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2975601" cy="10404871"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="12027446" y="5362500"/>
+            <a:ext cx="10629901" cy="5229225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="343" name="Google Shape;343;g2dec24a4741_0_313"/>
+          <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;g3fa2be30b66_0_282"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="6743700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1647825" y="-1790700"/>
+            <a:ext cx="10791825" cy="6848475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="344" name="Google Shape;344;g2dec24a4741_0_313"/>
+          <p:cNvPr descr="preencoded.png" id="313" name="Google Shape;313;g3fa2be30b66_0_282"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="711289" y="10629900"/>
-            <a:ext cx="2982395" cy="2819400"/>
+            <a:off x="533400" y="7972425"/>
+            <a:ext cx="2236516" cy="2114545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;g3fa2be30b66_0_282"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="315" name="Google Shape;315;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="316" name="Google Shape;316;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;g2dec24a4741_0_313"/>
+          <p:cNvPr id="317" name="Google Shape;317;g3fa2be30b66_0_282"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1951500"/>
+            <a:off x="5181600" y="1276350"/>
+            <a:ext cx="7915200" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="318" name="Google Shape;318;g3fa2be30b66_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="319" name="Google Shape;319;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="320" name="Google Shape;320;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="321" name="Google Shape;321;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773590"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799599"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733878"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049915"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815473"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750691"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307667"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929587"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341" name="Google Shape;341;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749625"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="342" name="Google Shape;342;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361574"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973449"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197218"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809223"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256890"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="360" name="Google Shape;360;g3fa2be30b66_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999500"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268836"/>
+              <a:ext cx="2956750" cy="1055870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="363" name="Google Shape;363;g3fa2be30b66_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId18">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="4643438"/>
+              <a:ext cx="1683900" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="B97A14"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5367338"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="366" name="Google Shape;366;g3fa2be30b66_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1821300"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1821300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="B97A14"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8686800"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="369" name="Google Shape;369;g3fa2be30b66_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1821300"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1821300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="B97A14"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;g3fa2be30b66_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8686800"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="B97A14"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="409" name="Shape 409"/>
+        <p:cNvPr id="376" name="Shape 376"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="410" name="Google Shape;410;g2dec24a4741_0_381"/>
+          <p:cNvPr descr="preencoded.png" id="377" name="Google Shape;377;g3fa2be30b66_0_348"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="13730416" cy="13716000"/>
+            <a:off x="-5267324" y="-2095501"/>
+            <a:ext cx="15563850" cy="17687925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="411" name="Google Shape;411;g2dec24a4741_0_381"/>
+          <p:cNvPr descr="preencoded.png" id="378" name="Google Shape;378;g3fa2be30b66_0_348"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14835454" y="0"/>
-            <a:ext cx="9551594" cy="6451600"/>
+            <a:off x="11125201" y="-12849225"/>
+            <a:ext cx="15563850" cy="17687925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="412" name="Google Shape;412;g2dec24a4741_0_381"/>
+          <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;g3fa2be30b66_0_348"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20309838" y="9969500"/>
-            <a:ext cx="3222091" cy="2819400"/>
+            <a:off x="15230475" y="7477125"/>
+            <a:ext cx="2416266" cy="2114547"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="413" name="Google Shape;413;g2dec24a4741_0_381"/>
+          <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;g3fa2be30b66_0_348"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6451600"/>
-            <a:ext cx="7301090" cy="7264400"/>
+            <a:off x="-1743075" y="4838700"/>
+            <a:ext cx="7218208" cy="8390919"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;g3fa2be30b66_0_348"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="382" name="Google Shape;382;g3fa2be30b66_0_348"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;g3fa2be30b66_0_348"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="384" name="Google Shape;384;g3fa2be30b66_0_348"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4438650"/>
+            <a:ext cx="3625200" cy="3535800"/>
+            <a:chOff x="11601450" y="4438650"/>
+            <a:chExt cx="3625200" cy="3535800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="385" name="Google Shape;385;g3fa2be30b66_0_348"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4438650"/>
+              <a:ext cx="3625200" cy="1607700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;g3fa2be30b66_0_348"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="6038850"/>
+              <a:ext cx="3594600" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="415" name="Google Shape;415;g2dec24a4741_0_381"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="420" name="Google Shape;420;g2dec24a4741_0_381"/>
+          <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;g3fa2be30b66_0_348"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1270159" y="4114800"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="421" name="Google Shape;421;g2dec24a4741_0_381"/>
+          <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;g3fa2be30b66_0_348"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="4457700"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="422" name="Google Shape;422;g2dec24a4741_0_381"/>
+          <p:cNvPr id="389" name="Google Shape;389;g3fa2be30b66_0_348"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="1752600"/>
-            <a:ext cx="10690500" cy="1951500"/>
+            <a:off x="2400300" y="1314450"/>
+            <a:ext cx="7915200" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="427" name="Shape 427"/>
+        <p:cNvPr id="394" name="Shape 394"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="428" name="Google Shape;428;g2dec24a4741_0_398"/>
+          <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;g3fa2be30b66_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5765800"/>
-            <a:ext cx="10148568" cy="7950200"/>
+            <a:off x="-4105275" y="4324350"/>
+            <a:ext cx="11715750" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="429" name="Google Shape;429;g2dec24a4741_0_398"/>
+          <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;g3fa2be30b66_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="0"/>
-            <a:ext cx="10834454" cy="8750300"/>
+            <a:off x="10163175" y="-3381375"/>
+            <a:ext cx="13535025" cy="9944100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="430" name="Google Shape;430;g2dec24a4741_0_398"/>
+          <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;g3fa2be30b66_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7687574" cy="6367487"/>
+          <a:xfrm rot="-10455542">
+            <a:off x="12431362" y="-3988577"/>
+            <a:ext cx="11715749" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="431" name="Google Shape;431;g2dec24a4741_0_398"/>
+          <p:cNvPr descr="preencoded.png" id="398" name="Google Shape;398;g3fa2be30b66_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="749394" y="711200"/>
-            <a:ext cx="4143242" cy="2819400"/>
+            <a:off x="561975" y="533400"/>
+            <a:ext cx="3107043" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;g3fa2be30b66_0_365"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;g3fa2be30b66_0_365"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;g3fa2be30b66_0_365"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;g3fa2be30b66_0_365"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2486025"/>
+            <a:ext cx="6644700" cy="2354700"/>
+            <a:chOff x="8867775" y="2486025"/>
+            <a:chExt cx="6644700" cy="2354700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;g3fa2be30b66_0_365"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2486025"/>
+              <a:ext cx="6644700" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;g3fa2be30b66_0_365"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3362325"/>
+              <a:ext cx="6614100" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="432" name="Google Shape;432;g2dec24a4741_0_398"/>
+          <p:cNvPr id="405" name="Google Shape;405;g3fa2be30b66_0_365"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="1168500"/>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776100" cy="3002400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="MuseoModerno Black"/>
-[...2 lines deleted...]
-                <a:sym typeface="MuseoModerno Black"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="437" name="Google Shape;437;g2dec24a4741_0_398"/>
+          <p:cNvPr id="406" name="Google Shape;406;g3fa2be30b66_0_365"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="4483100"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1951500"/>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572700" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="440" name="Google Shape;440;g2dec24a4741_0_398"/>
+          <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;g3fa2be30b66_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4470959" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="441" name="Google Shape;441;g2dec24a4741_0_398"/>
+          <p:cNvPr descr="preencoded.png" id="408" name="Google Shape;408;g3fa2be30b66_0_365"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="446" name="Shape 446"/>
+        <p:cNvPr id="413" name="Shape 413"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="447" name="Google Shape;447;g2dec24a4741_0_416"/>
+          <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;g3fa2be30b66_0_383"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6350794" cy="13716000"/>
+            <a:off x="-7267575" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="448" name="Google Shape;448;g2dec24a4741_0_416"/>
+          <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;g3fa2be30b66_0_383"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14733842" y="0"/>
-            <a:ext cx="9653207" cy="13716000"/>
+            <a:off x="11049000" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="449" name="Google Shape;449;g2dec24a4741_0_416"/>
+          <p:cNvPr descr="preencoded.png" id="416" name="Google Shape;416;g3fa2be30b66_0_383"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7958580" cy="11868993"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="-5543551" y="2133594"/>
+            <a:ext cx="12030076" cy="11010901"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="450" name="Google Shape;450;g2dec24a4741_0_416"/>
+          <p:cNvPr descr="preencoded.png" id="417" name="Google Shape;417;g3fa2be30b66_0_383"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18175972" y="9817100"/>
-            <a:ext cx="3942240" cy="2819400"/>
+            <a:off x="13630275" y="7362825"/>
+            <a:ext cx="2956309" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;g3fa2be30b66_0_383"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="108225"/>
+            <a:ext cx="596549" cy="2063475"/>
+            <a:chOff x="17640300" y="108225"/>
+            <a:chExt cx="596549" cy="2063475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="419" name="Google Shape;419;g3fa2be30b66_0_383"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g3fa2be30b66_0_383"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="570225"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="421" name="Google Shape;421;g3fa2be30b66_0_383"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1295400" y="6781800"/>
+            <a:ext cx="4377600" cy="2354700"/>
+            <a:chOff x="1295400" y="6781800"/>
+            <a:chExt cx="4377600" cy="2354700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="422" name="Google Shape;422;g3fa2be30b66_0_383"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="6781800"/>
+              <a:ext cx="4377600" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="423" name="Google Shape;423;g3fa2be30b66_0_383"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="7658100"/>
+              <a:ext cx="4347300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;g2dec24a4741_0_416"/>
+          <p:cNvPr id="424" name="Google Shape;424;g3fa2be30b66_0_383"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="0"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="6790200"/>
+            <a:off x="1295400" y="1362075"/>
+            <a:ext cx="5153100" cy="5105400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;g2dec24a4741_0_416"/>
+          <p:cNvPr id="425" name="Google Shape;425;g3fa2be30b66_0_383"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16664483" y="4114800"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12496800" y="3086100"/>
+            <a:ext cx="5204400" cy="4221600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="426" name="Google Shape;426;g3fa2be30b66_0_383"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="427" name="Google Shape;427;g3fa2be30b66_0_383"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="428" name="Google Shape;428;g3fa2be30b66_0_383"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="465" name="Shape 465"/>
+        <p:cNvPr id="433" name="Shape 433"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="466" name="Google Shape;466;g2dec24a4741_0_434"/>
+          <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;g3fa2be30b66_0_402"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="435" name="Google Shape;435;g3fa2be30b66_0_402"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="436" name="Google Shape;436;g3fa2be30b66_0_402"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="437" name="Google Shape;437;g3fa2be30b66_0_402"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="467" name="Google Shape;467;g2dec24a4741_0_434"/>
+          <p:cNvPr id="438" name="Google Shape;438;g3fa2be30b66_0_402"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="3564600"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2686200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="474" name="Shape 474"/>
+        <p:cNvPr id="443" name="Shape 443"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="475" name="Google Shape;475;g2dec24a4741_0_442"/>
+          <p:cNvPr descr="preencoded.png" id="444" name="Google Shape;444;g3fa2be30b66_0_411"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5765800"/>
-            <a:ext cx="10148568" cy="7950200"/>
+            <a:off x="-4105275" y="4324350"/>
+            <a:ext cx="11715750" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="476" name="Google Shape;476;g2dec24a4741_0_442"/>
+          <p:cNvPr descr="preencoded.png" id="445" name="Google Shape;445;g3fa2be30b66_0_411"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="0"/>
-            <a:ext cx="10834454" cy="8750300"/>
+            <a:off x="10163175" y="-3381375"/>
+            <a:ext cx="13535025" cy="9944100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="477" name="Google Shape;477;g2dec24a4741_0_442"/>
+          <p:cNvPr descr="preencoded.png" id="446" name="Google Shape;446;g3fa2be30b66_0_411"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7687574" cy="6367487"/>
+          <a:xfrm rot="-10455542">
+            <a:off x="12431362" y="-3988577"/>
+            <a:ext cx="11715749" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="478" name="Google Shape;478;g2dec24a4741_0_442"/>
+          <p:cNvPr descr="preencoded.png" id="447" name="Google Shape;447;g3fa2be30b66_0_411"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="749394" y="711200"/>
-            <a:ext cx="4143242" cy="2819400"/>
+            <a:off x="561975" y="533400"/>
+            <a:ext cx="3107043" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;g3fa2be30b66_0_411"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="449" name="Google Shape;449;g3fa2be30b66_0_411"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;g3fa2be30b66_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="479" name="Google Shape;479;g2dec24a4741_0_442"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="480" name="Google Shape;480;g2dec24a4741_0_442"/>
+          <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;g3fa2be30b66_0_411"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8332241" y="3390900"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;g2dec24a4741_0_442"/>
+          <p:cNvPr id="452" name="Google Shape;452;g3fa2be30b66_0_411"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5025595" y="1193800"/>
-            <a:ext cx="14348700" cy="1951500"/>
+            <a:off x="3819525" y="895350"/>
+            <a:ext cx="10658400" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;g3fa2be30b66_0_411"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4356100"/>
-            <a:ext cx="5779200" cy="2286000"/>
+            <a:off x="1466850" y="3267075"/>
+            <a:ext cx="4425300" cy="1821300"/>
+            <a:chOff x="1466850" y="3267075"/>
+            <a:chExt cx="4425300" cy="1821300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;g3fa2be30b66_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3267075"/>
+              <a:ext cx="4425300" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;g3fa2be30b66_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="4067175"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="456" name="Google Shape;456;g3fa2be30b66_0_411"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4356100"/>
-            <a:ext cx="5779200" cy="2286000"/>
+            <a:off x="1466850" y="5286375"/>
+            <a:ext cx="4425300" cy="1821300"/>
+            <a:chOff x="1466850" y="5286375"/>
+            <a:chExt cx="4425300" cy="1821300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="457" name="Google Shape;457;g3fa2be30b66_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="5286375"/>
+              <a:ext cx="4425300" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="458" name="Google Shape;458;g3fa2be30b66_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="6086475"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="459" name="Google Shape;459;g3fa2be30b66_0_411"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4356100"/>
-            <a:ext cx="5982300" cy="1168500"/>
+            <a:off x="1466850" y="7305675"/>
+            <a:ext cx="4425300" cy="1821300"/>
+            <a:chOff x="1466850" y="7305675"/>
+            <a:chExt cx="4425300" cy="1821300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="460" name="Google Shape;460;g3fa2be30b66_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="7305675"/>
+              <a:ext cx="4425300" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="461" name="Google Shape;461;g3fa2be30b66_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="8105775"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="MuseoModerno Black"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="498" name="Shape 498"/>
+        <p:cNvPr id="466" name="Shape 466"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="499" name="Google Shape;499;g2dec24a4741_0_465"/>
+          <p:cNvPr descr="preencoded.png" id="467" name="Google Shape;467;g3fa2be30b66_0_433"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6350794" cy="13716000"/>
+            <a:off x="-7267575" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="500" name="Google Shape;500;g2dec24a4741_0_465"/>
+          <p:cNvPr descr="preencoded.png" id="468" name="Google Shape;468;g3fa2be30b66_0_433"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14733842" y="0"/>
-            <a:ext cx="9653207" cy="13716000"/>
+            <a:off x="11049000" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="501" name="Google Shape;501;g2dec24a4741_0_465"/>
+          <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;g3fa2be30b66_0_433"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7958580" cy="11868993"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="-5543551" y="2133594"/>
+            <a:ext cx="12030076" cy="11010901"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="502" name="Google Shape;502;g2dec24a4741_0_465"/>
+          <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;g3fa2be30b66_0_433"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18175972" y="9817100"/>
-            <a:ext cx="3942240" cy="2819400"/>
+            <a:off x="13630275" y="7362825"/>
+            <a:ext cx="2956309" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;g3fa2be30b66_0_433"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="472" name="Google Shape;472;g3fa2be30b66_0_433"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="474" name="Google Shape;474;g3fa2be30b66_0_433"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="571500" y="1514475"/>
+            <a:ext cx="17154600" cy="8480940"/>
+            <a:chOff x="571500" y="1514475"/>
+            <a:chExt cx="17154600" cy="8480940"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2676525" y="1514475"/>
+              <a:ext cx="2133600" cy="952500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4829175" y="1514475"/>
+              <a:ext cx="2133600" cy="952500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6981825" y="1514475"/>
+              <a:ext cx="2133600" cy="952500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="478" name="Google Shape;478;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9134475" y="1514475"/>
+              <a:ext cx="2133600" cy="952500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="479" name="Google Shape;479;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11287125" y="1514475"/>
+              <a:ext cx="2133600" cy="952500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13439775" y="1514475"/>
+              <a:ext cx="2133600" cy="952500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15592425" y="1514475"/>
+              <a:ext cx="2133600" cy="952500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="482" name="Google Shape;482;g3fa2be30b66_0_433"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1924">
+              <a:off x="571499" y="3548100"/>
+              <a:ext cx="17154603" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="483" name="Google Shape;483;g3fa2be30b66_0_433"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1924">
+              <a:off x="571499" y="4881600"/>
+              <a:ext cx="17154603" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="484" name="Google Shape;484;g3fa2be30b66_0_433"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1924">
+              <a:off x="571499" y="6215100"/>
+              <a:ext cx="17154603" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="485" name="Google Shape;485;g3fa2be30b66_0_433"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1924">
+              <a:off x="571499" y="7548600"/>
+              <a:ext cx="17154603" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="486" name="Google Shape;486;g3fa2be30b66_0_433"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1924">
+              <a:off x="571499" y="8882100"/>
+              <a:ext cx="17154603" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3110865" y="1628775"/>
+              <a:ext cx="1264800" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Mon</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5430203" y="1628775"/>
+              <a:ext cx="931500" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Tue</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="489" name="Google Shape;489;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7444740" y="1628775"/>
+              <a:ext cx="1207800" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Wed</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="490" name="Google Shape;490;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9711690" y="1628775"/>
+              <a:ext cx="979200" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Thu</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="491" name="Google Shape;491;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11988165" y="1628775"/>
+              <a:ext cx="731400" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Fri</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14026515" y="1628775"/>
+              <a:ext cx="960000" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Sat</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="493" name="Google Shape;493;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16145828" y="1628775"/>
+              <a:ext cx="1026900" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Sun</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="494" name="Google Shape;494;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3209925" y="2657475"/>
+              <a:ext cx="1154400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="495" name="Google Shape;495;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9744075" y="2657475"/>
+              <a:ext cx="1002000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="496" name="Google Shape;496;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7429500" y="3990975"/>
+              <a:ext cx="1335300" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Disaster</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11610975" y="5324475"/>
+              <a:ext cx="1592700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Conquest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5581650" y="6657975"/>
+              <a:ext cx="725700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13820775" y="7991475"/>
+              <a:ext cx="1583100" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Discovery</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9572625" y="9324975"/>
+              <a:ext cx="1383000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="501" name="Google Shape;501;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3133725" y="9324975"/>
+              <a:ext cx="1268700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Intrigue</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="502" name="Google Shape;502;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16087725" y="6657975"/>
+              <a:ext cx="1249800" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Festival</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="571500" y="2444115"/>
+              <a:ext cx="1446000" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>07:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="571500" y="3777615"/>
+              <a:ext cx="1484100" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>09:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="505" name="Google Shape;505;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="571500" y="5111115"/>
+              <a:ext cx="1350600" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>11:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="506" name="Google Shape;506;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="571500" y="6444615"/>
+              <a:ext cx="1379100" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>13:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="571500" y="7778115"/>
+              <a:ext cx="1388700" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>15:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="508" name="Google Shape;508;g3fa2be30b66_0_433"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="571500" y="9111615"/>
+              <a:ext cx="1369800" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>17:00</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g2dec24a4741_0_465"/>
+          <p:cNvPr id="509" name="Google Shape;509;g3fa2be30b66_0_433"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2204 lines deleted...]
-            <a:ext cx="12278100" cy="1951500"/>
+            <a:off x="4591050" y="285750"/>
+            <a:ext cx="9105900" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="29" name="Shape 29"/>
+        <p:cNvPr id="30" name="Shape 30"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2dec24a4741_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;g3fa2be30b66_0_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="13730416" cy="13716000"/>
+            <a:off x="-5267324" y="-2095501"/>
+            <a:ext cx="15563850" cy="17687925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;g2dec24a4741_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;g3fa2be30b66_0_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14835454" y="0"/>
-            <a:ext cx="9551594" cy="6451600"/>
+            <a:off x="11125201" y="-12849225"/>
+            <a:ext cx="15563850" cy="17687925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="32" name="Google Shape;32;g2dec24a4741_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;g3fa2be30b66_0_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20309838" y="9969500"/>
-            <a:ext cx="3222091" cy="2819395"/>
+            <a:off x="15230475" y="7477125"/>
+            <a:ext cx="2416266" cy="2114547"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="33" name="Google Shape;33;g2dec24a4741_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;g3fa2be30b66_0_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6451600"/>
-            <a:ext cx="7301090" cy="7264400"/>
+            <a:off x="-1743075" y="4838700"/>
+            <a:ext cx="7218208" cy="8390919"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;g3fa2be30b66_0_14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;g3fa2be30b66_0_14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Google Shape;37;g3fa2be30b66_0_14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g2dec24a4741_0_13"/>
+          <p:cNvPr id="38" name="Google Shape;38;g3fa2be30b66_0_14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7857900" cy="3132600"/>
+            <a:off x="11283315" y="447675"/>
+            <a:ext cx="5913000" cy="2369700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g2dec24a4741_0_13"/>
+          <p:cNvPr id="39" name="Google Shape;39;g3fa2be30b66_0_14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1447981" y="8686800"/>
-            <a:ext cx="10182300" cy="3793200"/>
+            <a:off x="1085850" y="6515100"/>
+            <a:ext cx="7595100" cy="2850000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="38" name="Google Shape;38;g2dec24a4741_0_13"/>
+          <p:cNvPr descr="preencoded.png" id="40" name="Google Shape;40;g3fa2be30b66_0_14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12917514" y="2959100"/>
-            <a:ext cx="9729416" cy="10756900"/>
+            <a:off x="10525125" y="1847850"/>
+            <a:ext cx="6143625" cy="8058150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="552" name="Shape 552"/>
+        <p:cNvPr id="514" name="Shape 514"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="553" name="Google Shape;553;g2dec24a4741_0_518"/>
+          <p:cNvPr descr="preencoded.png" id="515" name="Google Shape;515;g3fa2be30b66_0_480"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10212076" y="6743700"/>
-            <a:ext cx="14174972" cy="6972300"/>
+            <a:off x="7658100" y="5057775"/>
+            <a:ext cx="10629900" cy="5229225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="554" name="Google Shape;554;g2dec24a4741_0_518"/>
+          <p:cNvPr descr="preencoded.png" id="516" name="Google Shape;516;g3fa2be30b66_0_480"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2975601" cy="10404871"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="12027446" y="5362500"/>
+            <a:ext cx="10629901" cy="5229225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="555" name="Google Shape;555;g2dec24a4741_0_518"/>
+          <p:cNvPr descr="preencoded.png" id="517" name="Google Shape;517;g3fa2be30b66_0_480"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="6743700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1647825" y="-1790700"/>
+            <a:ext cx="10791825" cy="6848475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="556" name="Google Shape;556;g2dec24a4741_0_518"/>
+          <p:cNvPr descr="preencoded.png" id="518" name="Google Shape;518;g3fa2be30b66_0_480"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="711289" y="10629900"/>
-            <a:ext cx="2982395" cy="2819400"/>
+            <a:off x="533400" y="7972425"/>
+            <a:ext cx="2236516" cy="2114545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="519" name="Google Shape;519;g3fa2be30b66_0_480"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="520" name="Google Shape;520;g3fa2be30b66_0_480"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="521" name="Google Shape;521;g3fa2be30b66_0_480"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="557" name="Google Shape;557;g2dec24a4741_0_518"/>
+          <p:cNvPr id="522" name="Google Shape;522;g3fa2be30b66_0_480"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1951500"/>
+            <a:off x="5962650" y="1466850"/>
+            <a:ext cx="4286400" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="523" name="Google Shape;523;g3fa2be30b66_0_480"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="5791800" cy="3073500"/>
+            <a:off x="2038350" y="2843213"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="2038350" y="2843213"/>
+            <a:chExt cx="4726275" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="524" name="Google Shape;524;g3fa2be30b66_0_480"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;g3fa2be30b66_0_480"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="3333750"/>
+              <a:ext cx="2221200" cy="1402200"/>
+              <a:chOff x="4543425" y="3333750"/>
+              <a:chExt cx="2221200" cy="1402200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="526" name="Google Shape;526;g3fa2be30b66_0_480"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="3333750"/>
+                <a:ext cx="1731600" cy="883800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="MuseoModerno Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="MuseoModerno Black"/>
+                    <a:ea typeface="MuseoModerno Black"/>
+                    <a:cs typeface="MuseoModerno Black"/>
+                    <a:sym typeface="MuseoModerno Black"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="527" name="Google Shape;527;g3fa2be30b66_0_480"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="4171950"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="528" name="Google Shape;528;g3fa2be30b66_0_480"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3790950"/>
-            <a:ext cx="3035679" cy="3035300"/>
+            <a:off x="9029700" y="6500813"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="9029700" y="6500813"/>
+            <a:chExt cx="4726275" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="529" name="Google Shape;529;g3fa2be30b66_0_480"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="530" name="Google Shape;530;g3fa2be30b66_0_480"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="6991350"/>
+              <a:ext cx="2221200" cy="1402200"/>
+              <a:chOff x="11534775" y="6991350"/>
+              <a:chExt cx="2221200" cy="1402200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="531" name="Google Shape;531;g3fa2be30b66_0_480"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="6991350"/>
+                <a:ext cx="1731600" cy="883800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="MuseoModerno Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="MuseoModerno Black"/>
+                    <a:ea typeface="MuseoModerno Black"/>
+                    <a:cs typeface="MuseoModerno Black"/>
+                    <a:sym typeface="MuseoModerno Black"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="532" name="Google Shape;532;g3fa2be30b66_0_480"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7829550"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="533" name="Google Shape;533;g3fa2be30b66_0_480"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4445000"/>
-            <a:ext cx="12600" cy="1727100"/>
+            <a:off x="2038350" y="6500813"/>
+            <a:ext cx="5493975" cy="2276475"/>
+            <a:chOff x="2038350" y="6500813"/>
+            <a:chExt cx="5493975" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="534" name="Google Shape;534;g3fa2be30b66_0_480"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;g3fa2be30b66_0_480"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="6991350"/>
+              <a:ext cx="2988900" cy="1402200"/>
+              <a:chOff x="4543425" y="6991350"/>
+              <a:chExt cx="2988900" cy="1402200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="536" name="Google Shape;536;g3fa2be30b66_0_480"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="6991350"/>
+                <a:ext cx="2988900" cy="883800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="MuseoModerno Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="MuseoModerno Black"/>
+                    <a:ea typeface="MuseoModerno Black"/>
+                    <a:cs typeface="MuseoModerno Black"/>
+                    <a:sym typeface="MuseoModerno Black"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="537" name="Google Shape;537;g3fa2be30b66_0_480"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7829550"/>
+                <a:ext cx="2173500" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="538" name="Google Shape;538;g3fa2be30b66_0_480"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4445000"/>
-            <a:ext cx="12600" cy="1727100"/>
+            <a:off x="9029700" y="2843213"/>
+            <a:ext cx="5507475" cy="2276475"/>
+            <a:chOff x="9029700" y="2843213"/>
+            <a:chExt cx="5507475" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1146 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="539" name="Google Shape;539;g3fa2be30b66_0_480"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="540" name="Google Shape;540;g3fa2be30b66_0_480"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="3333750"/>
+              <a:ext cx="3002400" cy="1402200"/>
+              <a:chOff x="11534775" y="3333750"/>
+              <a:chExt cx="3002400" cy="1402200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="541" name="Google Shape;541;g3fa2be30b66_0_480"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="3333750"/>
+                <a:ext cx="1855500" cy="883800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="MuseoModerno Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="MuseoModerno Black"/>
+                    <a:ea typeface="MuseoModerno Black"/>
+                    <a:cs typeface="MuseoModerno Black"/>
+                    <a:sym typeface="MuseoModerno Black"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="542" name="Google Shape;542;g3fa2be30b66_0_480"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="4171950"/>
+                <a:ext cx="3002400" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="592" name="Shape 592"/>
+        <p:cNvPr id="547" name="Shape 547"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="593" name="Google Shape;593;g2dec24a4741_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="548" name="Google Shape;548;g3fa2be30b66_0_512"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5765800"/>
-            <a:ext cx="10148568" cy="7950200"/>
+            <a:off x="-4105275" y="4324350"/>
+            <a:ext cx="11715750" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="594" name="Google Shape;594;g2dec24a4741_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="549" name="Google Shape;549;g3fa2be30b66_0_512"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="0"/>
-            <a:ext cx="10834454" cy="8750300"/>
+            <a:off x="10163175" y="-3381375"/>
+            <a:ext cx="13535025" cy="9944100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="595" name="Google Shape;595;g2dec24a4741_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="550" name="Google Shape;550;g3fa2be30b66_0_512"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7687574" cy="6367487"/>
+          <a:xfrm rot="-10455542">
+            <a:off x="12431362" y="-3988577"/>
+            <a:ext cx="11715749" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="596" name="Google Shape;596;g2dec24a4741_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="551" name="Google Shape;551;g3fa2be30b66_0_512"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="749394" y="711200"/>
-            <a:ext cx="4143242" cy="2819400"/>
+            <a:off x="561975" y="533400"/>
+            <a:ext cx="3107043" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="552" name="Google Shape;552;g3fa2be30b66_0_512"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="553" name="Google Shape;553;g3fa2be30b66_0_512"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="554" name="Google Shape;554;g3fa2be30b66_0_512"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="598" name="Google Shape;598;g2dec24a4741_0_557"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="599" name="Google Shape;599;g2dec24a4741_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="555" name="Google Shape;555;g3fa2be30b66_0_512"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="7697162" cy="12369800"/>
+            <a:ext cx="5772150" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...82 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="602" name="Google Shape;602;g2dec24a4741_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="556" name="Google Shape;556;g3fa2be30b66_0_512"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8857813" y="1003300"/>
-            <a:ext cx="930308" cy="1117600"/>
+            <a:off x="6619875" y="752475"/>
+            <a:ext cx="742950" cy="838200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="557" name="Google Shape;557;g3fa2be30b66_0_512"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="2390793"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="603" name="Google Shape;603;g2dec24a4741_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="558" name="Google Shape;558;g3fa2be30b66_0_512"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9284860" y="2374900"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="6581775" y="3276600"/>
+            <a:ext cx="819150" cy="666750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="559" name="Google Shape;559;g3fa2be30b66_0_512"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1625700" cy="1625700"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="4829193"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="605" name="Google Shape;605;g2dec24a4741_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="560" name="Google Shape;560;g3fa2be30b66_0_512"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8768976" y="4254500"/>
-            <a:ext cx="1107978" cy="1117600"/>
+            <a:off x="6581775" y="5714999"/>
+            <a:ext cx="819150" cy="666752"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="561" name="Google Shape;561;g3fa2be30b66_0_512"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="1625600"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="7267593"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...42 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="608" name="Google Shape;608;g2dec24a4741_0_557"/>
+          <p:cNvPr descr="preencoded.png" id="562" name="Google Shape;562;g3fa2be30b66_0_512"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8784370" y="7505700"/>
-            <a:ext cx="1077191" cy="1117600"/>
+            <a:off x="6505575" y="8191500"/>
+            <a:ext cx="971550" cy="590550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="610" name="Google Shape;610;g2dec24a4741_0_557"/>
+          <p:cNvPr id="563" name="Google Shape;563;g3fa2be30b66_0_512"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8510064" y="10502900"/>
-[...70 lines deleted...]
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="1905000"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="613" name="Google Shape;613;g2dec24a4741_0_557"/>
+          <p:cNvPr id="564" name="Google Shape;564;g3fa2be30b66_0_512"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="5956300"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="4467225"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="614" name="Google Shape;614;g2dec24a4741_0_557"/>
+          <p:cNvPr id="565" name="Google Shape;565;g3fa2be30b66_0_512"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="9309100"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="6981825"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="615" name="Google Shape;615;g2dec24a4741_0_557"/>
+          <p:cNvPr id="566" name="Google Shape;566;g3fa2be30b66_0_512"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8878410" y="12446000"/>
-            <a:ext cx="8810700" cy="1951500"/>
+            <a:off x="6657975" y="9334500"/>
+            <a:ext cx="6505500" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="620" name="Shape 620"/>
+        <p:cNvPr id="571" name="Shape 571"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="621" name="Google Shape;621;g2dec24a4741_0_584"/>
+          <p:cNvPr descr="preencoded.png" id="572" name="Google Shape;572;g3fa2be30b66_0_535"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6350794" cy="13716000"/>
+            <a:off x="-7267575" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="622" name="Google Shape;622;g2dec24a4741_0_584"/>
+          <p:cNvPr descr="preencoded.png" id="573" name="Google Shape;573;g3fa2be30b66_0_535"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14733842" y="0"/>
-            <a:ext cx="9653207" cy="13716000"/>
+            <a:off x="11049000" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="623" name="Google Shape;623;g2dec24a4741_0_584"/>
+          <p:cNvPr descr="preencoded.png" id="574" name="Google Shape;574;g3fa2be30b66_0_535"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7958580" cy="11868993"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="-5543551" y="2133594"/>
+            <a:ext cx="12030076" cy="11010901"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="624" name="Google Shape;624;g2dec24a4741_0_584"/>
+          <p:cNvPr descr="preencoded.png" id="575" name="Google Shape;575;g3fa2be30b66_0_535"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18175972" y="9817100"/>
-            <a:ext cx="3942240" cy="2819400"/>
+            <a:off x="13630275" y="7362825"/>
+            <a:ext cx="2956309" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="576" name="Google Shape;576;g3fa2be30b66_0_535"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="577" name="Google Shape;577;g3fa2be30b66_0_535"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="578" name="Google Shape;578;g3fa2be30b66_0_535"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="579" name="Google Shape;579;g3fa2be30b66_0_535"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2709863"/>
+            <a:ext cx="17106900" cy="6696150"/>
+            <a:chOff x="590550" y="2709863"/>
+            <a:chExt cx="17106900" cy="6696150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2709863"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="7629525" y="2709863"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="581" name="Google Shape;581;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8048625" y="2709863"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="8048625" y="2709863"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="582" name="Google Shape;582;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8048625" y="2709863"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="583" name="Google Shape;583;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2824163"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="584" name="Google Shape;584;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="3519488"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="585" name="Google Shape;585;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId8">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2981325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4481513"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="590550" y="4481513"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="587" name="Google Shape;587;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="4481513"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="1009650" y="4481513"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="588" name="Google Shape;588;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="4481513"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="589" name="Google Shape;589;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4595813"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="590" name="Google Shape;590;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5291138"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="591" name="Google Shape;591;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="592" name="Google Shape;592;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="6253163"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="590550" y="6253163"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="593" name="Google Shape;593;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="6253163"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="1009650" y="6253163"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="594" name="Google Shape;594;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="6253163"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="595" name="Google Shape;595;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6367463"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="596" name="Google Shape;596;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="7062788"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="597" name="Google Shape;597;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="598" name="Google Shape;598;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="6253163"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="5010150" y="6253163"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="599" name="Google Shape;599;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="6253163"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="5429250" y="6253163"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="600" name="Google Shape;600;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="6253163"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="601" name="Google Shape;601;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6367463"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="602" name="Google Shape;602;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="7062788"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="603" name="Google Shape;603;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="8024813"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="5010150" y="8024813"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="605" name="Google Shape;605;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="8024813"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="5429250" y="8024813"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="606" name="Google Shape;606;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="8024813"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="607" name="Google Shape;607;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8139113"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="608" name="Google Shape;608;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8834438"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="609" name="Google Shape;609;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="610" name="Google Shape;610;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="6253163"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="9429750" y="6253163"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="611" name="Google Shape;611;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="6253163"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="9848850" y="6253163"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="612" name="Google Shape;612;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="6253163"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="613" name="Google Shape;613;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6367463"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="614" name="Google Shape;614;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="7062788"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="615" name="Google Shape;615;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="616" name="Google Shape;616;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="8024813"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="9429750" y="8024813"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="617" name="Google Shape;617;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="8024813"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="9848850" y="8024813"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="618" name="Google Shape;618;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="8024813"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="619" name="Google Shape;619;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8139113"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="620" name="Google Shape;620;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8834438"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="621" name="Google Shape;621;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId14">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="622" name="Google Shape;622;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="6253163"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="13849350" y="6253163"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="623" name="Google Shape;623;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="6253163"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="14268450" y="6253163"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="624" name="Google Shape;624;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="6253163"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="625" name="Google Shape;625;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6367463"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="626" name="Google Shape;626;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="7062788"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="627" name="Google Shape;627;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId15">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="628" name="Google Shape;628;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4481513"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="5010150" y="4481513"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="629" name="Google Shape;629;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="4481513"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="5429250" y="4481513"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="630" name="Google Shape;630;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="4481513"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="631" name="Google Shape;631;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4595813"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="632" name="Google Shape;632;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5291138"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="633" name="Google Shape;633;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId16">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="634" name="Google Shape;634;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4481513"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="13849350" y="4481513"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="635" name="Google Shape;635;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="4481513"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="14268450" y="4481513"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="636" name="Google Shape;636;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="4481513"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="637" name="Google Shape;637;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4595813"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="638" name="Google Shape;638;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5291138"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="639" name="Google Shape;639;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId17">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="640" name="Google Shape;640;g3fa2be30b66_0_535"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4481513"/>
+              <a:ext cx="3848100" cy="1381200"/>
+              <a:chOff x="9429750" y="4481513"/>
+              <a:chExt cx="3848100" cy="1381200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="641" name="Google Shape;641;g3fa2be30b66_0_535"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="4481513"/>
+                <a:ext cx="3429000" cy="1381200"/>
+                <a:chOff x="9848850" y="4481513"/>
+                <a:chExt cx="3429000" cy="1381200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="642" name="Google Shape;642;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="4481513"/>
+                  <a:ext cx="3429000" cy="1381200"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3653" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="643" name="Google Shape;643;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4595813"/>
+                  <a:ext cx="2811900" cy="663000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="MuseoModerno Black"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="MuseoModerno Black"/>
+                      <a:ea typeface="MuseoModerno Black"/>
+                      <a:cs typeface="MuseoModerno Black"/>
+                      <a:sym typeface="MuseoModerno Black"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="644" name="Google Shape;644;g3fa2be30b66_0_535"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5291138"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="645" name="Google Shape;645;g3fa2be30b66_0_535"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId18">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="646" name="Google Shape;646;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="4281488"/>
+              <a:ext cx="13258800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="647" name="Google Shape;647;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9605963" y="4133925"/>
+              <a:ext cx="304800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="648" name="Google Shape;648;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2362163" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="649" name="Google Shape;649;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6981788" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="650" name="Google Shape;650;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11401388" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="651" name="Google Shape;651;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15611438" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="652" name="Google Shape;652;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2214562" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="653" name="Google Shape;653;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="654" name="Google Shape;654;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="655" name="Google Shape;655;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15463837" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="656" name="Google Shape;656;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="657" name="Google Shape;657;g3fa2be30b66_0_535"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="625" name="Google Shape;625;g2dec24a4741_0_584"/>
+          <p:cNvPr id="658" name="Google Shape;658;g3fa2be30b66_0_535"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2952 lines deleted...]
-            <a:ext cx="9064800" cy="745200"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802800" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
-                <a:hlinkClick r:id="rId24">
+                <a:hlinkClick r:id="rId19">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="696" name="Google Shape;696;g2dec24a4741_0_584"/>
+          <p:cNvPr id="659" name="Google Shape;659;g3fa2be30b66_0_535"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6816519" y="1676400"/>
-            <a:ext cx="10754100" cy="1951500"/>
+            <a:off x="5162550" y="1257300"/>
+            <a:ext cx="7962900" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="701" name="Shape 701"/>
+        <p:cNvPr id="664" name="Shape 664"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="702" name="Google Shape;702;g2dec24a4741_0_664"/>
+          <p:cNvPr descr="preencoded.png" id="665" name="Google Shape;665;g3fa2be30b66_0_627"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="13730416" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="7991475" y="-2095500"/>
+            <a:ext cx="15563850" cy="17687925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="703" name="Google Shape;703;g2dec24a4741_0_664"/>
+          <p:cNvPr descr="preencoded.png" id="666" name="Google Shape;666;g3fa2be30b66_0_627"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9551594" cy="6451600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-8401051" y="-12849225"/>
+            <a:ext cx="15563850" cy="17687925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="704" name="Google Shape;704;g2dec24a4741_0_664"/>
+          <p:cNvPr descr="preencoded.png" id="667" name="Google Shape;667;g3fa2be30b66_0_627"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3222091" cy="2819400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="641259" y="7477125"/>
+            <a:ext cx="2416266" cy="2114547"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="705" name="Google Shape;705;g2dec24a4741_0_664"/>
+          <p:cNvPr descr="preencoded.png" id="668" name="Google Shape;668;g3fa2be30b66_0_627"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7301090" cy="7264400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="12812867" y="4838701"/>
+            <a:ext cx="7218208" cy="8390919"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="669" name="Google Shape;669;g3fa2be30b66_0_627"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="6470924"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="6470924"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="670" name="Google Shape;670;g3fa2be30b66_0_627"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="671" name="Google Shape;671;g3fa2be30b66_0_627"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="6932924"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="706" name="Google Shape;706;g2dec24a4741_0_664"/>
+          <p:cNvPr id="672" name="Google Shape;672;g3fa2be30b66_0_627"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="8483600"/>
-[...68 lines deleted...]
-            <a:ext cx="8404200" cy="5520300"/>
+            <a:off x="1215390" y="3467100"/>
+            <a:ext cx="6261600" cy="4145400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="709" name="Google Shape;709;g2dec24a4741_0_664"/>
+          <p:cNvPr id="673" name="Google Shape;673;g3fa2be30b66_0_627"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4034871" y="1282700"/>
-            <a:ext cx="16329900" cy="1951500"/>
+            <a:off x="3019425" y="962025"/>
+            <a:ext cx="12258600" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Thank you for choosing </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="B97A14"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="710" name="Google Shape;710;g2dec24a4741_0_664"/>
+          <p:cNvPr id="674" name="Google Shape;674;g3fa2be30b66_0_627"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="6294937"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="4644450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="711" name="Google Shape;711;g2dec24a4741_0_664"/>
+          <p:cNvPr descr="preencoded.png" id="675" name="Google Shape;675;g3fa2be30b66_0_627"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10656632" y="2705100"/>
-            <a:ext cx="12066508" cy="11010900"/>
+            <a:off x="8953500" y="1704975"/>
+            <a:ext cx="6772275" cy="7562850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="43" name="Shape 43"/>
+        <p:cNvPr id="45" name="Shape 45"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="44" name="Google Shape;44;g2dec24a4741_0_26"/>
+          <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;g3fa2be30b66_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5765800"/>
-            <a:ext cx="10148568" cy="7950200"/>
+            <a:off x="-4105275" y="4324350"/>
+            <a:ext cx="11715750" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="45" name="Google Shape;45;g2dec24a4741_0_26"/>
+          <p:cNvPr descr="preencoded.png" id="47" name="Google Shape;47;g3fa2be30b66_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="0"/>
-            <a:ext cx="10834454" cy="8750300"/>
+            <a:off x="10163175" y="-3381375"/>
+            <a:ext cx="13535025" cy="9944100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="46" name="Google Shape;46;g2dec24a4741_0_26"/>
+          <p:cNvPr descr="preencoded.png" id="48" name="Google Shape;48;g3fa2be30b66_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7687574" cy="6367490"/>
+          <a:xfrm rot="-10455542">
+            <a:off x="12431362" y="-3988572"/>
+            <a:ext cx="11715749" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="47" name="Google Shape;47;g2dec24a4741_0_26"/>
+          <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;g3fa2be30b66_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="749394" y="711200"/>
-            <a:ext cx="4143242" cy="2819400"/>
+            <a:off x="561975" y="533400"/>
+            <a:ext cx="3107043" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;g3fa2be30b66_0_28"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21186248" y="12674600"/>
-            <a:ext cx="3200800" cy="1016000"/>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063475" cy="596550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="51" name="Google Shape;51;g3fa2be30b66_0_28"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Google Shape;52;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;g2dec24a4741_0_26"/>
+          <p:cNvPr id="53" name="Google Shape;53;g3fa2be30b66_0_28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4816284" y="-11277"/>
-            <a:ext cx="14742300" cy="3132600"/>
+            <a:off x="3606165" y="0"/>
+            <a:ext cx="11075700" cy="2369700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Table of </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="B97A14"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;g3fa2be30b66_0_28"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9944100" y="1971675"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9944100" y="1971675"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9944100" y="1971675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10211753" y="2139315"/>
+              <a:ext cx="684000" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;g3fa2be30b66_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11315700" y="1952625"/>
+            <a:ext cx="4539600" cy="1364100"/>
+            <a:chOff x="11315700" y="1952625"/>
+            <a:chExt cx="4539600" cy="1364100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11315700" y="1952625"/>
+              <a:ext cx="4539600" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11315700" y="2752725"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;g3fa2be30b66_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9944100" y="4010025"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9944100" y="4010025"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9944100" y="4010025"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10187940" y="4177665"/>
+              <a:ext cx="731400" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;g3fa2be30b66_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11315700" y="3990975"/>
+            <a:ext cx="4539600" cy="1364100"/>
+            <a:chOff x="11315700" y="3990975"/>
+            <a:chExt cx="4539600" cy="1364100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11315700" y="3990975"/>
+              <a:ext cx="4539600" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11315700" y="4791075"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;g3fa2be30b66_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9944100" y="6048375"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9944100" y="6048375"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9944100" y="6048375"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10187940" y="6216015"/>
+              <a:ext cx="731400" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;g3fa2be30b66_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11315700" y="6029325"/>
+            <a:ext cx="4539600" cy="1364100"/>
+            <a:chOff x="11315700" y="6029325"/>
+            <a:chExt cx="4539600" cy="1364100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11315700" y="6029325"/>
+              <a:ext cx="4539600" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11315700" y="6829425"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;g3fa2be30b66_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9944100" y="8086725"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9944100" y="8086725"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9944100" y="8086725"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10164128" y="8254365"/>
+              <a:ext cx="779100" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;g3fa2be30b66_0_28"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11315700" y="8067675"/>
+            <a:ext cx="4539600" cy="1364100"/>
+            <a:chOff x="11315700" y="8067675"/>
+            <a:chExt cx="4539600" cy="1364100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11315700" y="8067675"/>
+              <a:ext cx="4539600" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3fa2be30b66_0_28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11315700" y="8867775"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;g3fa2be30b66_0_28"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="2603500"/>
-            <a:ext cx="7760700" cy="1676400"/>
+            <a:off x="9943933" y="3567113"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="53728F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;g3fa2be30b66_0_28"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9943933" y="5605463"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="53728F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;g3fa2be30b66_0_28"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9943933" y="7643813"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="53728F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="51" name="Google Shape;51;g2dec24a4741_0_26"/>
+          <p:cNvPr descr="preencoded.png" id="81" name="Google Shape;81;g3fa2be30b66_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="2628900"/>
-[...1547 lines deleted...]
-            <a:ext cx="11672759" cy="10617200"/>
+            <a:off x="2114550" y="1276350"/>
+            <a:ext cx="6477000" cy="8343900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="86" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="90" name="Google Shape;90;g2dec24a4741_0_71"/>
+          <p:cNvPr descr="preencoded.png" id="87" name="Google Shape;87;g3fa2be30b66_0_68"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6350794" cy="13716000"/>
+            <a:off x="-7267575" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="91" name="Google Shape;91;g2dec24a4741_0_71"/>
+          <p:cNvPr descr="preencoded.png" id="88" name="Google Shape;88;g3fa2be30b66_0_68"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14733842" y="0"/>
-            <a:ext cx="9653207" cy="13716000"/>
+            <a:off x="11049000" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="92" name="Google Shape;92;g2dec24a4741_0_71"/>
+          <p:cNvPr descr="preencoded.png" id="89" name="Google Shape;89;g3fa2be30b66_0_68"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7958580" cy="11869000"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="-5543551" y="2133598"/>
+            <a:ext cx="12030076" cy="11010901"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="93" name="Google Shape;93;g2dec24a4741_0_71"/>
+          <p:cNvPr descr="preencoded.png" id="90" name="Google Shape;90;g3fa2be30b66_0_68"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18175972" y="9817100"/>
-            <a:ext cx="3942240" cy="2819400"/>
+            <a:off x="13630275" y="7362825"/>
+            <a:ext cx="2956309" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;g3fa2be30b66_0_68"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="92" name="Google Shape;92;g3fa2be30b66_0_68"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="93" name="Google Shape;93;g3fa2be30b66_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;g2dec24a4741_0_71"/>
+          <p:cNvPr id="94" name="Google Shape;94;g3fa2be30b66_0_68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="16152300" cy="1951500"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="12125400" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3fa2be30b66_0_68"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4749800"/>
-            <a:ext cx="8861400" cy="6841200"/>
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910175" cy="5136000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="96" name="Google Shape;96;g3fa2be30b66_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="97" name="Google Shape;97;g3fa2be30b66_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="103" name="Shape 103"/>
+        <p:cNvPr id="102" name="Shape 102"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="104" name="Google Shape;104;g2dec24a4741_0_84"/>
+          <p:cNvPr descr="preencoded.png" id="103" name="Google Shape;103;g3fa2be30b66_0_83"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10212076" y="6743700"/>
-            <a:ext cx="14174972" cy="6972300"/>
+            <a:off x="7658100" y="5057775"/>
+            <a:ext cx="10629900" cy="5229225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="105" name="Google Shape;105;g2dec24a4741_0_84"/>
+          <p:cNvPr descr="preencoded.png" id="104" name="Google Shape;104;g3fa2be30b66_0_83"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2975601" cy="10404878"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="12027446" y="5362500"/>
+            <a:ext cx="10629901" cy="5229225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="106" name="Google Shape;106;g2dec24a4741_0_84"/>
+          <p:cNvPr descr="preencoded.png" id="105" name="Google Shape;105;g3fa2be30b66_0_83"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="6743700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1647825" y="-1790700"/>
+            <a:ext cx="10791825" cy="6848475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="107" name="Google Shape;107;g2dec24a4741_0_84"/>
+          <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;g3fa2be30b66_0_83"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="711289" y="10629900"/>
-            <a:ext cx="2982395" cy="2819394"/>
+            <a:off x="533400" y="7972425"/>
+            <a:ext cx="2236516" cy="2114545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3fa2be30b66_0_83"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g3fa2be30b66_0_83"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;g3fa2be30b66_0_83"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="109" name="Google Shape;109;g2dec24a4741_0_84"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="110" name="Google Shape;110;g2dec24a4741_0_84"/>
+          <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;g3fa2be30b66_0_83"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="1270000"/>
-            <a:ext cx="9818327" cy="12446000"/>
+            <a:off x="9944100" y="952500"/>
+            <a:ext cx="7362825" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3fa2be30b66_0_83"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-            <a:ext cx="7875000" cy="5029200"/>
+            <a:off x="1847850" y="1838325"/>
+            <a:ext cx="6025575" cy="3754875"/>
+            <a:chOff x="1847850" y="1838325"/>
+            <a:chExt cx="6025575" cy="3754875"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;g3fa2be30b66_0_83"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="1838325"/>
+              <a:ext cx="742950" cy="742950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;g3fa2be30b66_0_83"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="2781300"/>
+              <a:ext cx="5997000" cy="2811900"/>
+              <a:chOff x="1876425" y="2781300"/>
+              <a:chExt cx="5997000" cy="2811900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="114" name="Google Shape;114;g3fa2be30b66_0_83"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="2781300"/>
+                <a:ext cx="5997000" cy="883800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="MuseoModerno Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="MuseoModerno Black"/>
+                    <a:ea typeface="MuseoModerno Black"/>
+                    <a:cs typeface="MuseoModerno Black"/>
+                    <a:sym typeface="MuseoModerno Black"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="115" name="Google Shape;115;g3fa2be30b66_0_83"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3657600"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3fa2be30b66_0_83"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-            <a:ext cx="1119262" cy="1117600"/>
+            <a:off x="1847850" y="5972175"/>
+            <a:ext cx="6025575" cy="3907275"/>
+            <a:chOff x="1847850" y="5972175"/>
+            <a:chExt cx="6025575" cy="3907275"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...409 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;g3fa2be30b66_0_83"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="5972175"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;g3fa2be30b66_0_83"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="7067550"/>
+              <a:ext cx="5997000" cy="2811900"/>
+              <a:chOff x="1876425" y="7067550"/>
+              <a:chExt cx="5997000" cy="2811900"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="119" name="Google Shape;119;g3fa2be30b66_0_83"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7067550"/>
+                <a:ext cx="5997000" cy="883800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="MuseoModerno Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="MuseoModerno Black"/>
+                    <a:ea typeface="MuseoModerno Black"/>
+                    <a:cs typeface="MuseoModerno Black"/>
+                    <a:sym typeface="MuseoModerno Black"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="120" name="Google Shape;120;g3fa2be30b66_0_83"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7943850"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="125" name="Shape 125"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="126" name="Google Shape;126;g2dec24a4741_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="126" name="Google Shape;126;g3fa2be30b66_0_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="13730416" cy="13716000"/>
+            <a:off x="-5267324" y="-2095501"/>
+            <a:ext cx="15563850" cy="17687925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="127" name="Google Shape;127;g2dec24a4741_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;g3fa2be30b66_0_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14835454" y="0"/>
-            <a:ext cx="9551594" cy="6451600"/>
+            <a:off x="11125201" y="-12849225"/>
+            <a:ext cx="15563850" cy="17687925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="128" name="Google Shape;128;g2dec24a4741_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;g3fa2be30b66_0_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20309838" y="9969500"/>
-            <a:ext cx="3222091" cy="2819394"/>
+            <a:off x="15230475" y="7477125"/>
+            <a:ext cx="2416266" cy="2114547"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="129" name="Google Shape;129;g2dec24a4741_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="129" name="Google Shape;129;g3fa2be30b66_0_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6451600"/>
-            <a:ext cx="7301090" cy="7264400"/>
+            <a:off x="-1743075" y="4838700"/>
+            <a:ext cx="7218208" cy="8390919"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;g3fa2be30b66_0_105"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;g3fa2be30b66_0_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Google Shape;132;g3fa2be30b66_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="131" name="Google Shape;131;g2dec24a4741_0_105"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="132" name="Google Shape;132;g2dec24a4741_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;g3fa2be30b66_0_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1498600"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="0" y="1123950"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;g3fa2be30b66_0_105"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5398175" y="3454400"/>
-            <a:ext cx="13603500" cy="6819900"/>
+            <a:off x="4048125" y="2590800"/>
+            <a:ext cx="10321350" cy="5235000"/>
+            <a:chOff x="4048125" y="2590800"/>
+            <a:chExt cx="10321350" cy="5235000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="135" name="Google Shape;135;g3fa2be30b66_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4048125" y="2590800"/>
+              <a:ext cx="10292700" cy="4503300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="136" name="Google Shape;136;g3fa2be30b66_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11039475" y="7162800"/>
+              <a:ext cx="3330000" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="MuseoModerno Black"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="140" name="Shape 140"/>
+        <p:cNvPr id="141" name="Shape 141"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="141" name="Google Shape;141;g2dec24a4741_0_119"/>
+          <p:cNvPr descr="preencoded.png" id="142" name="Google Shape;142;g3fa2be30b66_0_120"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6350794" cy="13716000"/>
+            <a:off x="-7267575" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="142" name="Google Shape;142;g2dec24a4741_0_119"/>
+          <p:cNvPr descr="preencoded.png" id="143" name="Google Shape;143;g3fa2be30b66_0_120"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14733842" y="0"/>
-            <a:ext cx="9653207" cy="13716000"/>
+            <a:off x="11049000" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="143" name="Google Shape;143;g2dec24a4741_0_119"/>
+          <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;g3fa2be30b66_0_120"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7958580" cy="11869007"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="-5543551" y="2133594"/>
+            <a:ext cx="12030076" cy="11010901"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="144" name="Google Shape;144;g2dec24a4741_0_119"/>
+          <p:cNvPr descr="preencoded.png" id="145" name="Google Shape;145;g3fa2be30b66_0_120"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18175972" y="9817100"/>
-            <a:ext cx="3942240" cy="2819400"/>
+            <a:off x="13630275" y="7362825"/>
+            <a:ext cx="2956309" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g2dec24a4741_0_119"/>
+          <p:cNvPr id="146" name="Google Shape;146;g3fa2be30b66_0_120"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2104230" y="1079500"/>
-            <a:ext cx="20216700" cy="1951500"/>
+            <a:off x="1628775" y="809625"/>
+            <a:ext cx="15059100" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="B97A14"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="B97A14"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>The Magic of Dragons:</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t> A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;g3fa2be30b66_0_120"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="148" name="Google Shape;148;g3fa2be30b66_0_120"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="149" name="Google Shape;149;g3fa2be30b66_0_120"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;g3fa2be30b66_0_120"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="151" name="Google Shape;151;g3fa2be30b66_0_120"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="B97A14"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="152" name="Google Shape;152;g3fa2be30b66_0_120"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3481388" y="3719512"/>
+              <a:ext cx="790575" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="153" name="Google Shape;153;g3fa2be30b66_0_120"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1659255" y="4919663"/>
+              <a:ext cx="4434900" cy="1607700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;g3fa2be30b66_0_120"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="155" name="Google Shape;155;g3fa2be30b66_0_120"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8333" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="B97A14"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="156" name="Google Shape;156;g3fa2be30b66_0_120"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8643938" y="3719512"/>
+              <a:ext cx="1000125" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="157" name="Google Shape;157;g3fa2be30b66_0_120"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6926580" y="4919663"/>
+              <a:ext cx="4434900" cy="1607700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Dragon</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3fa2be30b66_0_120"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="159" name="Google Shape;159;g3fa2be30b66_0_120"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="B97A14"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="160" name="Google Shape;160;g3fa2be30b66_0_120"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13896975" y="3719512"/>
+              <a:ext cx="1028700" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="161" name="Google Shape;161;g3fa2be30b66_0_120"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12193905" y="4919663"/>
+              <a:ext cx="4434900" cy="1607700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Rainbow</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Seeing</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g2dec24a4741_0_119"/>
+          <p:cNvPr id="162" name="Google Shape;162;g3fa2be30b66_0_120"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...185 lines deleted...]
-            <a:ext cx="5995200" cy="2133600"/>
+            <a:off x="1579245" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="MuseoModerno Black"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="MuseoModerno Black"/>
-[...2 lines deleted...]
-                <a:sym typeface="MuseoModerno Black"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Unicorn</a:t>
+              <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;g2dec24a4741_0_119"/>
+          <p:cNvPr id="163" name="Google Shape;163;g3fa2be30b66_0_120"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9145143" y="3695700"/>
-[...117 lines deleted...]
-            <a:ext cx="5995200" cy="2133600"/>
+            <a:off x="6827520" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="MuseoModerno Black"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="MuseoModerno Black"/>
-[...2 lines deleted...]
-                <a:sym typeface="MuseoModerno Black"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Dragon</a:t>
+              <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;g2dec24a4741_0_119"/>
+          <p:cNvPr id="164" name="Google Shape;164;g3fa2be30b66_0_120"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16169121" y="3695700"/>
-[...115 lines deleted...]
-            <a:ext cx="5995200" cy="2133600"/>
+            <a:off x="12094845" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...181 lines deleted...]
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...289 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="173" name="Shape 173"/>
+        <p:cNvPr id="169" name="Shape 169"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="174" name="Google Shape;174;g2dec24a4741_0_151"/>
+          <p:cNvPr descr="preencoded.png" id="170" name="Google Shape;170;g3fa2be30b66_0_147"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5765800"/>
-            <a:ext cx="10148568" cy="7950200"/>
+            <a:off x="-4105275" y="4324350"/>
+            <a:ext cx="11715750" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="175" name="Google Shape;175;g2dec24a4741_0_151"/>
+          <p:cNvPr descr="preencoded.png" id="171" name="Google Shape;171;g3fa2be30b66_0_147"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="0"/>
-            <a:ext cx="10834454" cy="8750300"/>
+            <a:off x="10163175" y="-3381375"/>
+            <a:ext cx="13535025" cy="9944100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="176" name="Google Shape;176;g2dec24a4741_0_151"/>
+          <p:cNvPr descr="preencoded.png" id="172" name="Google Shape;172;g3fa2be30b66_0_147"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7687574" cy="6367487"/>
+          <a:xfrm rot="-10455542">
+            <a:off x="12431362" y="-3988577"/>
+            <a:ext cx="11715749" cy="8610600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="177" name="Google Shape;177;g2dec24a4741_0_151"/>
+          <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;g3fa2be30b66_0_147"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="749394" y="711200"/>
-            <a:ext cx="4143242" cy="2819400"/>
+            <a:off x="561975" y="533400"/>
+            <a:ext cx="3107043" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="174" name="Google Shape;174;g3fa2be30b66_0_147"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="175" name="Google Shape;175;g3fa2be30b66_0_147"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="176" name="Google Shape;176;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g2dec24a4741_0_151"/>
+          <p:cNvPr id="177" name="Google Shape;177;g3fa2be30b66_0_147"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6194100" cy="1951500"/>
+            <a:off x="6953250" y="352425"/>
+            <a:ext cx="4657800" cy="1476300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="53728F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="MuseoModerno Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="53728F"/>
                 </a:solidFill>
                 <a:latin typeface="MuseoModerno Black"/>
                 <a:ea typeface="MuseoModerno Black"/>
                 <a:cs typeface="MuseoModerno Black"/>
                 <a:sym typeface="MuseoModerno Black"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;g3fa2be30b66_0_147"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2286000"/>
-            <a:ext cx="20843400" cy="10668000"/>
+            <a:off x="1333500" y="1714500"/>
+            <a:ext cx="15630450" cy="7724700"/>
+            <a:chOff x="1333500" y="1714500"/>
+            <a:chExt cx="15630450" cy="7724700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...143 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1714500"/>
+              <a:ext cx="4829100" cy="7724700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="53728F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="180" name="Google Shape;180;g3fa2be30b66_0_147"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3214687" y="2028825"/>
+              <a:ext cx="1066800" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1714500"/>
+              <a:ext cx="4829100" cy="7724700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="53728F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;g3fa2be30b66_0_147"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8577263" y="2028825"/>
+              <a:ext cx="1143000" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1714500"/>
+              <a:ext cx="4829100" cy="7724700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="53728F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;g3fa2be30b66_0_147"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14135100" y="2028825"/>
+              <a:ext cx="828675" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3068003" y="3228975"/>
+              <a:ext cx="1360200" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="186" name="Google Shape;186;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4181475"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="187" name="Google Shape;187;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2429828" y="8372475"/>
+              <a:ext cx="2636400" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8568690" y="3228975"/>
+              <a:ext cx="1160100" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="53728F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="53728F"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4181475"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="190" name="Google Shape;190;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7811453" y="8372475"/>
+              <a:ext cx="2674500" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13269277" y="3228975"/>
+              <a:ext cx="2560200" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="MuseoModerno Black"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="192" name="Google Shape;192;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4181475"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="193" name="Google Shape;193;g3fa2be30b66_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13078778" y="8372475"/>
+              <a:ext cx="2941200" cy="883800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...791 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvPr id="198" name="Shape 198"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="202" name="Google Shape;202;g2dec24a4741_0_178"/>
+          <p:cNvPr descr="preencoded.png" id="199" name="Google Shape;199;g3fa2be30b66_0_175"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6350794" cy="13716000"/>
+            <a:off x="-7267575" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="203" name="Google Shape;203;g2dec24a4741_0_178"/>
+          <p:cNvPr descr="preencoded.png" id="200" name="Google Shape;200;g3fa2be30b66_0_175"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14733842" y="0"/>
-            <a:ext cx="9653207" cy="13716000"/>
+            <a:off x="11049000" y="0"/>
+            <a:ext cx="12030075" cy="11010900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="204" name="Google Shape;204;g2dec24a4741_0_178"/>
+          <p:cNvPr descr="preencoded.png" id="201" name="Google Shape;201;g3fa2be30b66_0_175"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7958580" cy="11869007"/>
+          <a:xfrm rot="-3600000">
+            <a:off x="-5543551" y="2133594"/>
+            <a:ext cx="12030076" cy="11010901"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="205" name="Google Shape;205;g2dec24a4741_0_178"/>
+          <p:cNvPr descr="preencoded.png" id="202" name="Google Shape;202;g3fa2be30b66_0_175"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18175972" y="9817100"/>
-            <a:ext cx="3942240" cy="2819400"/>
+            <a:off x="13630275" y="7362825"/>
+            <a:ext cx="2956309" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="204" name="Google Shape;204;g3fa2be30b66_0_175"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="205" name="Google Shape;205;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="B97A14"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="B97A14"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4734075"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4734075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="53728F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2695575" y="1304925"/>
+              <a:ext cx="2267100" cy="4438800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="20881410" cy="11010900"/>
+            <a:off x="1714500" y="5772150"/>
+            <a:ext cx="3497700" cy="1716525"/>
+            <a:chOff x="1714500" y="5772150"/>
+            <a:chExt cx="3497700" cy="1716525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="5772150"/>
+              <a:ext cx="3497700" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="211" name="Google Shape;211;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639505" cy="11010900"/>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497700" cy="1716525"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1716525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="213" name="Google Shape;213;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497700" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8382000"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="215" name="Google Shape;215;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639400" cy="5638800"/>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4734075"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4734075"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...36 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6038850" y="1304925"/>
+              <a:ext cx="3200400" cy="4438800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3594549" y="1739900"/>
-            <a:ext cx="2972100" cy="5867400"/>
+            <a:off x="5524500" y="5772150"/>
+            <a:ext cx="3497700" cy="1716525"/>
+            <a:chOff x="5524500" y="5772150"/>
+            <a:chExt cx="3497700" cy="1716525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="5772150"/>
+              <a:ext cx="3497700" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5524500" y="7686675"/>
+            <a:ext cx="3497700" cy="1716525"/>
+            <a:chOff x="5524500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1716525"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7686675"/>
+              <a:ext cx="3497700" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8382000"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="224" name="Google Shape;224;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4734075"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4734075"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="53728F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10120313" y="1304925"/>
+              <a:ext cx="2657400" cy="4438800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="MuseoModerno Black"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="227" name="Google Shape;227;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7696200"/>
-            <a:ext cx="4572600" cy="4698900"/>
+            <a:off x="9334500" y="5772150"/>
+            <a:ext cx="3497700" cy="1716525"/>
+            <a:chOff x="9334500" y="5772150"/>
+            <a:chExt cx="3497700" cy="1716525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="5772150"/>
+              <a:ext cx="3497700" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7696200"/>
-            <a:ext cx="4572600" cy="2146200"/>
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497700" cy="1716525"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1716525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497700" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="232" name="Google Shape;232;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8382000"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7696200"/>
-            <a:ext cx="4572600" cy="2146200"/>
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4734075"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4734075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="B97A14"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14168438" y="1304925"/>
+              <a:ext cx="2181300" cy="4438800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="236" name="Google Shape;236;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7696200"/>
-            <a:ext cx="4725000" cy="876300"/>
+            <a:off x="13144500" y="5772150"/>
+            <a:ext cx="3497700" cy="1716525"/>
+            <a:chOff x="13144500" y="5772150"/>
+            <a:chExt cx="3497700" cy="1716525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="5772150"/>
+              <a:ext cx="3497700" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="MuseoModerno Black"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="239" name="Google Shape;239;g3fa2be30b66_0_175"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8623300"/>
-            <a:ext cx="4708200" cy="1354800"/>
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497700" cy="1716525"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1716525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497700" cy="663000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="MuseoModerno Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="MuseoModerno Black"/>
+                  <a:ea typeface="MuseoModerno Black"/>
+                  <a:cs typeface="MuseoModerno Black"/>
+                  <a:sym typeface="MuseoModerno Black"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g3fa2be30b66_0_175"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8382000"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2001 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>