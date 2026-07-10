--- v0 (2026-05-14)
+++ v1 (2026-07-10)
@@ -1,90 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId11"/>
+    <p:notesMasterId r:id="rId6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="257" r:id="rId3"/>
-[...6 lines deleted...]
-    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="260" r:id="rId3"/>
+    <p:sldId id="261" r:id="rId4"/>
+    <p:sldId id="262" r:id="rId5"/>
   </p:sldIdLst>
-  <p:sldSz cx="18288000" cy="10287000"/>
-  <p:notesSz cx="10287000" cy="18288000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
+    </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
@@ -142,137 +136,378 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:clrMru>
-    <a:srgbClr val="0A8F7C"/>
-    <a:srgbClr val="0A1728"/>
+    <a:srgbClr val="001F37"/>
+    <a:srgbClr val="125F5A"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15611"/>
-    <p:restoredTop sz="94589"/>
+    <p:restoredLeft sz="17367"/>
+    <p:restoredTop sz="94590"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+    <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="80" d="100"/>
-          <a:sy n="80" d="100"/>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="304" y="200"/>
+        <p:origin x="632" y="200"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{9B9371D4-AE07-104B-AC6E-9A28EAE02EFC}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{1EAE599F-6015-7E40-85A3-9A689278F181}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3939161468"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1454457093"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -328,1054 +563,3187 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D02003B0-8098-3AF3-9344-0C42168A6056}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4BA3606-7FF5-916B-C4CC-1B2D7414758E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9144000" cy="1655762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{809DF6EF-AF31-882F-19EA-5C7AF614441A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B51BA62-E4F1-ED7F-2DA8-1F1E5342244C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97C80FDE-235E-BC09-E453-DCAAFC2C9D1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>1</a:t>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1405630293"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F14773C3-4686-9002-EA15-D6A9C61A5D72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9244D54D-2B01-B5AB-534E-711B2EBB9CB1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8F435FC-AD1E-275E-599A-2888EC928CDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89AEDCAB-3317-60CD-B708-5FDB44F14091}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>2</a:t>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E832901B-CCA8-F27F-F33A-A9AE73E157AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1781762500"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2791EC6B-4154-F7BE-1A73-9DE5991F939A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6090F4ED-4403-F48C-F70D-E495ED1B411B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB997F0E-29CA-F82C-9FE6-FC8F78676B9C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6F7AA58-CBB1-3D3E-BA4A-2AD68B8BC435}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9F4961B-720B-9F1B-FE14-9B1327C249FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>3</a:t>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1362064935"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C7073BD-5C2E-58F0-AACF-ECE18A549C03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D46C0279-4EAD-F83D-9B5F-9678A88EF76C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82E9E921-E77E-E636-4DC4-066922672AF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>4</a:t>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{631191AE-999F-AAA5-7FB8-7C7A123F3D13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A21721A-F7F4-E0CC-86EB-FFC272F8A749}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3411867633"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16AACE91-E430-52EE-B5C1-9ADE88F890C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="1709738"/>
+            <a:ext cx="10515600" cy="2852737"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CABC845-00D5-3248-3A9E-33721805DFC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="4589463"/>
+            <a:ext cx="10515600" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25D9E70C-8D57-367C-05A9-335D3BCB6F13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66958F65-B33C-76B0-8C9E-828AD5B2DCFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C9E962C-F013-E441-3015-9094642FCDB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>5</a:t>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3770112293"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63217B7B-B077-BFD0-D102-08C0827F3BBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{091CB098-116B-E04E-8293-DBE801707858}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5518BC2-5FAB-2AE7-ABE4-4D7FA79BC541}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98C9F5BB-C559-32CA-D02A-E9D8D3E9039F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{234EF2C2-A4CF-EB14-DA18-026157DFAF2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>6</a:t>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32B7A1A-AD7D-08A3-D416-029F516A6870}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="559444169"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCFDEB33-B49E-36E6-89EB-19765B360B8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{059268D5-76FC-E1A1-0F02-BB21CEEC5B4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1681163"/>
+            <a:ext cx="5157787" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{481A1BA4-BED8-6CDD-8F28-AB25111E9A96}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2505075"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F39DA6A-E924-4C87-8B74-D51373CCFBD6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1681163"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{608EBE28-BE6A-D103-FFBA-2E1626E4DD04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="2505075"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1972FC46-121B-C8FE-6BC0-D68B155B55CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7A2EEAC-1D93-F5F9-09F7-D7822F415D2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FAB1A07-3DAD-16B4-7B34-6E71D83E1150}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>7</a:t>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1409347066"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95BE64FD-B684-A1AD-DB33-EF2E37EBF281}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E78363E1-3C77-5F7A-4C21-1D60AAF2977D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A284521-3228-8A8A-E8C8-79FA1ACD35F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>8</a:t>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F731F137-797D-BB58-C5AC-7E60B0EBCDCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3227039238"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...4 lines deleted...]
-            <p:ph type="sldImg"/>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD8FF26C-F731-8795-551C-DE8DBC956FC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...7 lines deleted...]
-            <p:ph type="body" idx="1"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8750A47F-599E-8F30-6FE9-ED5F6D6A458D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70127ADD-94CB-36DF-2EE0-23669BA9F3FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>9</a:t>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="596140630"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-    </p:bg>
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32DF2019-49EE-39DF-C312-B76ADF3DCA25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BB42C70-5F52-10E9-8B34-E8996F6F4D1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E460B347-5312-A96A-883E-A0525DDF8297}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD73FBB0-48DE-6C4D-0BD1-BFDDAAB789FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4267B7F8-C93F-8F80-DF74-9F05F0158265}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95C926D9-6EF3-8190-422B-666F06A40D83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2113228823"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574ADDD3-5875-163A-CB4A-707CE7FA6BB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{869D0C75-43C0-84A4-2D84-C7724FC38425}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC0E0F12-65BE-3AFB-5E0B-81E281E62DC0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E506E5C-C444-9FAE-7103-3A83BD373E8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2197DC24-5522-AF2A-697C-D968D9F3A9FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE3EB6BB-74F4-F74E-89BF-D3897C59F708}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1136379396"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C7B72EB-8DF2-EABC-008F-77E35474086A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CC33491-5BAC-0300-329C-14A835DF2DEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCD6F567-1223-9618-D98F-17AF3CE3AF19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{3A821589-4891-BA46-A17F-1C7BE66D9CDF}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5/14/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71FB1A7B-313C-AF70-C3DB-C3B0D6CB0DAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9518C6CF-FF95-679D-F61B-260D4D355957}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{64760C9C-5BEA-2641-8B5C-05A3A4288B66}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1337273128"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="3200" kern="1200">
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2800" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2400" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
@@ -1441,9032 +3809,923 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 1">
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 1"/>
-[...17 lines deleted...]
-        </p:spPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75ECAF53-E02F-8706-7B30-45BC9A8AFAF7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-CL"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F5B7A91-BAEC-00F1-CD76-8C2D6A057649}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 0" descr="preencoded.png"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59DAB909-32F9-AB72-A4ED-C607402D9CCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-[...1 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13943748" y="1080000"/>
-            <a:ext cx="3238500" cy="3238500"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text 2"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FA2AAC2-DF13-A00D-787B-7555439E9E8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="914400"/>
-            <a:ext cx="16482060" cy="331440"/>
+            <a:off x="642938" y="2921168"/>
+            <a:ext cx="7658100" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="25400" tIns="25400" rIns="25400" bIns="25400" rtlCol="0" anchor="t">
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="l">
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="1650" kern="0" spc="297" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" i="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="AFF0E8"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="IBM Plex Serif" panose="02060503050406000203" pitchFamily="18" charset="77"/>
               </a:rPr>
-              <a:t>5TH INTERNATIONAL CONFERENCE</a:t>
-[...8 lines deleted...]
-          <p:cNvSpPr/>
+              <a:t>Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCA7C9E8-955F-F09C-B004-78CA2836ABCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="1436340"/>
-            <a:ext cx="11632582" cy="2301471"/>
+            <a:off x="742951" y="3952101"/>
+            <a:ext cx="7658100" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="25400" tIns="25400" rIns="25400" bIns="25400" rtlCol="0" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="l">
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="7200" kern="0" spc="-315" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Serif" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="IBM Plex Serif" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Smart Grid Synchronized Measurements &amp; </a:t>
-[...203 lines deleted...]
-              <a:latin typeface="IBM Plex Mono" panose="020B0509050203000203" pitchFamily="49" charset="77"/>
+              <a:t>Authors</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" i="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...582 lines deleted...]
-      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3869905819"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 2">
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Text 0"/>
-[...108 lines deleted...]
-        </p:spPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63DC8AE1-0C94-9453-F414-4BFD993FBE6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-CL"/>
-[...1166 lines deleted...]
-            <a:endParaRPr lang="es-CL"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="44" name="Image 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEC353E2-966C-83E0-A9E5-19DB6081B25A}"/>
+          <p:cNvPr id="5" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF76F977-D664-582F-C2ED-7B9A2EA92FC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...3 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16151263" y="9634764"/>
-            <a:ext cx="998901" cy="473164"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Shape 17">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5CACB0-8CE2-B37D-0343-87DB2A1BF091}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14601526" y="9596368"/>
-[...46 lines deleted...]
-            <a:ext cx="752139" cy="473164"/>
+            <a:off x="3695700" y="1719798"/>
+            <a:ext cx="7658100" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Serif" panose="02060503050406000203" pitchFamily="18" charset="77"/>
+              </a:rPr>
+              <a:t>Divider </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Serif" panose="02060503050406000203" pitchFamily="18" charset="77"/>
+              </a:rPr>
+              <a:t>Slide Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFE3E2CE-D2F2-6294-D9B8-CE38FEE7449B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13128008" y="9596368"/>
-[...46 lines deleted...]
-            <a:ext cx="998901" cy="386293"/>
+            <a:off x="3695700" y="4504342"/>
+            <a:ext cx="7658100" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...135 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Subhead</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3620534465"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 3">
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Text 0"/>
-[...161 lines deleted...]
-        </p:spPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B16A39B-DA62-B103-02DE-B3FE05F21B29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-CL"/>
-[...248 lines deleted...]
-            <a:endParaRPr lang="es-CL"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F45CC13-54AA-8284-EDD1-A2EF9E49520C}"/>
+          <p:cNvPr id="5" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BF69358-0EBB-AC38-AC0C-C3D69411F4E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...3 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16151263" y="9634764"/>
-            <a:ext cx="998901" cy="473164"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Shape 17">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86148518-A29D-A3D7-F556-72A37AACD6F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14601526" y="9596368"/>
-[...46 lines deleted...]
-            <a:ext cx="752139" cy="473164"/>
+            <a:off x="285750" y="801162"/>
+            <a:ext cx="7658100" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="001F37"/>
+                </a:solidFill>
+                <a:latin typeface="IBM Plex Serif" panose="02060503050406000203" pitchFamily="18" charset="77"/>
+              </a:rPr>
+              <a:t>Slide Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47FBDC01-7A8F-B800-10D5-3C9D7B98E443}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13128008" y="9596368"/>
-[...46 lines deleted...]
-            <a:ext cx="998901" cy="386293"/>
+            <a:off x="285750" y="1360310"/>
+            <a:ext cx="7658100" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="001F37"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Headline</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="001F37"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44934687-1118-9CFE-9BDE-EC724E5A0D67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11677476" y="9596368"/>
-[...46 lines deleted...]
-            <a:ext cx="998901" cy="336872"/>
+            <a:off x="2266950" y="2677833"/>
+            <a:ext cx="7658100" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...67 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="001F37"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Insert body copy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="001F37"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="580037348"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 4">
-[...7 lines deleted...]
-    </p:bg>
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Text 0"/>
-[...281 lines deleted...]
-        </p:spPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAF23053-B1C2-AB46-8482-67CE0E9BBFC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-CL"/>
-[...219 lines deleted...]
-            <a:endParaRPr lang="es-CL"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="22" name="Image 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96CEF7BB-D906-6D47-DED0-9A625CF7C5DA}"/>
+          <p:cNvPr id="5" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AC44376-575E-7228-CCA0-0F20ED83714F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...3 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16151263" y="9634764"/>
-            <a:ext cx="998901" cy="473164"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Shape 17">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B5A45C8-0090-2388-7A1B-ECC6EC21DA00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14601526" y="9596368"/>
-[...299 lines deleted...]
-            <a:ext cx="3367080" cy="309563"/>
+            <a:off x="285750" y="801162"/>
+            <a:ext cx="7658100" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="25400" tIns="25400" rIns="25400" bIns="25400" rtlCol="0" anchor="t">
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="l">
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="1650" i="1" kern="0" spc="297" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="001F37"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="IBM Plex Serif" panose="02060503050406000203" pitchFamily="18" charset="77"/>
               </a:rPr>
-              <a:t>EYEBROW / COMPARISON</a:t>
-[...15 lines deleted...]
-          <p:cNvSpPr/>
+              <a:t>Slide Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3386A786-575B-D27D-A632-F75C8CF1CE8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="1345853"/>
-            <a:ext cx="3016959" cy="933450"/>
+            <a:off x="285750" y="1360310"/>
+            <a:ext cx="7658100" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="25400" tIns="25400" rIns="25400" bIns="25400" rtlCol="0" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="l">
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="5400" i="1" kern="0" spc="-81" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="001F37"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Serif" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="IBM Plex Serif" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Slide title</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="5400" dirty="0">
+              <a:t>Headline</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="001F37"/>
               </a:solidFill>
+              <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 2"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04D430C1-03A0-8FA9-90AF-38A2322B7D30}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="2689771"/>
-[...27 lines deleted...]
-            <a:ext cx="7848600" cy="331440"/>
+            <a:off x="2266950" y="2677833"/>
+            <a:ext cx="7658100" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="25400" tIns="25400" rIns="25400" bIns="25400" rtlCol="0" anchor="t">
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="l">
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="1650" b="1" i="1" kern="0" spc="264" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0A8F7C"/>
+                  <a:srgbClr val="001F37"/>
                 </a:solidFill>
-                <a:latin typeface="IBM Plex Mono" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="IBM Plex Mono" pitchFamily="34" charset="-120"/>
+                <a:effectLst/>
               </a:rPr>
-              <a:t>COLUMN A HEADING</a:t>
-[...849 lines deleted...]
-      </p:pic>
+              <a:t>Click to add text</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-  </p:cSld>
-[...3654 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3665624160"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10474,51 +4733,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10585,65 +4844,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10664,62 +4923,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -10992,93 +5271,87 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>314</Words>
+  <Words>20</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
-  <PresentationFormat>Personalizado</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>9</Notes>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>11</Paragraphs>
+  <Slides>4</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fuentes usadas</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Tema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Títulos de diapositiva</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>IBM Plex Mono</vt:lpstr>
-      <vt:lpstr>IBM Plex Sans</vt:lpstr>
       <vt:lpstr>IBM Plex Serif</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>PptxGenJS</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PptxGenJS Presentation</dc:title>
-[...1 lines deleted...]
-  <dc:creator>PptxGenJS</dc:creator>
+  <dc:title/>
+  <dc:creator>Stephanie Wengler</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>