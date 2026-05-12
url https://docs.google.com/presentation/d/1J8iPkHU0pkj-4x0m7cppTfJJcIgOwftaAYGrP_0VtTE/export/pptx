--- v1 (2026-02-22)
+++ v2 (2026-05-12)
@@ -5891,63 +5891,63 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="54" name="Google Shape;54;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -6762,78 +6762,78 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="265569" y="7861272"/>
             <a:ext cx="2104365" cy="1692880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="64" name="Google Shape;64;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="15407" r="26885" t="0"/>
+          <a:srcRect b="0" l="15408" r="26886" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="429569" y="3421997"/>
             <a:ext cx="1431510" cy="1653790"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="65" name="Google Shape;65;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="17128" r="13580" t="0"/>
+          <a:srcRect b="0" l="17129" r="13581" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="265573" y="5147668"/>
             <a:ext cx="1759508" cy="1692855"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="66" name="Google Shape;66;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
@@ -7925,51 +7925,51 @@
               </a:rPr>
               <a:t>Maya</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" sz="1100">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> can first test the flashlight using paper clips. Then, she can test the flashlight using copper wire. If the LED bulb glows brighter with the copper wire compared to the paper clips, this is evidence that copper wire is a better material to use.</a:t>
             </a:r>
             <a:endParaRPr sz="1100"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="76" name="Google Shape;76;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="29023" r="37110" t="0"/>
+          <a:srcRect b="0" l="29023" r="37111" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1662950" y="1928825"/>
             <a:ext cx="683602" cy="1345690"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="77" name="Google Shape;77;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1691658" y="2502541"/>
@@ -8584,51 +8584,51 @@
                 <a:ea typeface="Oswald"/>
                 <a:cs typeface="Oswald"/>
                 <a:sym typeface="Oswald"/>
               </a:rPr>
               <a:t>+</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Oswald"/>
               <a:ea typeface="Oswald"/>
               <a:cs typeface="Oswald"/>
               <a:sym typeface="Oswald"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="84" name="Google Shape;84;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="20599" l="15009" r="17772" t="28600"/>
+          <a:srcRect b="20599" l="15010" r="17772" t="28600"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1537980" y="3337763"/>
             <a:ext cx="884085" cy="445325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="85" name="Google Shape;85;p14"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="693000" y="9509000"/>