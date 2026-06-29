--- v2 (2026-05-12)
+++ v3 (2026-06-29)
@@ -5891,63 +5891,63 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="54" name="Google Shape;54;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>