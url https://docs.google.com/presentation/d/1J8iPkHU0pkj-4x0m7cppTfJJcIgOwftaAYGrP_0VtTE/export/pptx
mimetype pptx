--- v3 (2026-06-29)
+++ v4 (2026-07-03)
@@ -5891,63 +5891,63 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="54" name="Google Shape;54;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>