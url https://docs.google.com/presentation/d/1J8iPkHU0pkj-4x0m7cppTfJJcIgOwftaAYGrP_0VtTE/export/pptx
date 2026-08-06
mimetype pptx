--- v4 (2026-07-03)
+++ v5 (2026-08-06)
@@ -59,243 +59,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="4752">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" orient="horz" pos="6192">
           <p15:clr>
             <a:srgbClr val="EAD1DC"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="144">
           <p15:clr>
@@ -348,55 +348,55 @@
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="4752"/>
         <p:guide pos="6192" orient="horz"/>
         <p:guide pos="144"/>
         <p:guide pos="144" orient="horz"/>
         <p:guide pos="2433"/>
         <p:guide pos="2160" orient="horz"/>
         <p:guide pos="437"/>
         <p:guide pos="4459"/>
         <p:guide pos="343" orient="horz"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -575,243 +575,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -4626,51 +4626,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5225,729 +5225,729 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="54" name="Google Shape;54;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -12009,50 +12009,329 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1100"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr sz="900"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Simple Light">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="595959"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEEEEE"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="FFAB40"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="212121"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="78909C"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFAB40"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="0097A7"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="EEFF41"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0097A7"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
@@ -12286,304 +12565,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>