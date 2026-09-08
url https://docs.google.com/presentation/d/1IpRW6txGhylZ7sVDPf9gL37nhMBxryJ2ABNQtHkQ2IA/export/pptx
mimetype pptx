--- v0 (2026-08-08)
+++ v1 (2026-09-08)
@@ -300,52 +300,52 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{768EFDC0-255E-4C90-89F5-578A7135C535}">
-  <a:tblStyle styleId="{768EFDC0-255E-4C90-89F5-578A7135C535}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{F279E650-AC1C-466E-AFA1-AB9C4FEC05E8}">
+  <a:tblStyle styleId="{F279E650-AC1C-466E-AFA1-AB9C4FEC05E8}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -11860,51 +11860,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Describe today’s instructions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="160" name="Google Shape;160;p14"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4244325" y="1037000"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{768EFDC0-255E-4C90-89F5-578A7135C535}</a:tableStyleId>
+                <a:tableStyleId>{F279E650-AC1C-466E-AFA1-AB9C4FEC05E8}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4097650"/>
               </a:tblGrid>
               <a:tr h="530750">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="2000"/>
                         <a:buFont typeface="Arial"/>
@@ -17004,51 +17004,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Describe today’s instructions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="255" name="Google Shape;255;p15"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4244325" y="1037000"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{768EFDC0-255E-4C90-89F5-578A7135C535}</a:tableStyleId>
+                <a:tableStyleId>{F279E650-AC1C-466E-AFA1-AB9C4FEC05E8}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4097650"/>
               </a:tblGrid>
               <a:tr h="530750">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="2000"/>
                         <a:buFont typeface="Arial"/>
@@ -22194,51 +22194,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Describe today’s instructions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="351" name="Google Shape;351;p16"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4244325" y="1037000"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{768EFDC0-255E-4C90-89F5-578A7135C535}</a:tableStyleId>
+                <a:tableStyleId>{F279E650-AC1C-466E-AFA1-AB9C4FEC05E8}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4097650"/>
               </a:tblGrid>
               <a:tr h="530750">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="2000"/>
                         <a:buFont typeface="Arial"/>
@@ -27363,51 +27363,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Describe today’s instructions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="447" name="Google Shape;447;p17"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4244325" y="1037000"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{768EFDC0-255E-4C90-89F5-578A7135C535}</a:tableStyleId>
+                <a:tableStyleId>{F279E650-AC1C-466E-AFA1-AB9C4FEC05E8}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4097650"/>
               </a:tblGrid>
               <a:tr h="530750">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="2000"/>
                         <a:buFont typeface="Arial"/>
@@ -32520,51 +32520,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Describe today’s instructions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="542" name="Google Shape;542;p18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4244325" y="1037000"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{768EFDC0-255E-4C90-89F5-578A7135C535}</a:tableStyleId>
+                <a:tableStyleId>{F279E650-AC1C-466E-AFA1-AB9C4FEC05E8}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4097650"/>
               </a:tblGrid>
               <a:tr h="530750">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="2000"/>
                         <a:buFont typeface="Arial"/>
@@ -37677,51 +37677,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Describe today’s instructions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="637" name="Google Shape;637;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4244325" y="1037000"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{768EFDC0-255E-4C90-89F5-578A7135C535}</a:tableStyleId>
+                <a:tableStyleId>{F279E650-AC1C-466E-AFA1-AB9C4FEC05E8}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4097650"/>
               </a:tblGrid>
               <a:tr h="530750">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="2000"/>
                         <a:buFont typeface="Arial"/>
@@ -40633,51 +40633,51 @@
                 <a:ea typeface="Barlow Condensed"/>
                 <a:cs typeface="Barlow Condensed"/>
                 <a:sym typeface="Barlow Condensed"/>
               </a:rPr>
               <a:t>To Do List</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="681" name="Google Shape;681;p20"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4244325" y="1037000"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{768EFDC0-255E-4C90-89F5-578A7135C535}</a:tableStyleId>
+                <a:tableStyleId>{F279E650-AC1C-466E-AFA1-AB9C4FEC05E8}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4097650"/>
               </a:tblGrid>
               <a:tr h="530750">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="2000"/>
                         <a:buFont typeface="Arial"/>
@@ -44882,51 +44882,51 @@
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="759" name="Google Shape;759;p20"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4244325" y="1037000"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{768EFDC0-255E-4C90-89F5-578A7135C535}</a:tableStyleId>
+                <a:tableStyleId>{F279E650-AC1C-466E-AFA1-AB9C4FEC05E8}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4097650"/>
               </a:tblGrid>
               <a:tr h="530750">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="2000"/>
                         <a:buFont typeface="Arial"/>